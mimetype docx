--- v0 (2026-07-31)
+++ v1 (2026-08-21)
@@ -1,62 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7863826B" w14:textId="77777777" w:rsidR="005723F5" w:rsidRDefault="005723F5" w:rsidP="005723F5">
       <w:pPr>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="154A16F1" w14:textId="74ED302E" w:rsidR="009E3EF6" w:rsidRPr="00F61741" w:rsidRDefault="00E26D9E" w:rsidP="00F61741">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F61741">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
@@ -155,92 +154,100 @@
             </w:r>
             <w:r w:rsidR="00A25FDD" w:rsidRPr="00F34045">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BB0C26" w:rsidRPr="00F34045">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>REFERENCE</w:t>
             </w:r>
             <w:r w:rsidR="00A25FDD" w:rsidRPr="00F34045">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7060" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="103D1CE2" w14:textId="2C0BBEEB" w:rsidR="00A25FDD" w:rsidRPr="00F34045" w:rsidRDefault="0087411A" w:rsidP="00745148">
+          <w:p w14:paraId="103D1CE2" w14:textId="2C0BBEEB" w:rsidR="00A25FDD" w:rsidRPr="00E31DCB" w:rsidRDefault="0087411A" w:rsidP="00745148">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E31DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">e.g. </w:t>
             </w:r>
-            <w:r w:rsidR="00F01A88">
+            <w:r w:rsidR="00F01A88" w:rsidRPr="00E31DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
-              <w:t>TCTU</w:t>
+              <w:t>TCTU WIX</w:t>
             </w:r>
-            <w:r w:rsidR="00F01A88" w:rsidRPr="008B21CF">
+            <w:r w:rsidR="00667E86" w:rsidRPr="00E31DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>XX</w:t>
+            </w:r>
+            <w:r w:rsidR="00F01A88" w:rsidRPr="00E31DCB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00F01A88">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00F01A88" w:rsidRPr="00E31DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
-              <w:t>WIX</w:t>
+              <w:t>vX</w:t>
             </w:r>
-            <w:r w:rsidR="00667E86">
-[...10 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0062771D" w:rsidRPr="00F34045" w14:paraId="0C821CF8" w14:textId="77777777" w:rsidTr="0062771D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2012" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2E6C1488" w14:textId="28AE9802" w:rsidR="0062771D" w:rsidRPr="00F34045" w:rsidRDefault="008358CD" w:rsidP="00ED4212">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">WI </w:t>
             </w:r>
             <w:r w:rsidRPr="00F34045">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>AUTHOR:</w:t>
@@ -393,73 +400,81 @@
             </w:pPr>
             <w:r w:rsidRPr="00F34045">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>ASSOCIATED TASC SOP</w:t>
             </w:r>
             <w:r w:rsidR="00667E86">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>/POLICY</w:t>
             </w:r>
             <w:r w:rsidR="00605634">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7060" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2AEF4171" w14:textId="06C00D52" w:rsidR="00ED141B" w:rsidRDefault="00ED141B" w:rsidP="00ED4212">
+          <w:p w14:paraId="2AEF4171" w14:textId="0FCAAFD9" w:rsidR="00ED141B" w:rsidRPr="00E31DCB" w:rsidRDefault="00E31DCB" w:rsidP="00ED4212">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F34045">
+            <w:r w:rsidRPr="00E31DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
-              <w:t>TASC SOP</w:t>
+              <w:t>e.g.</w:t>
             </w:r>
-            <w:r w:rsidR="0087411A">
+            <w:r w:rsidRPr="00E31DCB">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
-              <w:t>69</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00C844EF">
+            <w:r w:rsidRPr="00E31DCB">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> Preparation, Approval and Review of WI </w:t>
+              <w:t xml:space="preserve">TASC SOP69 Preparation, Approval and Review of WIs </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3F95C360" w14:textId="3DD63C8F" w:rsidR="00090CD7" w:rsidRDefault="00090CD7" w:rsidP="00090CD7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1.</w:t>
@@ -1096,77 +1111,77 @@
       </w:pPr>
       <w:r w:rsidRPr="00613338">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">                                          </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD4416B" w14:textId="0516582D" w:rsidR="0075754F" w:rsidRPr="00613338" w:rsidRDefault="0075754F" w:rsidP="00933183">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00613338">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">                           </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0075754F" w:rsidRPr="00613338" w:rsidSect="00EF6CDC">
-      <w:headerReference w:type="even" r:id="rId11"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId16"/>
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="58D8FD8C" w14:textId="77777777" w:rsidR="002937B2" w:rsidRDefault="002937B2">
+    <w:p w14:paraId="5AD30ACE" w14:textId="77777777" w:rsidR="00D86F5D" w:rsidRDefault="00D86F5D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3698109A" w14:textId="77777777" w:rsidR="002937B2" w:rsidRDefault="002937B2">
+    <w:p w14:paraId="0C33C799" w14:textId="77777777" w:rsidR="00D86F5D" w:rsidRDefault="00D86F5D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
@@ -1175,92 +1190,106 @@
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ヒラギノ角ゴ Pro W3">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="69D1EC3F" w14:textId="77777777" w:rsidR="001A5718" w:rsidRDefault="001A5718">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="540D4744" w14:textId="77777777" w:rsidR="0062771D" w:rsidRDefault="0062771D" w:rsidP="005E7ABC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="1C73E85A" w14:textId="77777777" w:rsidR="0062771D" w:rsidRPr="00126B8D" w:rsidRDefault="0062771D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="7F7F7F"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="006D0877">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
@@ -1457,51 +1486,51 @@
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="7463BBCB" w14:textId="77777777" w:rsidR="0062771D" w:rsidRDefault="0062771D" w:rsidP="001B3998">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="C0C0C0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5D401FD6" w14:textId="12B94FE0" w:rsidR="00073B4E" w:rsidRPr="007706DE" w:rsidRDefault="00073B4E" w:rsidP="00073B4E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
     <w:bookmarkStart w:id="0" w:name="_Hlk126579360"/>
     <w:bookmarkStart w:id="1" w:name="_Hlk129339244"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t>Doc Ref</w:t>
     </w:r>
     <w:r w:rsidRPr="007706DE">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="0087411A">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
@@ -1681,70 +1710,70 @@
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00271DF5">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:color w:val="212121"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:color w:val="212121"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">      </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7812C88C" w14:textId="77777777" w:rsidR="002937B2" w:rsidRDefault="002937B2">
+    <w:p w14:paraId="03358CA9" w14:textId="77777777" w:rsidR="00D86F5D" w:rsidRDefault="00D86F5D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5E35CCCD" w14:textId="77777777" w:rsidR="002937B2" w:rsidRDefault="002937B2">
+    <w:p w14:paraId="1BA8B4F3" w14:textId="77777777" w:rsidR="00D86F5D" w:rsidRDefault="00D86F5D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="711C297C" w14:textId="77777777" w:rsidR="0062771D" w:rsidRDefault="0062771D" w:rsidP="001761FB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4153"/>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="left" w:pos="2880"/>
         <w:tab w:val="center" w:pos="3060"/>
         <w:tab w:val="right" w:pos="8280"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="999999"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="006D0877">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>The University of Dundee</w:t>
     </w:r>
     <w:r w:rsidRPr="006D0877">
       <w:rPr>
@@ -1788,51 +1817,51 @@
     <w:r w:rsidRPr="006D0877">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="006D0877">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">Effective Date: XX/XX/XXXX </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="543D0FF2" w14:textId="77777777" w:rsidR="0062771D" w:rsidRPr="001761FB" w:rsidRDefault="0062771D" w:rsidP="001761FB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="329D47E5" w14:textId="77777777" w:rsidR="0062771D" w:rsidRPr="000E389A" w:rsidRDefault="0062771D" w:rsidP="000E389A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4153"/>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="left" w:pos="2880"/>
         <w:tab w:val="center" w:pos="3060"/>
         <w:tab w:val="right" w:pos="8280"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:color w:val="999999"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="006D0877">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t>The University of Dundee</w:t>
     </w:r>
     <w:r w:rsidRPr="006D0877">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
@@ -1884,51 +1913,51 @@
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="006D0877">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">Effective Date: </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:t>10/06/2026</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="4CAEA2C8" w14:textId="77777777" w:rsidR="0062771D" w:rsidRDefault="0062771D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="733339A9" w14:textId="6834FA53" w:rsidR="0062771D" w:rsidRPr="000B5188" w:rsidRDefault="0062771D" w:rsidP="00342811">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4153"/>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="left" w:pos="2880"/>
         <w:tab w:val="center" w:pos="3060"/>
         <w:tab w:val="right" w:pos="8280"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="999999"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="006D0877">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:t>The University of Dundee</w:t>
     </w:r>
     <w:r w:rsidRPr="006D0877">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
@@ -2046,51 +2075,51 @@
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="999999"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00085D40">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="31A382C6" wp14:editId="68DCB713">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-635</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>71755</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="765810" cy="765810"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="21" name="Picture 21">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BFF8190-4BDA-4AC5-9514-01FB33F52A25}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E14480E-085C-46D3-97B6-8BFE082A027A}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="21" name="Picture 21">
                     <a:extLst>
                       <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                         <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                       </a:ext>
                     </a:extLst>
                   </pic:cNvPr>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
@@ -2129,51 +2158,51 @@
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="00085D40">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7668493D" wp14:editId="19CE943C">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>3738880</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>114935</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1690370" cy="542290"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="23" name="Picture 4">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{44A33C3D-7A11-4B00-A332-93A23838BB72}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{719FDCD0-1268-4C73-9FB9-96F06016D6BB}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="23" name="Picture 4">
                     <a:extLst>
                       <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                         <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                       </a:ext>
                     </a:extLst>
                   </pic:cNvPr>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
@@ -2212,51 +2241,51 @@
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="00085D40">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="25198B01" wp14:editId="5FF66A98">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>1518920</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>120650</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1882140" cy="638175"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="22" name="Picture 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C7712EAA-5219-4E28-8A39-C2E497A1AA1B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{350E518E-5AE4-4F75-A15B-891C3EBBA402}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="22" name="Picture 1">
                     <a:extLst>
                       <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                         <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                       </a:ext>
                     </a:extLst>
                   </pic:cNvPr>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
@@ -2299,51 +2328,51 @@
     </w:r>
     <w:hyperlink r:id="rId4" w:tgtFrame="_blank" w:history="1"/>
     <w:r w:rsidRPr="00085D40">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Helvetica"/>
         <w:noProof/>
         <w:color w:val="464646"/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01E6101C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4EA8E17E"/>
     <w:lvl w:ilvl="0" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -7292,116 +7321,115 @@
   <w:num w:numId="41" w16cid:durableId="644312138">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="679426460">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="821040262">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="885989015">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="935555806">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="976759634">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="1"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00107D01"/>
     <w:rsid w:val="00001982"/>
     <w:rsid w:val="00003BBD"/>
     <w:rsid w:val="00007581"/>
     <w:rsid w:val="00007B28"/>
     <w:rsid w:val="00010C99"/>
     <w:rsid w:val="00024AE3"/>
     <w:rsid w:val="00027565"/>
     <w:rsid w:val="00032245"/>
     <w:rsid w:val="000329D7"/>
     <w:rsid w:val="00040C05"/>
     <w:rsid w:val="0004729D"/>
     <w:rsid w:val="00054C27"/>
     <w:rsid w:val="0005555A"/>
     <w:rsid w:val="00056462"/>
+    <w:rsid w:val="00056A38"/>
     <w:rsid w:val="00056EBB"/>
     <w:rsid w:val="000653ED"/>
     <w:rsid w:val="0006699D"/>
     <w:rsid w:val="000700F8"/>
     <w:rsid w:val="00073B4E"/>
     <w:rsid w:val="00080AEF"/>
     <w:rsid w:val="00081674"/>
     <w:rsid w:val="00083592"/>
     <w:rsid w:val="00085090"/>
     <w:rsid w:val="00085B76"/>
     <w:rsid w:val="00085D40"/>
     <w:rsid w:val="00090CD7"/>
     <w:rsid w:val="00091B7D"/>
     <w:rsid w:val="00095399"/>
     <w:rsid w:val="0009605D"/>
     <w:rsid w:val="000963F5"/>
     <w:rsid w:val="000A50B3"/>
     <w:rsid w:val="000A528F"/>
     <w:rsid w:val="000A7661"/>
     <w:rsid w:val="000A7B2D"/>
     <w:rsid w:val="000B2C25"/>
     <w:rsid w:val="000B4CF2"/>
     <w:rsid w:val="000B5188"/>
     <w:rsid w:val="000B57D4"/>
     <w:rsid w:val="000B63D8"/>
+    <w:rsid w:val="000C654D"/>
     <w:rsid w:val="000D1C9D"/>
     <w:rsid w:val="000D59A7"/>
     <w:rsid w:val="000E0548"/>
     <w:rsid w:val="000E1B45"/>
     <w:rsid w:val="000E3249"/>
     <w:rsid w:val="000E389A"/>
     <w:rsid w:val="000E3D6D"/>
     <w:rsid w:val="000F0BEA"/>
     <w:rsid w:val="000F65C5"/>
     <w:rsid w:val="001061B2"/>
     <w:rsid w:val="00106D8B"/>
     <w:rsid w:val="00107D01"/>
     <w:rsid w:val="001149D8"/>
     <w:rsid w:val="001203AB"/>
     <w:rsid w:val="001220D7"/>
     <w:rsid w:val="0012254E"/>
     <w:rsid w:val="00124E44"/>
     <w:rsid w:val="00126A90"/>
     <w:rsid w:val="00126B8D"/>
     <w:rsid w:val="00136867"/>
     <w:rsid w:val="00137C94"/>
     <w:rsid w:val="00137E83"/>
     <w:rsid w:val="00145FFC"/>
     <w:rsid w:val="00150AA8"/>
     <w:rsid w:val="00160066"/>
@@ -7430,57 +7458,59 @@
     <w:rsid w:val="001A3A82"/>
     <w:rsid w:val="001A5718"/>
     <w:rsid w:val="001B3998"/>
     <w:rsid w:val="001B4798"/>
     <w:rsid w:val="001C07C2"/>
     <w:rsid w:val="001C5071"/>
     <w:rsid w:val="001E0DAB"/>
     <w:rsid w:val="001F75DC"/>
     <w:rsid w:val="002015F3"/>
     <w:rsid w:val="00201CD5"/>
     <w:rsid w:val="00202616"/>
     <w:rsid w:val="00211E1F"/>
     <w:rsid w:val="00211F5E"/>
     <w:rsid w:val="00211F7C"/>
     <w:rsid w:val="00226330"/>
     <w:rsid w:val="00231EF0"/>
     <w:rsid w:val="002342E3"/>
     <w:rsid w:val="0024468E"/>
     <w:rsid w:val="00247DAB"/>
     <w:rsid w:val="00254AD6"/>
     <w:rsid w:val="00263A75"/>
     <w:rsid w:val="00264920"/>
     <w:rsid w:val="00271DF5"/>
     <w:rsid w:val="00274ABB"/>
     <w:rsid w:val="002937B2"/>
+    <w:rsid w:val="00294230"/>
     <w:rsid w:val="002A3224"/>
     <w:rsid w:val="002A69BD"/>
     <w:rsid w:val="002B1A02"/>
     <w:rsid w:val="002B2526"/>
     <w:rsid w:val="002B7394"/>
     <w:rsid w:val="002C162E"/>
     <w:rsid w:val="002C2EF6"/>
+    <w:rsid w:val="002D4DBC"/>
     <w:rsid w:val="002D737A"/>
     <w:rsid w:val="002E4B28"/>
     <w:rsid w:val="002E7231"/>
     <w:rsid w:val="002F5CA2"/>
     <w:rsid w:val="002F5D49"/>
     <w:rsid w:val="002F761B"/>
     <w:rsid w:val="002F7E5E"/>
     <w:rsid w:val="0030246F"/>
     <w:rsid w:val="0030247B"/>
     <w:rsid w:val="00302CE8"/>
     <w:rsid w:val="00302EB6"/>
     <w:rsid w:val="00304E53"/>
     <w:rsid w:val="0032108B"/>
     <w:rsid w:val="0032234C"/>
     <w:rsid w:val="003227C1"/>
     <w:rsid w:val="00324158"/>
     <w:rsid w:val="003257E8"/>
     <w:rsid w:val="00330ABC"/>
     <w:rsid w:val="00337D94"/>
     <w:rsid w:val="00341247"/>
     <w:rsid w:val="00342811"/>
     <w:rsid w:val="0034339F"/>
     <w:rsid w:val="003570A5"/>
     <w:rsid w:val="0036053C"/>
     <w:rsid w:val="0037026C"/>
@@ -7675,85 +7705,87 @@
     <w:rsid w:val="008A02CA"/>
     <w:rsid w:val="008A140C"/>
     <w:rsid w:val="008A3EA6"/>
     <w:rsid w:val="008B037B"/>
     <w:rsid w:val="008B21CF"/>
     <w:rsid w:val="008B2C77"/>
     <w:rsid w:val="008C098F"/>
     <w:rsid w:val="008C114F"/>
     <w:rsid w:val="008C51D5"/>
     <w:rsid w:val="008C7021"/>
     <w:rsid w:val="008C74BF"/>
     <w:rsid w:val="008D5F4D"/>
     <w:rsid w:val="008E2599"/>
     <w:rsid w:val="008E2A46"/>
     <w:rsid w:val="008E7ECB"/>
     <w:rsid w:val="008E7F30"/>
     <w:rsid w:val="008E7FAE"/>
     <w:rsid w:val="008F2AA6"/>
     <w:rsid w:val="008F4BB6"/>
     <w:rsid w:val="008F5AEB"/>
     <w:rsid w:val="009013D4"/>
     <w:rsid w:val="00903B81"/>
     <w:rsid w:val="0090676B"/>
     <w:rsid w:val="009077F1"/>
     <w:rsid w:val="009124FD"/>
+    <w:rsid w:val="00914C28"/>
     <w:rsid w:val="00925487"/>
     <w:rsid w:val="009269E7"/>
     <w:rsid w:val="00927D09"/>
     <w:rsid w:val="00933183"/>
     <w:rsid w:val="00935677"/>
     <w:rsid w:val="009360FC"/>
     <w:rsid w:val="00944865"/>
     <w:rsid w:val="009456C9"/>
     <w:rsid w:val="00945FC6"/>
     <w:rsid w:val="0095115A"/>
     <w:rsid w:val="009514B7"/>
     <w:rsid w:val="00954D9F"/>
     <w:rsid w:val="0096032D"/>
     <w:rsid w:val="00961FFD"/>
     <w:rsid w:val="00967EE6"/>
     <w:rsid w:val="00971149"/>
     <w:rsid w:val="009822D2"/>
     <w:rsid w:val="0098470C"/>
     <w:rsid w:val="009942EE"/>
     <w:rsid w:val="00995D29"/>
     <w:rsid w:val="009B1F62"/>
     <w:rsid w:val="009B611C"/>
     <w:rsid w:val="009B6BA3"/>
     <w:rsid w:val="009C3964"/>
     <w:rsid w:val="009C3A87"/>
     <w:rsid w:val="009C3EA1"/>
     <w:rsid w:val="009C56AA"/>
     <w:rsid w:val="009D0085"/>
     <w:rsid w:val="009D11C4"/>
     <w:rsid w:val="009E15F4"/>
     <w:rsid w:val="009E3EF6"/>
     <w:rsid w:val="009F20F5"/>
     <w:rsid w:val="009F2994"/>
     <w:rsid w:val="009F573C"/>
     <w:rsid w:val="009F7920"/>
+    <w:rsid w:val="00A01E07"/>
     <w:rsid w:val="00A026D4"/>
     <w:rsid w:val="00A11C83"/>
     <w:rsid w:val="00A11C9E"/>
     <w:rsid w:val="00A13748"/>
     <w:rsid w:val="00A21E01"/>
     <w:rsid w:val="00A25FDD"/>
     <w:rsid w:val="00A26825"/>
     <w:rsid w:val="00A279E7"/>
     <w:rsid w:val="00A31274"/>
     <w:rsid w:val="00A34F65"/>
     <w:rsid w:val="00A36CC2"/>
     <w:rsid w:val="00A432F4"/>
     <w:rsid w:val="00A433E3"/>
     <w:rsid w:val="00A45E24"/>
     <w:rsid w:val="00A5166F"/>
     <w:rsid w:val="00A602E5"/>
     <w:rsid w:val="00A61375"/>
     <w:rsid w:val="00A6352A"/>
     <w:rsid w:val="00A63AB9"/>
     <w:rsid w:val="00A64C82"/>
     <w:rsid w:val="00A679E5"/>
     <w:rsid w:val="00A73A8E"/>
     <w:rsid w:val="00A75A6D"/>
     <w:rsid w:val="00A75CE3"/>
     <w:rsid w:val="00A804DC"/>
@@ -7788,136 +7820,141 @@
     <w:rsid w:val="00B512AF"/>
     <w:rsid w:val="00B60272"/>
     <w:rsid w:val="00B61D04"/>
     <w:rsid w:val="00B76455"/>
     <w:rsid w:val="00B80CE6"/>
     <w:rsid w:val="00B84350"/>
     <w:rsid w:val="00B87DDF"/>
     <w:rsid w:val="00B95EE4"/>
     <w:rsid w:val="00BA171F"/>
     <w:rsid w:val="00BA3F84"/>
     <w:rsid w:val="00BB0010"/>
     <w:rsid w:val="00BB041E"/>
     <w:rsid w:val="00BB0C26"/>
     <w:rsid w:val="00BB1C63"/>
     <w:rsid w:val="00BB4B7B"/>
     <w:rsid w:val="00BB5480"/>
     <w:rsid w:val="00BB6D59"/>
     <w:rsid w:val="00BC1C60"/>
     <w:rsid w:val="00BC7300"/>
     <w:rsid w:val="00BD7EDE"/>
     <w:rsid w:val="00BE4777"/>
     <w:rsid w:val="00BF3C16"/>
     <w:rsid w:val="00BF3E8F"/>
     <w:rsid w:val="00BF46F1"/>
     <w:rsid w:val="00BF5427"/>
+    <w:rsid w:val="00BF5648"/>
     <w:rsid w:val="00BF6C0D"/>
+    <w:rsid w:val="00C06BAA"/>
     <w:rsid w:val="00C1070A"/>
     <w:rsid w:val="00C20BDF"/>
     <w:rsid w:val="00C35C6F"/>
     <w:rsid w:val="00C42CDA"/>
     <w:rsid w:val="00C551DE"/>
     <w:rsid w:val="00C56FF9"/>
     <w:rsid w:val="00C6021C"/>
     <w:rsid w:val="00C61B1D"/>
     <w:rsid w:val="00C6514C"/>
     <w:rsid w:val="00C6570E"/>
     <w:rsid w:val="00C66797"/>
     <w:rsid w:val="00C75F8D"/>
     <w:rsid w:val="00C76E94"/>
     <w:rsid w:val="00C7726F"/>
     <w:rsid w:val="00C77504"/>
     <w:rsid w:val="00C81879"/>
     <w:rsid w:val="00C844EF"/>
     <w:rsid w:val="00C90412"/>
     <w:rsid w:val="00C90903"/>
     <w:rsid w:val="00CA0AEC"/>
     <w:rsid w:val="00CA27C6"/>
     <w:rsid w:val="00CA2A32"/>
     <w:rsid w:val="00CA6F69"/>
     <w:rsid w:val="00CB4E86"/>
     <w:rsid w:val="00CB7024"/>
     <w:rsid w:val="00CB7805"/>
     <w:rsid w:val="00CC57C8"/>
     <w:rsid w:val="00CD2340"/>
     <w:rsid w:val="00CD609B"/>
     <w:rsid w:val="00CD6E1C"/>
     <w:rsid w:val="00CE1362"/>
     <w:rsid w:val="00CE1D5E"/>
     <w:rsid w:val="00CE49F2"/>
     <w:rsid w:val="00CF6C5C"/>
     <w:rsid w:val="00CF7EB7"/>
     <w:rsid w:val="00D029D0"/>
     <w:rsid w:val="00D1115E"/>
     <w:rsid w:val="00D171EA"/>
     <w:rsid w:val="00D20B5F"/>
     <w:rsid w:val="00D24941"/>
     <w:rsid w:val="00D267EE"/>
     <w:rsid w:val="00D34219"/>
+    <w:rsid w:val="00D34813"/>
     <w:rsid w:val="00D431D3"/>
     <w:rsid w:val="00D43C76"/>
     <w:rsid w:val="00D441DB"/>
     <w:rsid w:val="00D44A6D"/>
     <w:rsid w:val="00D47597"/>
     <w:rsid w:val="00D630F8"/>
     <w:rsid w:val="00D655A1"/>
     <w:rsid w:val="00D65789"/>
     <w:rsid w:val="00D70C6A"/>
     <w:rsid w:val="00D7123D"/>
     <w:rsid w:val="00D75D1B"/>
+    <w:rsid w:val="00D86F5D"/>
     <w:rsid w:val="00D90A48"/>
     <w:rsid w:val="00D910A7"/>
     <w:rsid w:val="00D9141E"/>
     <w:rsid w:val="00D92B38"/>
     <w:rsid w:val="00D9489B"/>
     <w:rsid w:val="00D95046"/>
     <w:rsid w:val="00D95058"/>
     <w:rsid w:val="00D97371"/>
     <w:rsid w:val="00DA34DE"/>
     <w:rsid w:val="00DA7A9B"/>
     <w:rsid w:val="00DB320A"/>
     <w:rsid w:val="00DC1562"/>
     <w:rsid w:val="00DC1591"/>
     <w:rsid w:val="00DC2966"/>
     <w:rsid w:val="00DC344B"/>
     <w:rsid w:val="00DC7A84"/>
     <w:rsid w:val="00DD789C"/>
     <w:rsid w:val="00DE6FE5"/>
     <w:rsid w:val="00DF4F92"/>
     <w:rsid w:val="00E001A8"/>
     <w:rsid w:val="00E01174"/>
     <w:rsid w:val="00E01A82"/>
     <w:rsid w:val="00E02652"/>
     <w:rsid w:val="00E03162"/>
     <w:rsid w:val="00E05BDE"/>
     <w:rsid w:val="00E139BE"/>
     <w:rsid w:val="00E20911"/>
     <w:rsid w:val="00E222D5"/>
     <w:rsid w:val="00E22318"/>
     <w:rsid w:val="00E26D85"/>
     <w:rsid w:val="00E26D9E"/>
     <w:rsid w:val="00E30BA6"/>
+    <w:rsid w:val="00E31DCB"/>
     <w:rsid w:val="00E33E66"/>
     <w:rsid w:val="00E52C6D"/>
     <w:rsid w:val="00E52D76"/>
     <w:rsid w:val="00E60584"/>
     <w:rsid w:val="00E608EC"/>
     <w:rsid w:val="00E62FF1"/>
     <w:rsid w:val="00E63276"/>
     <w:rsid w:val="00E67106"/>
     <w:rsid w:val="00E81CDE"/>
     <w:rsid w:val="00E83D19"/>
     <w:rsid w:val="00E867B5"/>
     <w:rsid w:val="00E87F31"/>
     <w:rsid w:val="00E91DCF"/>
     <w:rsid w:val="00E93DF8"/>
     <w:rsid w:val="00EA4681"/>
     <w:rsid w:val="00EA4B5A"/>
     <w:rsid w:val="00EA63A7"/>
     <w:rsid w:val="00EB00C4"/>
     <w:rsid w:val="00EB54F6"/>
     <w:rsid w:val="00EC110C"/>
     <w:rsid w:val="00EC618F"/>
     <w:rsid w:val="00ED141B"/>
     <w:rsid w:val="00ED32EE"/>
     <w:rsid w:val="00ED4212"/>
     <w:rsid w:val="00ED4B8E"/>
@@ -7964,64 +8001,64 @@
     <w:rsid w:val="00F946FF"/>
     <w:rsid w:val="00F956E5"/>
     <w:rsid w:val="00FA38BE"/>
     <w:rsid w:val="00FA436C"/>
     <w:rsid w:val="00FA4623"/>
     <w:rsid w:val="00FB28DE"/>
     <w:rsid w:val="00FB6931"/>
     <w:rsid w:val="00FC49C0"/>
     <w:rsid w:val="00FE3B85"/>
     <w:rsid w:val="00FF2264"/>
     <w:rsid w:val="00FF48F0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2DCB5C2A"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{09FA7D3C-4ED4-4D99-9AB0-99CF46E1C9B8}"/>
+  <w15:docId w15:val="{ABAC0A7D-7A2A-47B1-B6D1-3B0D9865E3DA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8678,51 +8715,51 @@
     <w:rsid w:val="00032245"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003937AE"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tasc-research.org.uk/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -8992,55 +9029,71 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="63489823-8050-469d-98a9-32ef25a9c652">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="7ee61cab-23e6-4692-bee2-44fba4ec8a4e" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101008094ECB0B47AD449B8181FA9AB640E47" ma:contentTypeVersion="10" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="cb0cfd0480938102fb2f660cef54242f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="63489823-8050-469d-98a9-32ef25a9c652" xmlns:ns3="7ee61cab-23e6-4692-bee2-44fba4ec8a4e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7e9981b6689ed58893470521db0445b2" ns2:_="" ns3:_="">
     <xsd:import namespace="63489823-8050-469d-98a9-32ef25a9c652"/>
     <xsd:import namespace="7ee61cab-23e6-4692-bee2-44fba4ec8a4e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
@@ -9185,175 +9238,121 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F8FD9577-AFB8-4623-B0A8-60C1E39F1FD9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="63489823-8050-469d-98a9-32ef25a9c652"/>
+    <ds:schemaRef ds:uri="7ee61cab-23e6-4692-bee2-44fba4ec8a4e"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CE3D36C4-4169-4B1B-8A79-48A1D35EF6C0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F4C0354F-CB74-4C44-9E50-4935ACE95887}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="63489823-8050-469d-98a9-32ef25a9c652"/>
     <ds:schemaRef ds:uri="7ee61cab-23e6-4692-bee2-44fba4ec8a4e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...25 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>126</Words>
-  <Characters>724</Characters>
+  <Words>127</Words>
+  <Characters>729</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Doc Ref 001 TASC SOP template</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>University of Dundee</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>849</CharactersWithSpaces>
+  <CharactersWithSpaces>855</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
-  <HLinks>
-[...20 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Doc Ref 001 TASC SOP template</dc:title>
   <dc:subject/>
   <dc:creator>Tracy Petrie</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101008094ECB0B47AD449B8181FA9AB640E47</vt:lpwstr>