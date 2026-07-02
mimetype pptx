--- v0 (2026-03-24)
+++ v1 (2026-07-02)
@@ -1,98 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
   <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId16"/>
+    <p:notesMasterId r:id="rId15"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId5"/>
     <p:sldId id="257" r:id="rId6"/>
     <p:sldId id="258" r:id="rId7"/>
     <p:sldId id="272" r:id="rId8"/>
-    <p:sldId id="274" r:id="rId9"/>
-[...5 lines deleted...]
-    <p:sldId id="259" r:id="rId15"/>
+    <p:sldId id="277" r:id="rId9"/>
+    <p:sldId id="269" r:id="rId10"/>
+    <p:sldId id="273" r:id="rId11"/>
+    <p:sldId id="275" r:id="rId12"/>
+    <p:sldId id="276" r:id="rId13"/>
+    <p:sldId id="259" r:id="rId14"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -180,51 +179,51 @@
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:clrMru>
     <a:srgbClr val="359568"/>
     <a:srgbClr val="319466"/>
     <a:srgbClr val="4E95D9"/>
     <a:srgbClr val="007481"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
   <p1510:revLst>
-    <p1510:client id="{DA90B953-CEE0-464B-8F61-25716B67D046}" v="231" dt="2026-03-09T15:09:41.341"/>
+    <p1510:client id="{49D70537-F9B6-479F-B723-6EE029539664}" v="2" dt="2026-06-18T14:52:28.019"/>
   </p1510:revLst>
 </p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
   <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Medium Style 2 - Accent 1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln w="12700" cmpd="sng">
@@ -428,623 +427,731 @@
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:ln>
           </a:insideH>
           <a:insideV>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:ln>
           </a:insideV>
         </a:tcBdr>
         <a:fill>
           <a:noFill/>
         </a:fill>
       </a:tcStyle>
     </a:wholeTbl>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:normalViewPr showOutlineIcons="0">
+  <p:normalViewPr>
     <p:restoredLeft sz="34567" autoAdjust="0"/>
-    <p:restoredTop sz="86441" autoAdjust="0"/>
+    <p:restoredTop sz="96247" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="80" d="100"/>
-          <a:sy n="80" d="100"/>
+          <a:sx n="69" d="100"/>
+          <a:sy n="69" d="100"/>
         </p:scale>
-        <p:origin x="102" y="804"/>
+        <p:origin x="60" y="876"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId20" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
-    <pc:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}"/>
-[...1 lines deleted...]
-      <pc:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T15:09:56.522" v="366"/>
+    <pc:chgData name="Gillian Martin (Staff)" userId="7913b15b-e388-4e39-b2de-ce0ec955df36" providerId="ADAL" clId="{E11C1E42-8DA6-44D8-BB5B-66E05883398A}"/>
+    <pc:docChg chg="undo custSel addSld delSld modSld sldOrd">
+      <pc:chgData name="Gillian Martin (Staff)" userId="7913b15b-e388-4e39-b2de-ce0ec955df36" providerId="ADAL" clId="{E11C1E42-8DA6-44D8-BB5B-66E05883398A}" dt="2026-06-18T13:46:18.869" v="2647"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
-      <pc:sldChg chg="addSp delSp modSp mod">
-        <pc:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T15:08:52.224" v="353"/>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Gillian Martin (Staff)" userId="7913b15b-e388-4e39-b2de-ce0ec955df36" providerId="ADAL" clId="{E11C1E42-8DA6-44D8-BB5B-66E05883398A}" dt="2026-06-18T13:46:18.869" v="2647"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2942099368" sldId="256"/>
         </pc:sldMkLst>
-        <pc:spChg chg="mod ord">
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T15:08:52.224" v="353"/>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Gillian Martin (Staff)" userId="7913b15b-e388-4e39-b2de-ce0ec955df36" providerId="ADAL" clId="{E11C1E42-8DA6-44D8-BB5B-66E05883398A}" dt="2026-06-18T13:46:18.869" v="2647"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2942099368" sldId="256"/>
+            <ac:spMk id="4" creationId="{C6F9D7F3-8CE6-43E2-A3E0-5D15EED0DC77}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Gillian Martin (Staff)" userId="7913b15b-e388-4e39-b2de-ce0ec955df36" providerId="ADAL" clId="{E11C1E42-8DA6-44D8-BB5B-66E05883398A}" dt="2026-06-18T13:45:55.811" v="2635"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2942099368" sldId="256"/>
+            <ac:picMk id="5" creationId="{90585175-21D7-C1A5-6CAC-0F02D7878932}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Gillian Martin (Staff)" userId="7913b15b-e388-4e39-b2de-ce0ec955df36" providerId="ADAL" clId="{E11C1E42-8DA6-44D8-BB5B-66E05883398A}" dt="2026-06-18T13:45:54.438" v="2634"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2942099368" sldId="256"/>
+            <ac:picMk id="7" creationId="{BF13EBE1-3F16-7CF8-355E-E6D76A22E8BE}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Gillian Martin (Staff)" userId="7913b15b-e388-4e39-b2de-ce0ec955df36" providerId="ADAL" clId="{E11C1E42-8DA6-44D8-BB5B-66E05883398A}" dt="2026-06-18T13:44:48.773" v="2623" actId="33553"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2340864920" sldId="257"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Gillian Martin (Staff)" userId="7913b15b-e388-4e39-b2de-ce0ec955df36" providerId="ADAL" clId="{E11C1E42-8DA6-44D8-BB5B-66E05883398A}" dt="2026-06-18T13:44:48.773" v="2623" actId="33553"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2340864920" sldId="257"/>
+            <ac:spMk id="6" creationId="{2585F2A3-826B-45FA-B3F0-2FE428153B09}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Gillian Martin (Staff)" userId="7913b15b-e388-4e39-b2de-ce0ec955df36" providerId="ADAL" clId="{E11C1E42-8DA6-44D8-BB5B-66E05883398A}" dt="2026-06-18T11:49:14.095" v="2484" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2340864920" sldId="257"/>
+            <ac:picMk id="2" creationId="{B01F10FB-7488-21D4-E2B2-0190686991D4}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Gillian Martin (Staff)" userId="7913b15b-e388-4e39-b2de-ce0ec955df36" providerId="ADAL" clId="{E11C1E42-8DA6-44D8-BB5B-66E05883398A}" dt="2026-06-18T13:44:51.245" v="2624" actId="33553"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="110298384" sldId="258"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Gillian Martin (Staff)" userId="7913b15b-e388-4e39-b2de-ce0ec955df36" providerId="ADAL" clId="{E11C1E42-8DA6-44D8-BB5B-66E05883398A}" dt="2026-06-18T13:44:51.245" v="2624" actId="33553"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="110298384" sldId="258"/>
+            <ac:spMk id="6" creationId="{2585F2A3-826B-45FA-B3F0-2FE428153B09}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Gillian Martin (Staff)" userId="7913b15b-e388-4e39-b2de-ce0ec955df36" providerId="ADAL" clId="{E11C1E42-8DA6-44D8-BB5B-66E05883398A}" dt="2026-06-18T11:49:15.576" v="2486" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="110298384" sldId="258"/>
+            <ac:picMk id="2" creationId="{BF7DC523-0D0B-9CB9-381D-8F64CAD6434C}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Gillian Martin (Staff)" userId="7913b15b-e388-4e39-b2de-ce0ec955df36" providerId="ADAL" clId="{E11C1E42-8DA6-44D8-BB5B-66E05883398A}" dt="2026-06-18T13:45:16.911" v="2631" actId="33553"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2102033106" sldId="259"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Gillian Martin (Staff)" userId="7913b15b-e388-4e39-b2de-ce0ec955df36" providerId="ADAL" clId="{E11C1E42-8DA6-44D8-BB5B-66E05883398A}" dt="2026-06-18T13:45:16.911" v="2631" actId="33553"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2102033106" sldId="259"/>
+            <ac:spMk id="6" creationId="{2585F2A3-826B-45FA-B3F0-2FE428153B09}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Gillian Martin (Staff)" userId="7913b15b-e388-4e39-b2de-ce0ec955df36" providerId="ADAL" clId="{E11C1E42-8DA6-44D8-BB5B-66E05883398A}" dt="2026-06-18T11:49:49.219" v="2504" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2102033106" sldId="259"/>
+            <ac:picMk id="2" creationId="{F78240D4-0C8C-88E0-9231-E1DD05694D54}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp del mod">
+        <pc:chgData name="Gillian Martin (Staff)" userId="7913b15b-e388-4e39-b2de-ce0ec955df36" providerId="ADAL" clId="{E11C1E42-8DA6-44D8-BB5B-66E05883398A}" dt="2026-06-18T10:10:36.801" v="2325" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3858209455" sldId="260"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp delSp modSp add del mod ord">
+        <pc:chgData name="Gillian Martin (Staff)" userId="7913b15b-e388-4e39-b2de-ce0ec955df36" providerId="ADAL" clId="{E11C1E42-8DA6-44D8-BB5B-66E05883398A}" dt="2026-06-18T10:09:26.605" v="2192" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1782193970" sldId="262"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp delSp modSp add del mod">
+        <pc:chgData name="Gillian Martin (Staff)" userId="7913b15b-e388-4e39-b2de-ce0ec955df36" providerId="ADAL" clId="{E11C1E42-8DA6-44D8-BB5B-66E05883398A}" dt="2026-06-18T10:09:28.812" v="2193" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2925390245" sldId="263"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp add mod">
+        <pc:chgData name="Gillian Martin (Staff)" userId="7913b15b-e388-4e39-b2de-ce0ec955df36" providerId="ADAL" clId="{E11C1E42-8DA6-44D8-BB5B-66E05883398A}" dt="2026-06-18T12:10:24.479" v="2622" actId="962"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2231884747" sldId="269"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Gillian Martin (Staff)" userId="7913b15b-e388-4e39-b2de-ce0ec955df36" providerId="ADAL" clId="{E11C1E42-8DA6-44D8-BB5B-66E05883398A}" dt="2026-06-18T12:08:53.103" v="2600" actId="404"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2231884747" sldId="269"/>
+            <ac:spMk id="2" creationId="{2B0B9430-4EDF-16DF-F300-CDFE18275762}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Gillian Martin (Staff)" userId="7913b15b-e388-4e39-b2de-ce0ec955df36" providerId="ADAL" clId="{E11C1E42-8DA6-44D8-BB5B-66E05883398A}" dt="2026-06-18T12:10:09.906" v="2618" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2231884747" sldId="269"/>
+            <ac:picMk id="4" creationId="{451D9B02-AA4A-D8DC-4ADE-DDE4D0A3433C}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Gillian Martin (Staff)" userId="7913b15b-e388-4e39-b2de-ce0ec955df36" providerId="ADAL" clId="{E11C1E42-8DA6-44D8-BB5B-66E05883398A}" dt="2026-06-18T12:10:16.872" v="2620" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2231884747" sldId="269"/>
+            <ac:picMk id="14" creationId="{FDC15152-A003-E6D5-7BA5-AD499B764664}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:cxnChg chg="mod">
+          <ac:chgData name="Gillian Martin (Staff)" userId="7913b15b-e388-4e39-b2de-ce0ec955df36" providerId="ADAL" clId="{E11C1E42-8DA6-44D8-BB5B-66E05883398A}" dt="2026-06-18T12:10:24.479" v="2622" actId="962"/>
+          <ac:cxnSpMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2231884747" sldId="269"/>
+            <ac:cxnSpMk id="8" creationId="{3E35887E-AEC5-9925-AA9A-18A7AAF4C71A}"/>
+          </ac:cxnSpMkLst>
+        </pc:cxnChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Gillian Martin (Staff)" userId="7913b15b-e388-4e39-b2de-ce0ec955df36" providerId="ADAL" clId="{E11C1E42-8DA6-44D8-BB5B-66E05883398A}" dt="2026-06-18T13:44:55.676" v="2625" actId="33553"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="685051328" sldId="272"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Gillian Martin (Staff)" userId="7913b15b-e388-4e39-b2de-ce0ec955df36" providerId="ADAL" clId="{E11C1E42-8DA6-44D8-BB5B-66E05883398A}" dt="2026-06-18T13:44:55.676" v="2625" actId="33553"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="685051328" sldId="272"/>
+            <ac:spMk id="6" creationId="{FE859F91-D514-9758-8B69-921F2E8C19E1}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Gillian Martin (Staff)" userId="7913b15b-e388-4e39-b2de-ce0ec955df36" providerId="ADAL" clId="{E11C1E42-8DA6-44D8-BB5B-66E05883398A}" dt="2026-06-18T11:49:16.630" v="2488" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="685051328" sldId="272"/>
+            <ac:picMk id="3" creationId="{BA00BD9C-5F83-9D15-EA0D-B4CB7BB829BC}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp delSp modSp add mod ord">
+        <pc:chgData name="Gillian Martin (Staff)" userId="7913b15b-e388-4e39-b2de-ce0ec955df36" providerId="ADAL" clId="{E11C1E42-8DA6-44D8-BB5B-66E05883398A}" dt="2026-06-18T13:45:07.437" v="2628" actId="33553"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="609384141" sldId="273"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Gillian Martin (Staff)" userId="7913b15b-e388-4e39-b2de-ce0ec955df36" providerId="ADAL" clId="{E11C1E42-8DA6-44D8-BB5B-66E05883398A}" dt="2026-06-18T13:45:07.437" v="2628" actId="33553"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="609384141" sldId="273"/>
+            <ac:spMk id="3" creationId="{B4711AFA-0A97-E6A0-DBCC-EB24C8A2EF7D}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Gillian Martin (Staff)" userId="7913b15b-e388-4e39-b2de-ce0ec955df36" providerId="ADAL" clId="{E11C1E42-8DA6-44D8-BB5B-66E05883398A}" dt="2026-06-18T13:45:03.730" v="2627" actId="167"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="609384141" sldId="273"/>
+            <ac:spMk id="8" creationId="{16429609-901E-44FB-9F50-CE6B4A120D5A}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Gillian Martin (Staff)" userId="7913b15b-e388-4e39-b2de-ce0ec955df36" providerId="ADAL" clId="{E11C1E42-8DA6-44D8-BB5B-66E05883398A}" dt="2026-06-18T11:49:40.429" v="2498" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="609384141" sldId="273"/>
+            <ac:picMk id="2" creationId="{F8DF6602-E392-4DC6-967E-9FD8A2AA3CD0}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="add del">
+          <ac:chgData name="Gillian Martin (Staff)" userId="7913b15b-e388-4e39-b2de-ce0ec955df36" providerId="ADAL" clId="{E11C1E42-8DA6-44D8-BB5B-66E05883398A}" dt="2026-06-18T12:08:37.374" v="2596" actId="22"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="609384141" sldId="273"/>
+            <ac:picMk id="5" creationId="{F92AC341-FB16-C6F1-66F3-67B6FB37E7D8}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp delSp modSp add del mod">
+        <pc:chgData name="Gillian Martin (Staff)" userId="7913b15b-e388-4e39-b2de-ce0ec955df36" providerId="ADAL" clId="{E11C1E42-8DA6-44D8-BB5B-66E05883398A}" dt="2026-06-18T12:08:31.687" v="2594" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2099351618" sldId="274"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="del">
+          <ac:chgData name="Gillian Martin (Staff)" userId="7913b15b-e388-4e39-b2de-ce0ec955df36" providerId="ADAL" clId="{E11C1E42-8DA6-44D8-BB5B-66E05883398A}" dt="2026-06-18T12:08:29.534" v="2593" actId="478"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2099351618" sldId="274"/>
+            <ac:spMk id="2" creationId="{2911F3D9-AC36-9FC8-99DA-B6DAD1D3CDFB}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Gillian Martin (Staff)" userId="7913b15b-e388-4e39-b2de-ce0ec955df36" providerId="ADAL" clId="{E11C1E42-8DA6-44D8-BB5B-66E05883398A}" dt="2026-06-18T11:50:45.204" v="2540" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2099351618" sldId="274"/>
+            <ac:spMk id="9" creationId="{4E2E0F1E-3035-01C1-A1B6-26DEE20D2885}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Gillian Martin (Staff)" userId="7913b15b-e388-4e39-b2de-ce0ec955df36" providerId="ADAL" clId="{E11C1E42-8DA6-44D8-BB5B-66E05883398A}" dt="2026-06-18T11:50:36.380" v="2525" actId="1035"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2099351618" sldId="274"/>
+            <ac:spMk id="10" creationId="{679E6963-09CA-83B5-4B98-66C26D7D647C}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Gillian Martin (Staff)" userId="7913b15b-e388-4e39-b2de-ce0ec955df36" providerId="ADAL" clId="{E11C1E42-8DA6-44D8-BB5B-66E05883398A}" dt="2026-06-18T11:50:48.477" v="2545" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2099351618" sldId="274"/>
+            <ac:spMk id="12" creationId="{D2FAD8EE-A7C7-1E2B-B91A-5BA5D68551BE}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Gillian Martin (Staff)" userId="7913b15b-e388-4e39-b2de-ce0ec955df36" providerId="ADAL" clId="{E11C1E42-8DA6-44D8-BB5B-66E05883398A}" dt="2026-06-18T11:49:38.848" v="2496" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2099351618" sldId="274"/>
+            <ac:picMk id="3" creationId="{C479CF36-1D6B-11F7-4412-6E2610771286}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Gillian Martin (Staff)" userId="7913b15b-e388-4e39-b2de-ce0ec955df36" providerId="ADAL" clId="{E11C1E42-8DA6-44D8-BB5B-66E05883398A}" dt="2026-06-18T11:50:43.284" v="2535" actId="1035"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2099351618" sldId="274"/>
+            <ac:picMk id="4" creationId="{E4AE51E5-790A-ECF7-6867-A409D6FB8C5D}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Gillian Martin (Staff)" userId="7913b15b-e388-4e39-b2de-ce0ec955df36" providerId="ADAL" clId="{E11C1E42-8DA6-44D8-BB5B-66E05883398A}" dt="2026-06-18T11:50:30.333" v="2509" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2099351618" sldId="274"/>
+            <ac:picMk id="5" creationId="{EB4B0205-4E71-038D-2E4D-A79BFDE6223B}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="del mod">
+          <ac:chgData name="Gillian Martin (Staff)" userId="7913b15b-e388-4e39-b2de-ce0ec955df36" providerId="ADAL" clId="{E11C1E42-8DA6-44D8-BB5B-66E05883398A}" dt="2026-06-18T12:08:27.364" v="2592" actId="478"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2099351618" sldId="274"/>
+            <ac:picMk id="8" creationId="{60EF14AF-2341-493D-E0D2-D3CFBB2BB121}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Gillian Martin (Staff)" userId="7913b15b-e388-4e39-b2de-ce0ec955df36" providerId="ADAL" clId="{E11C1E42-8DA6-44D8-BB5B-66E05883398A}" dt="2026-06-18T13:45:11.036" v="2629" actId="33553"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1295706388" sldId="275"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Gillian Martin (Staff)" userId="7913b15b-e388-4e39-b2de-ce0ec955df36" providerId="ADAL" clId="{E11C1E42-8DA6-44D8-BB5B-66E05883398A}" dt="2026-06-18T13:45:11.036" v="2629" actId="33553"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1295706388" sldId="275"/>
+            <ac:spMk id="3" creationId="{825C665A-D38F-9199-D879-53AEE6C9B103}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Gillian Martin (Staff)" userId="7913b15b-e388-4e39-b2de-ce0ec955df36" providerId="ADAL" clId="{E11C1E42-8DA6-44D8-BB5B-66E05883398A}" dt="2026-06-18T11:49:46.799" v="2500" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1295706388" sldId="275"/>
+            <ac:picMk id="2" creationId="{95F07FDD-9B8A-955F-739A-921BCBC6FD19}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Gillian Martin (Staff)" userId="7913b15b-e388-4e39-b2de-ce0ec955df36" providerId="ADAL" clId="{E11C1E42-8DA6-44D8-BB5B-66E05883398A}" dt="2026-06-18T11:50:02.652" v="2506" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1295706388" sldId="275"/>
+            <ac:picMk id="4" creationId="{574FABD1-39BD-C20E-8926-BDD929145D68}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="delSp modSp add mod">
+        <pc:chgData name="Gillian Martin (Staff)" userId="7913b15b-e388-4e39-b2de-ce0ec955df36" providerId="ADAL" clId="{E11C1E42-8DA6-44D8-BB5B-66E05883398A}" dt="2026-06-18T13:45:14.176" v="2630" actId="33553"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1947799480" sldId="276"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Gillian Martin (Staff)" userId="7913b15b-e388-4e39-b2de-ce0ec955df36" providerId="ADAL" clId="{E11C1E42-8DA6-44D8-BB5B-66E05883398A}" dt="2026-06-18T13:45:14.176" v="2630" actId="33553"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1947799480" sldId="276"/>
+            <ac:spMk id="3" creationId="{11D0D9EB-D42A-2453-A06E-02A2F9182617}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Gillian Martin (Staff)" userId="7913b15b-e388-4e39-b2de-ce0ec955df36" providerId="ADAL" clId="{E11C1E42-8DA6-44D8-BB5B-66E05883398A}" dt="2026-06-18T10:15:29.662" v="2478" actId="255"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1947799480" sldId="276"/>
+            <ac:spMk id="8" creationId="{77F0C693-BF32-4AE3-338D-913CEAF6BE84}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Gillian Martin (Staff)" userId="7913b15b-e388-4e39-b2de-ce0ec955df36" providerId="ADAL" clId="{E11C1E42-8DA6-44D8-BB5B-66E05883398A}" dt="2026-06-18T11:49:48.193" v="2502" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1947799480" sldId="276"/>
+            <ac:picMk id="2" creationId="{A364C821-29C5-9D69-F776-C07508AAD812}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="del">
+          <ac:chgData name="Gillian Martin (Staff)" userId="7913b15b-e388-4e39-b2de-ce0ec955df36" providerId="ADAL" clId="{E11C1E42-8DA6-44D8-BB5B-66E05883398A}" dt="2026-06-18T10:11:01.766" v="2356" actId="478"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1947799480" sldId="276"/>
+            <ac:picMk id="4" creationId="{DC9D6EFF-6463-20B6-C520-9B5CEAC1A86B}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp add mod">
+        <pc:chgData name="Gillian Martin (Staff)" userId="7913b15b-e388-4e39-b2de-ce0ec955df36" providerId="ADAL" clId="{E11C1E42-8DA6-44D8-BB5B-66E05883398A}" dt="2026-06-18T13:44:59.366" v="2626" actId="33553"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2513459330" sldId="277"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Gillian Martin (Staff)" userId="7913b15b-e388-4e39-b2de-ce0ec955df36" providerId="ADAL" clId="{E11C1E42-8DA6-44D8-BB5B-66E05883398A}" dt="2026-06-18T12:09:28.607" v="2616" actId="2711"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2513459330" sldId="277"/>
+            <ac:spMk id="2" creationId="{34E6E3DD-0D36-BD43-0289-5B0293E2BD48}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Gillian Martin (Staff)" userId="7913b15b-e388-4e39-b2de-ce0ec955df36" providerId="ADAL" clId="{E11C1E42-8DA6-44D8-BB5B-66E05883398A}" dt="2026-06-18T13:44:59.366" v="2626" actId="33553"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2513459330" sldId="277"/>
+            <ac:spMk id="6" creationId="{AD9A1AFF-8E85-514F-3D52-4DDCAE9E714B}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+  <pc:docChgLst>
+    <pc:chgData name="Caroline Petrie (Staff)" userId="14094d29-2c05-4ed8-b9f3-c5af8b08a278" providerId="ADAL" clId="{CD858394-24DB-45A0-9C65-C18A5B7C0F8B}"/>
+    <pc:docChg chg="modSld">
+      <pc:chgData name="Caroline Petrie (Staff)" userId="14094d29-2c05-4ed8-b9f3-c5af8b08a278" providerId="ADAL" clId="{CD858394-24DB-45A0-9C65-C18A5B7C0F8B}" dt="2026-06-18T15:21:04.916" v="49" actId="962"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Caroline Petrie (Staff)" userId="14094d29-2c05-4ed8-b9f3-c5af8b08a278" providerId="ADAL" clId="{CD858394-24DB-45A0-9C65-C18A5B7C0F8B}" dt="2026-06-18T15:17:00.688" v="47" actId="13244"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2942099368" sldId="256"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="ord">
+          <ac:chgData name="Caroline Petrie (Staff)" userId="14094d29-2c05-4ed8-b9f3-c5af8b08a278" providerId="ADAL" clId="{CD858394-24DB-45A0-9C65-C18A5B7C0F8B}" dt="2026-06-18T15:16:56.799" v="46" actId="13244"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2942099368" sldId="256"/>
             <ac:spMk id="2" creationId="{3BEB875D-9A46-69BD-8A36-D933A57C95E8}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:spChg chg="mod ord">
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T15:08:52.224" v="353"/>
+        <pc:spChg chg="ord">
+          <ac:chgData name="Caroline Petrie (Staff)" userId="14094d29-2c05-4ed8-b9f3-c5af8b08a278" providerId="ADAL" clId="{CD858394-24DB-45A0-9C65-C18A5B7C0F8B}" dt="2026-06-18T15:16:52.672" v="45" actId="13244"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2942099368" sldId="256"/>
             <ac:spMk id="4" creationId="{C6F9D7F3-8CE6-43E2-A3E0-5D15EED0DC77}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="ord">
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T15:08:52.224" v="353"/>
+          <ac:chgData name="Caroline Petrie (Staff)" userId="14094d29-2c05-4ed8-b9f3-c5af8b08a278" providerId="ADAL" clId="{CD858394-24DB-45A0-9C65-C18A5B7C0F8B}" dt="2026-06-18T15:16:48.299" v="44" actId="13244"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2942099368" sldId="256"/>
             <ac:spMk id="6" creationId="{83788640-EEF7-466C-9813-970DB2D849DD}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:picChg chg="add mod ord">
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T15:08:52.224" v="353"/>
+        <pc:picChg chg="mod ord">
+          <ac:chgData name="Caroline Petrie (Staff)" userId="14094d29-2c05-4ed8-b9f3-c5af8b08a278" providerId="ADAL" clId="{CD858394-24DB-45A0-9C65-C18A5B7C0F8B}" dt="2026-06-18T15:17:00.688" v="47" actId="13244"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2942099368" sldId="256"/>
             <ac:picMk id="5" creationId="{90585175-21D7-C1A5-6CAC-0F02D7878932}"/>
           </ac:picMkLst>
         </pc:picChg>
-        <pc:picChg chg="add mod ord">
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T15:08:52.224" v="353"/>
+        <pc:picChg chg="mod ord">
+          <ac:chgData name="Caroline Petrie (Staff)" userId="14094d29-2c05-4ed8-b9f3-c5af8b08a278" providerId="ADAL" clId="{CD858394-24DB-45A0-9C65-C18A5B7C0F8B}" dt="2026-06-18T15:16:04.832" v="40" actId="13244"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2942099368" sldId="256"/>
             <ac:picMk id="7" creationId="{BF13EBE1-3F16-7CF8-355E-E6D76A22E8BE}"/>
           </ac:picMkLst>
         </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp delSp modSp mod">
-        <pc:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T15:08:58.791" v="354"/>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Caroline Petrie (Staff)" userId="14094d29-2c05-4ed8-b9f3-c5af8b08a278" providerId="ADAL" clId="{CD858394-24DB-45A0-9C65-C18A5B7C0F8B}" dt="2026-06-18T14:54:10.350" v="7" actId="13244"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2340864920" sldId="257"/>
         </pc:sldMkLst>
-        <pc:spChg chg="add mod ord">
-[...24 lines deleted...]
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T15:08:58.791" v="354"/>
+        <pc:picChg chg="ord">
+          <ac:chgData name="Caroline Petrie (Staff)" userId="14094d29-2c05-4ed8-b9f3-c5af8b08a278" providerId="ADAL" clId="{CD858394-24DB-45A0-9C65-C18A5B7C0F8B}" dt="2026-06-18T14:54:10.350" v="7" actId="13244"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2340864920" sldId="257"/>
             <ac:picMk id="2" creationId="{B01F10FB-7488-21D4-E2B2-0190686991D4}"/>
           </ac:picMkLst>
         </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp modSp mod">
-        <pc:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T15:09:02.960" v="355"/>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Caroline Petrie (Staff)" userId="14094d29-2c05-4ed8-b9f3-c5af8b08a278" providerId="ADAL" clId="{CD858394-24DB-45A0-9C65-C18A5B7C0F8B}" dt="2026-06-18T15:21:04.916" v="49" actId="962"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="110298384" sldId="258"/>
         </pc:sldMkLst>
-        <pc:spChg chg="add mod ord">
-[...22 lines deleted...]
-        </pc:spChg>
         <pc:picChg chg="mod ord">
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T15:09:02.960" v="355"/>
+          <ac:chgData name="Caroline Petrie (Staff)" userId="14094d29-2c05-4ed8-b9f3-c5af8b08a278" providerId="ADAL" clId="{CD858394-24DB-45A0-9C65-C18A5B7C0F8B}" dt="2026-06-18T15:21:04.916" v="49" actId="962"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="110298384" sldId="258"/>
             <ac:picMk id="2" creationId="{BF7DC523-0D0B-9CB9-381D-8F64CAD6434C}"/>
           </ac:picMkLst>
         </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp modSp mod">
-        <pc:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T15:09:56.522" v="366"/>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Caroline Petrie (Staff)" userId="14094d29-2c05-4ed8-b9f3-c5af8b08a278" providerId="ADAL" clId="{CD858394-24DB-45A0-9C65-C18A5B7C0F8B}" dt="2026-06-18T15:01:22.788" v="39" actId="13244"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2102033106" sldId="259"/>
         </pc:sldMkLst>
-        <pc:spChg chg="add mod ord">
-[...24 lines deleted...]
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T15:09:56.522" v="366"/>
+        <pc:picChg chg="ord">
+          <ac:chgData name="Caroline Petrie (Staff)" userId="14094d29-2c05-4ed8-b9f3-c5af8b08a278" providerId="ADAL" clId="{CD858394-24DB-45A0-9C65-C18A5B7C0F8B}" dt="2026-06-18T15:01:22.788" v="39" actId="13244"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2102033106" sldId="259"/>
             <ac:picMk id="2" creationId="{F78240D4-0C8C-88E0-9231-E1DD05694D54}"/>
           </ac:picMkLst>
         </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp modSp mod">
-        <pc:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T15:09:50.378" v="365"/>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Caroline Petrie (Staff)" userId="14094d29-2c05-4ed8-b9f3-c5af8b08a278" providerId="ADAL" clId="{CD858394-24DB-45A0-9C65-C18A5B7C0F8B}" dt="2026-06-18T15:00:07.699" v="33" actId="13244"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="3858209455" sldId="260"/>
+          <pc:sldMk cId="2231884747" sldId="269"/>
         </pc:sldMkLst>
-        <pc:spChg chg="add mod ord">
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T15:09:50.378" v="365"/>
+        <pc:spChg chg="ord">
+          <ac:chgData name="Caroline Petrie (Staff)" userId="14094d29-2c05-4ed8-b9f3-c5af8b08a278" providerId="ADAL" clId="{CD858394-24DB-45A0-9C65-C18A5B7C0F8B}" dt="2026-06-18T14:59:58.192" v="31" actId="13244"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="3858209455" sldId="260"/>
-            <ac:spMk id="3" creationId="{B0A6135B-4331-84F2-52DB-54DE8419B5D9}"/>
+            <pc:sldMk cId="2231884747" sldId="269"/>
+            <ac:spMk id="5" creationId="{F6C9A893-4686-B0DF-7185-6FE026ED6BDF}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:spChg chg="ord">
-[...16 lines deleted...]
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T15:09:50.378" v="365"/>
+        <pc:picChg chg="ord">
+          <ac:chgData name="Caroline Petrie (Staff)" userId="14094d29-2c05-4ed8-b9f3-c5af8b08a278" providerId="ADAL" clId="{CD858394-24DB-45A0-9C65-C18A5B7C0F8B}" dt="2026-06-18T14:59:53.063" v="30" actId="13244"/>
           <ac:picMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="3858209455" sldId="260"/>
-            <ac:picMk id="2" creationId="{110CEC29-1CF8-FD0E-9AB2-68419AD87FE1}"/>
+            <pc:sldMk cId="2231884747" sldId="269"/>
+            <ac:picMk id="4" creationId="{451D9B02-AA4A-D8DC-4ADE-DDE4D0A3433C}"/>
           </ac:picMkLst>
         </pc:picChg>
-      </pc:sldChg>
-[...31 lines deleted...]
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T15:09:25.032" v="360"/>
+        <pc:picChg chg="ord">
+          <ac:chgData name="Caroline Petrie (Staff)" userId="14094d29-2c05-4ed8-b9f3-c5af8b08a278" providerId="ADAL" clId="{CD858394-24DB-45A0-9C65-C18A5B7C0F8B}" dt="2026-06-18T15:00:03.485" v="32" actId="13244"/>
           <ac:picMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="1782193970" sldId="262"/>
-            <ac:picMk id="2" creationId="{4FCD4303-8FDD-2FB2-07FC-704C4CE51C50}"/>
+            <pc:sldMk cId="2231884747" sldId="269"/>
+            <ac:picMk id="14" creationId="{FDC15152-A003-E6D5-7BA5-AD499B764664}"/>
           </ac:picMkLst>
         </pc:picChg>
-        <pc:picChg chg="mod ord">
-[...8 lines deleted...]
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T15:09:25.032" v="360"/>
+        <pc:cxnChg chg="ord">
+          <ac:chgData name="Caroline Petrie (Staff)" userId="14094d29-2c05-4ed8-b9f3-c5af8b08a278" providerId="ADAL" clId="{CD858394-24DB-45A0-9C65-C18A5B7C0F8B}" dt="2026-06-18T15:00:07.699" v="33" actId="13244"/>
           <ac:cxnSpMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="1782193970" sldId="262"/>
-[...24 lines deleted...]
-            <ac:cxnSpMk id="21" creationId="{06B7F41C-1AB9-0415-D038-97A2B589BF0D}"/>
+            <pc:sldMk cId="2231884747" sldId="269"/>
+            <ac:cxnSpMk id="8" creationId="{3E35887E-AEC5-9925-AA9A-18A7AAF4C71A}"/>
           </ac:cxnSpMkLst>
         </pc:cxnChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp modSp mod">
-[...47 lines deleted...]
-        <pc:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T15:09:09.168" v="356"/>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Caroline Petrie (Staff)" userId="14094d29-2c05-4ed8-b9f3-c5af8b08a278" providerId="ADAL" clId="{CD858394-24DB-45A0-9C65-C18A5B7C0F8B}" dt="2026-06-18T14:59:28.348" v="27" actId="13244"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="685051328" sldId="272"/>
         </pc:sldMkLst>
         <pc:spChg chg="ord">
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T15:09:09.168" v="356"/>
+          <ac:chgData name="Caroline Petrie (Staff)" userId="14094d29-2c05-4ed8-b9f3-c5af8b08a278" providerId="ADAL" clId="{CD858394-24DB-45A0-9C65-C18A5B7C0F8B}" dt="2026-06-18T14:59:28.348" v="27" actId="13244"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="685051328" sldId="272"/>
             <ac:spMk id="2" creationId="{DE240B19-EC6C-C3AD-87A6-A655F45A4998}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:spChg chg="add mod ord">
-[...16 lines deleted...]
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T15:09:09.168" v="356"/>
+        <pc:picChg chg="ord">
+          <ac:chgData name="Caroline Petrie (Staff)" userId="14094d29-2c05-4ed8-b9f3-c5af8b08a278" providerId="ADAL" clId="{CD858394-24DB-45A0-9C65-C18A5B7C0F8B}" dt="2026-06-18T14:59:21.673" v="25" actId="13244"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="685051328" sldId="272"/>
             <ac:picMk id="3" creationId="{BA00BD9C-5F83-9D15-EA0D-B4CB7BB829BC}"/>
           </ac:picMkLst>
         </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp modSp mod">
-        <pc:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T15:09:31.773" v="362" actId="13244"/>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Caroline Petrie (Staff)" userId="14094d29-2c05-4ed8-b9f3-c5af8b08a278" providerId="ADAL" clId="{CD858394-24DB-45A0-9C65-C18A5B7C0F8B}" dt="2026-06-18T15:00:34.065" v="34" actId="13244"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="609384141" sldId="273"/>
         </pc:sldMkLst>
-        <pc:spChg chg="ord">
-[...24 lines deleted...]
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T15:09:29.104" v="361"/>
+        <pc:picChg chg="ord">
+          <ac:chgData name="Caroline Petrie (Staff)" userId="14094d29-2c05-4ed8-b9f3-c5af8b08a278" providerId="ADAL" clId="{CD858394-24DB-45A0-9C65-C18A5B7C0F8B}" dt="2026-06-18T15:00:34.065" v="34" actId="13244"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="609384141" sldId="273"/>
             <ac:picMk id="2" creationId="{F8DF6602-E392-4DC6-967E-9FD8A2AA3CD0}"/>
           </ac:picMkLst>
         </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp modSp mod">
-[...71 lines deleted...]
-        <pc:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T15:09:41.341" v="364" actId="13244"/>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Caroline Petrie (Staff)" userId="14094d29-2c05-4ed8-b9f3-c5af8b08a278" providerId="ADAL" clId="{CD858394-24DB-45A0-9C65-C18A5B7C0F8B}" dt="2026-06-18T15:00:47.038" v="36" actId="13244"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1295706388" sldId="275"/>
         </pc:sldMkLst>
-        <pc:spChg chg="mod ord">
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T15:09:41.341" v="364" actId="13244"/>
+        <pc:spChg chg="ord">
+          <ac:chgData name="Caroline Petrie (Staff)" userId="14094d29-2c05-4ed8-b9f3-c5af8b08a278" providerId="ADAL" clId="{CD858394-24DB-45A0-9C65-C18A5B7C0F8B}" dt="2026-06-18T15:00:47.038" v="36" actId="13244"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1295706388" sldId="275"/>
             <ac:spMk id="3" creationId="{825C665A-D38F-9199-D879-53AEE6C9B103}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:spChg chg="add mod ord">
-[...16 lines deleted...]
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T15:09:36.249" v="363"/>
+        <pc:picChg chg="ord">
+          <ac:chgData name="Caroline Petrie (Staff)" userId="14094d29-2c05-4ed8-b9f3-c5af8b08a278" providerId="ADAL" clId="{CD858394-24DB-45A0-9C65-C18A5B7C0F8B}" dt="2026-06-18T15:00:43.629" v="35" actId="13244"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1295706388" sldId="275"/>
             <ac:picMk id="2" creationId="{95F07FDD-9B8A-955F-739A-921BCBC6FD19}"/>
           </ac:picMkLst>
         </pc:picChg>
-        <pc:picChg chg="mod ord">
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T15:09:36.249" v="363"/>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Caroline Petrie (Staff)" userId="14094d29-2c05-4ed8-b9f3-c5af8b08a278" providerId="ADAL" clId="{CD858394-24DB-45A0-9C65-C18A5B7C0F8B}" dt="2026-06-18T15:01:14.538" v="38" actId="13244"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1947799480" sldId="276"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="ord">
+          <ac:chgData name="Caroline Petrie (Staff)" userId="14094d29-2c05-4ed8-b9f3-c5af8b08a278" providerId="ADAL" clId="{CD858394-24DB-45A0-9C65-C18A5B7C0F8B}" dt="2026-06-18T15:01:14.538" v="38" actId="13244"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1947799480" sldId="276"/>
+            <ac:spMk id="8" creationId="{77F0C693-BF32-4AE3-338D-913CEAF6BE84}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="ord">
+          <ac:chgData name="Caroline Petrie (Staff)" userId="14094d29-2c05-4ed8-b9f3-c5af8b08a278" providerId="ADAL" clId="{CD858394-24DB-45A0-9C65-C18A5B7C0F8B}" dt="2026-06-18T15:01:09.941" v="37" actId="13244"/>
           <ac:picMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="1295706388" sldId="275"/>
-            <ac:picMk id="4" creationId="{574FABD1-39BD-C20E-8926-BDD929145D68}"/>
+            <pc:sldMk cId="1947799480" sldId="276"/>
+            <ac:picMk id="2" creationId="{A364C821-29C5-9D69-F776-C07508AAD812}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Caroline Petrie (Staff)" userId="14094d29-2c05-4ed8-b9f3-c5af8b08a278" providerId="ADAL" clId="{CD858394-24DB-45A0-9C65-C18A5B7C0F8B}" dt="2026-06-18T14:59:41.210" v="29" actId="13244"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2513459330" sldId="277"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="ord">
+          <ac:chgData name="Caroline Petrie (Staff)" userId="14094d29-2c05-4ed8-b9f3-c5af8b08a278" providerId="ADAL" clId="{CD858394-24DB-45A0-9C65-C18A5B7C0F8B}" dt="2026-06-18T14:59:41.210" v="29" actId="13244"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2513459330" sldId="277"/>
+            <ac:spMk id="2" creationId="{34E6E3DD-0D36-BD43-0289-5B0293E2BD48}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="ord">
+          <ac:chgData name="Caroline Petrie (Staff)" userId="14094d29-2c05-4ed8-b9f3-c5af8b08a278" providerId="ADAL" clId="{CD858394-24DB-45A0-9C65-C18A5B7C0F8B}" dt="2026-06-18T14:59:38.319" v="28" actId="13244"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2513459330" sldId="277"/>
+            <ac:picMk id="3" creationId="{787E1FBE-4A6B-00F4-0C2D-4C4339D2C2BD}"/>
           </ac:picMkLst>
         </pc:picChg>
       </pc:sldChg>
     </pc:docChg>
   </pc:docChgLst>
 </pc:chgInfo>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -1095,51 +1202,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{80F1E64F-CC2F-46C1-BB49-EE09442226D0}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>09/03/2026</a:t>
+              <a:t>18/06/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -1364,50 +1471,54 @@
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
@@ -1432,60 +1543,168 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{38C0550D-D039-4EF6-8D65-2BB6C4E77AC8}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>9</a:t>
+              <a:t>8</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2706031907"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F15744D-2A82-6244-7168-5CC489554612}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2904BD8B-8C83-9C7E-EEF7-B81342AC9607}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{784BAB76-8F53-C64F-2E08-9B7A26C43118}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA20A392-5CFB-BA93-681A-18D208E0AABA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{38C0550D-D039-4EF6-8D65-2BB6C4E77AC8}" type="slidenum">
+              <a:rPr lang="en-GB" smtClean="0"/>
+              <a:t>9</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1241326825"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
@@ -1644,51 +1863,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BCEC5A33-3761-47C3-95DE-2BF165DDE1C6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8C973760-2AA3-4DAB-B9A0-7BCCD79DB9BB}" type="datetime1">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>09/03/2026</a:t>
+              <a:t>18/06/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A2EB847D-03F7-4E44-B77F-B2EB08DC67D7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1847,51 +2066,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81771ECC-350F-49F5-94A8-3AD2EC1EF9C7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{9D4C2570-D805-4311-B3CE-21ABE610D5E6}" type="datetime1">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>09/03/2026</a:t>
+              <a:t>18/06/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{811AB424-C784-40B1-BE01-98564B114B53}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2060,51 +2279,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{948FF059-E35B-4926-ABDB-C46418BC4A86}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{59BA5986-A010-422A-AF11-6636871A2583}" type="datetime1">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>09/03/2026</a:t>
+              <a:t>18/06/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F9BE47A7-42DC-4EF9-8FA5-BBC7A703D535}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2263,51 +2482,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0D34BECC-D184-49BB-9627-46989BDF97AE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{56583742-A857-4055-AC86-0EB961BDE55C}" type="datetime1">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>09/03/2026</a:t>
+              <a:t>18/06/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2A718B1-F14B-4CEF-ADE7-A5946BADE569}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2542,51 +2761,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED3B4E0D-DE1F-486B-9130-BF2F42EBA741}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5B35AB57-B7E2-4380-A5B1-7A3C2A655302}" type="datetime1">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>09/03/2026</a:t>
+              <a:t>18/06/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F0C2F911-B052-4B9A-A00C-68369FA30648}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2813,51 +3032,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{090FA15D-6B16-4CA1-9A98-69F896BF6F58}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8F2B7B8D-D947-432A-9C0A-28297CB4CAB9}" type="datetime1">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>09/03/2026</a:t>
+              <a:t>18/06/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{198E96AA-1633-4747-8244-47646E3E63FA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3231,51 +3450,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{580127C4-AAC1-4529-9F07-F0CBF4F7E629}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{85CD2F4F-3925-43DF-8F03-13140802F73B}" type="datetime1">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>09/03/2026</a:t>
+              <a:t>18/06/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37616D1E-D3C2-40CC-961B-286CC7A0DD92}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3376,51 +3595,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57B40822-F1DC-4520-81D5-5693AB5D9CB4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{ED1FF03A-D5FE-4EBA-A89E-32504AD4396E}" type="datetime1">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>09/03/2026</a:t>
+              <a:t>18/06/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0D0AD1AE-0A84-4C96-BBFA-2903788AFACD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3492,51 +3711,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C3A04839-0D3A-42F5-B473-E621341C2CBC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8E4648A0-328B-46BB-84AD-52F1B7198D73}" type="datetime1">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>09/03/2026</a:t>
+              <a:t>18/06/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7AA721E5-A67E-4296-84FD-FF7E70C47FE9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3808,51 +4027,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{59DE852F-200F-4859-9566-091A92C88C50}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E4591335-CD84-426D-B764-70B4E8F8A2E9}" type="datetime1">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>09/03/2026</a:t>
+              <a:t>18/06/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F6FB9D36-5E1E-4792-9268-27F58F8CC341}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -4100,51 +4319,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A9C97F0-A32E-4171-93D2-CD769E5666B5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3C5A9075-2245-44B9-B073-35B1EEF6492B}" type="datetime1">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>09/03/2026</a:t>
+              <a:t>18/06/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{110161AC-137F-4F59-9901-1C91B5ED18D6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -4350,51 +4569,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{8A7E8683-AB5C-40F0-9976-DAD9A9256C6F}" type="datetime1">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>09/03/2026</a:t>
+              <a:t>18/06/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A1FA0BD3-636E-4DC8-BA51-CAFA2BDC6B3E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
@@ -4759,258 +4978,248 @@
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur02.safelinks.protection.outlook.com/?url=https%3A%2F%2Facademy.castoredc.com%2Fcourses%2F2135424%2Flectures%2F48101588&amp;data=05%7C02%7Cairnet-tm%40dundee.ac.uk%7C24e41a943fdb4ab73ebd08dd9dc9375a%7Cae323139093a4d2a81a65d334bcd9019%7C0%7C0%7C638840210099772162%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=9kdS%2BZP6N29N7yYonlrBhIjcpTQMm491u3PLI6zevIM%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uk.castoredc.com/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uk.castoredc.com/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ESCAPE-DM@dundee.ac.uk" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ESCAPE-DM@dundee.ac.uk" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...50 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Picture 4">
-[...5 lines deleted...]
-                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+          <p:cNvPr id="7" name="Logo" descr="presentation banner">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF13EBE1-3F16-7CF8-355E-E6D76A22E8BE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7095551" y="245919"/>
+            <a:ext cx="4438273" cy="688908"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="ESCAPE" descr="ESCAPE logo">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{90585175-21D7-C1A5-6CAC-0F02D7878932}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4986432" y="1831710"/>
             <a:ext cx="2219136" cy="1597290"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...21 lines deleted...]
-        </p:blipFill>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3BEB875D-9A46-69BD-8A36-D933A57C95E8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7095551" y="245919"/>
-            <a:ext cx="4438273" cy="688908"/>
+            <a:off x="1524000" y="3190648"/>
+            <a:ext cx="9144000" cy="2260283"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...1 lines deleted...]
-          </a:prstGeom>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:br>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="319466"/>
+                </a:solidFill>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-GB" sz="3600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="319466"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Data Collection &amp; Data Entry</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-GB" dirty="0"/>
+            </a:br>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C6F9D7F3-8CE6-43E2-A3E0-5D15EED0DC77}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="496767" y="6356349"/>
             <a:ext cx="4767129" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="en-GB" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>10 ESCAPE Training Presentation Data Entry &amp; ePRO V1 30-01-26</a:t>
+              <a:t>10 ESCAPE Training Presentation Data Entry &amp; ePRO V2 17-06-26</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{83788640-EEF7-466C-9813-970DB2D849DD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -5018,684 +5227,386 @@
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>1</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2942099368"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="">
-[...303 lines deleted...]
-      <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...179 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Picture 1">
+          <p:cNvPr id="2" name="Picture 1" descr="Presentation banner">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F78240D4-0C8C-88E0-9231-E1DD05694D54}"/>
-              </a:ext>
-[...1 lines deleted...]
-                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7133085" y="283838"/>
             <a:ext cx="4438273" cy="688908"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{84646FAB-66D5-40D9-9EFB-7A24D2F4ED6F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="620642" y="1251817"/>
+            <a:ext cx="10950716" cy="3970318"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="359568"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Paper Worksheets </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="4E95D9"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Sites will be provided with a paper worksheet for all visits.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Concomitant Medication Log &amp; AE Log are separate worksheets. These should be reviewed at each visit.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>The use of worksheets is optional. Worksheets will not be monitored and should not be archived at the end of the trial unless they were used to record source data.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>If used to record source data, they must be filed in the medical notes.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Sites will also be provided with a continuation sheet, to record source data for each visit. Use of this is optional but if not used the information must be documented in the medical records. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Ensure the correct questionnaires are completed at each visit.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2585F2A3-826B-45FA-B3F0-2FE428153B09}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="12"/>
+            <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8610600" y="6356350"/>
+            <a:ext cx="2743200" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
             <a:fld id="{8DC25873-D336-487A-A319-996D5E8BF626}" type="slidenum">
-              <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>11</a:t>
+              <a:rPr kumimoji="0" lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClrTx/>
+                <a:buSzTx/>
+                <a:buFontTx/>
+                <a:buNone/>
+                <a:tabLst/>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>10</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-GB"/>
+            <a:endParaRPr kumimoji="0" lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:tint val="75000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2102033106"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...33 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Picture 1">
+          <p:cNvPr id="2" name="Picture 1" descr="presentation banner">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B01F10FB-7488-21D4-E2B2-0190686991D4}"/>
-              </a:ext>
-[...1 lines deleted...]
-                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7133085" y="286482"/>
             <a:ext cx="4438273" cy="688908"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
@@ -5799,131 +5710,209 @@
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>It is a secure, hosted system that is GCP-compliant </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2585F2A3-826B-45FA-B3F0-2FE428153B09}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="12"/>
+            <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8610600" y="6356350"/>
+            <a:ext cx="2743200" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
             <a:fld id="{8DC25873-D336-487A-A319-996D5E8BF626}" type="slidenum">
-              <a:rPr lang="en-GB" smtClean="0"/>
+              <a:rPr kumimoji="0" lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClrTx/>
+                <a:buSzTx/>
+                <a:buFontTx/>
+                <a:buNone/>
+                <a:tabLst/>
+                <a:defRPr/>
+              </a:pPr>
               <a:t>2</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-GB"/>
+            <a:endParaRPr kumimoji="0" lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:tint val="75000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2340864920"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...14 lines deleted...]
-        </p:nvSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1" descr="presentation banner">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF7DC523-0D0B-9CB9-381D-8F64CAD6434C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="-1325563"/>
-            <a:ext cx="10515600" cy="1325563"/>
+            <a:off x="7133085" y="268194"/>
+            <a:ext cx="4438273" cy="688908"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
         </p:spPr>
-        <p:txBody>
-[...11 lines deleted...]
-      </p:sp>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{84646FAB-66D5-40D9-9EFB-7A24D2F4ED6F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="620642" y="1166842"/>
             <a:ext cx="10950716" cy="4524315"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
@@ -6083,206 +6072,218 @@
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Access to the live system will be given once training is completed, and the person is delegated this task on the Delegation Log </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>The Data Management Team can be contacted on: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-                <a:hlinkClick r:id="rId2"/>
+                <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>ESCAPE-DM@dundee.ac.uk</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...21 lines deleted...]
-        </p:blipFill>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2585F2A3-826B-45FA-B3F0-2FE428153B09}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7133085" y="268194"/>
-            <a:ext cx="4438273" cy="688908"/>
+            <a:off x="8610600" y="6356350"/>
+            <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
         </p:spPr>
-      </p:pic>
-[...16 lines deleted...]
-        <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
             <a:fld id="{8DC25873-D336-487A-A319-996D5E8BF626}" type="slidenum">
-              <a:rPr lang="en-GB" smtClean="0"/>
+              <a:rPr kumimoji="0" lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClrTx/>
+                <a:buSzTx/>
+                <a:buFontTx/>
+                <a:buNone/>
+                <a:tabLst/>
+                <a:defRPr/>
+              </a:pPr>
               <a:t>3</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-GB"/>
+            <a:endParaRPr kumimoji="0" lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:tint val="75000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="110298384"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DFA8457E-6768-06FF-782F-15F70FCF8091}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...33 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Picture 2">
+          <p:cNvPr id="3" name="Picture 2" descr="presentation banner">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA00BD9C-5F83-9D15-EA0D-B4CB7BB829BC}"/>
-              </a:ext>
-[...1 lines deleted...]
-                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7315007" y="295626"/>
             <a:ext cx="4438273" cy="688908"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
@@ -6471,1842 +6472,1286 @@
               </a:rPr>
               <a:t>Participants who choose ePRO will also receive an additional monthly question to capture new exacerbations </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-GB" dirty="0">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE859F91-D514-9758-8B69-921F2E8C19E1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="12"/>
+            <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8610600" y="6356350"/>
+            <a:ext cx="2743200" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
             <a:fld id="{8DC25873-D336-487A-A319-996D5E8BF626}" type="slidenum">
-              <a:rPr lang="en-GB" smtClean="0"/>
+              <a:rPr kumimoji="0" lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClrTx/>
+                <a:buSzTx/>
+                <a:buFontTx/>
+                <a:buNone/>
+                <a:tabLst/>
+                <a:defRPr/>
+              </a:pPr>
               <a:t>4</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-GB"/>
+            <a:endParaRPr kumimoji="0" lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:tint val="75000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="685051328"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D22B4D9F-200C-0393-8181-6F77CDA35256}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4705C166-76C2-3599-31A6-0B4D65ED205D}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...93 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Picture 2">
-[...5 lines deleted...]
-                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+          <p:cNvPr id="3" name="Picture 2" descr="presentation banner">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{787E1FBE-4A6B-00F4-0C2D-4C4339D2C2BD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7278431" y="270495"/>
+            <a:off x="7315007" y="295626"/>
             <a:ext cx="4438273" cy="688908"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...82 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{679E6963-09CA-83B5-4B98-66C26D7D647C}"/>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="TextBox 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{34E6E3DD-0D36-BD43-0289-5B0293E2BD48}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5875722" y="1538360"/>
-            <a:ext cx="6097604" cy="1200329"/>
+            <a:off x="316523" y="1254396"/>
+            <a:ext cx="11558954" cy="4955203"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0">
+              <a:rPr lang="en-GB" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="359568"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Record symptom diary preference on Castor </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" sz="2400" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>On Castor at Visit 2:</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:t>Collect the participant preference for completing the symptom diary (either paper, app or email)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>If they choose ePRO through app or email:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" lvl="0" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Add the participant email address on Castor </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>on the date of visit 2</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="2400" dirty="0">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" lvl="0" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Complete the questions on Castor</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> Visit 2: Symptom Diary Setup</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" lvl="0" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Provide the participant with the Castor ePRO Participant Guide</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" lvl="0" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>The ESCAPE data team will activate the daily &amp; monthly survey packages</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" lvl="0" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2400" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0">
+              <a:rPr lang="en-GB" sz="2400" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Add participant email address to Castor</a:t>
-[...3 lines deleted...]
-            <a:pPr marL="285750" indent="-285750">
+              <a:t>Review ESCAPE Castor ePRO Site Guide</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" lvl="0" indent="-285750">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
-            <a:r>
-[...20 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="en-GB" sz="2400" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" sz="2400" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...20 lines deleted...]
-        <p:spPr bwMode="auto">
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD9A1AFF-8E85-514F-3D52-4DDCAE9E714B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
           <a:xfrm>
-            <a:off x="6339587" y="4630238"/>
-            <a:ext cx="5492905" cy="1612813"/>
+            <a:off x="8610600" y="6356350"/>
+            <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
           <a:ln>
             <a:noFill/>
+            <a:prstDash/>
           </a:ln>
-          <a:extLst>
-[...3 lines deleted...]
-          </a:extLst>
+          <a:effectLst/>
         </p:spPr>
-      </p:pic>
-[...16 lines deleted...]
-        <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
             <a:fld id="{8DC25873-D336-487A-A319-996D5E8BF626}" type="slidenum">
-              <a:rPr lang="en-GB" smtClean="0"/>
+              <a:rPr kumimoji="0" lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClrTx/>
+                <a:buSzTx/>
+                <a:buFontTx/>
+                <a:buNone/>
+                <a:tabLst/>
+                <a:defRPr/>
+              </a:pPr>
               <a:t>5</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-GB"/>
+            <a:endParaRPr kumimoji="0" lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:tint val="75000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2099351618"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2513459330"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6315AD0E-2254-DA25-EF07-FF3B5F751C90}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{971496E4-08C4-E9F9-F831-432B03C0E2FD}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...41 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Picture 1">
-[...5 lines deleted...]
-                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+          <p:cNvPr id="4" name="Picture 3" descr="presenation banner">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{451D9B02-AA4A-D8DC-4ADE-DDE4D0A3433C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7340249" y="198952"/>
-            <a:ext cx="4438273" cy="688908"/>
+            <a:off x="7398298" y="136525"/>
+            <a:ext cx="4430990" cy="688266"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="TextBox 3">
-[...18 lines deleted...]
-        </p:spPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B0B9430-4EDF-16DF-F300-CDFE18275762}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr wrap="square" rtlCol="0">
-            <a:spAutoFit/>
+          <a:bodyPr>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000" b="1" dirty="0">
+              <a:rPr lang="en-GB" sz="3600" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="359568"/>
+                  <a:srgbClr val="309365"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Activation of ePRO surveys </a:t>
-[...309 lines deleted...]
-              <a:t>Creating a survey package invitation</a:t>
+              <a:t>Record symptom diary preference on Castor </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Picture 1" descr="Screenshot CASTOR creating survey package">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4FCD4303-8FDD-2FB2-07FC-704C4CE51C50}"/>
+          <p:cNvPr id="14" name="Picture 13" descr="Castor screenshot">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FDC15152-A003-E6D5-7BA5-AD499B764664}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...7 lines deleted...]
-          <a:srcRect l="33144" t="12972" r="33143"/>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:srcRect l="13200" t="17210" r="32874" b="38000"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
-            <a:off x="219456" y="532755"/>
-            <a:ext cx="4465320" cy="6196102"/>
+            <a:off x="914400" y="1536192"/>
+            <a:ext cx="9857232" cy="4400796"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:ln>
-[...6 lines deleted...]
-          </a:extLst>
         </p:spPr>
       </p:pic>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="17" name="Straight Arrow Connector 16">
-[...5 lines deleted...]
-                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+          <p:cNvPr id="8" name="Straight Arrow Connector 7" descr="descriptive arrow">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3E35887E-AEC5-9925-AA9A-18A7AAF4C71A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr>
             <a:cxnSpLocks/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
-          <a:xfrm flipH="1">
-[...1 lines deleted...]
-            <a:ext cx="2631958" cy="910240"/>
+          <a:xfrm flipV="1">
+            <a:off x="4297680" y="5586001"/>
+            <a:ext cx="0" cy="603504"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
-          <a:ln w="19050">
-[...2 lines deleted...]
-            </a:solidFill>
+          <a:ln>
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
-          <a:lnRef idx="1">
+          <a:lnRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
-          <a:effectRef idx="0">
+          <a:effectRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
-      <p:cxnSp>
-[...145 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{248DF130-DAB0-642C-3C8A-9474C51BD521}"/>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5CCABA3B-0CCA-0BC1-24D8-72AE126C32AF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5740918" y="776769"/>
-            <a:ext cx="6231626" cy="5139869"/>
+            <a:off x="3774988" y="6189505"/>
+            <a:ext cx="6094476" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0">
-[...120 lines deleted...]
-              <a:t>The survey package will be activated for that participant ID  </a:t>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Answer “yes” for app and “no” for email</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...37 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B774A498-E246-B94D-2163-6038673C3B61}"/>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F6C9A893-4686-B0DF-7185-6FE026ED6BDF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{8DC25873-D336-487A-A319-996D5E8BF626}" type="slidenum">
+            <a:fld id="{AC3E1F0A-AF1E-4DF6-8A2B-A750F5864FC2}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>7</a:t>
+              <a:t>6</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1782193970"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2231884747"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...332 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Picture 1">
+          <p:cNvPr id="2" name="Picture 1" descr="Presentation banner">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F8DF6602-E392-4DC6-967E-9FD8A2AA3CD0}"/>
-              </a:ext>
-[...1 lines deleted...]
-                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6915527" y="204015"/>
             <a:ext cx="4438273" cy="688908"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{16429609-901E-44FB-9F50-CE6B4A120D5A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="316523" y="960119"/>
+            <a:ext cx="11558954" cy="6247864"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="359568"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>BEST Diary: Important points</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Support email or app completion where possible, as exacerbations are the primary trial outcome </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>BEST diary is validated for daily use </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>If the participant chooses to complete the diary online (either app or email), you must:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Collect their email address</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Add email address to Castor </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Record the participant preference on Castor (app or email) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" u="sng" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>during visit 2</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>This is</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>to allow the App or email notifications to be set up for the start of trial (visit 2)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Please review the “</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ESCAPE Castor ePRO Site Guide</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>” for instructions on how to add the participant email address to Castor </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>If a participant withdraws from the trial or does not wish to continue the symptom diary, the daily notifications can be stopped. Please see ePRO site guide.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="007481"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B4711AFA-0A97-E6A0-DBCC-EB24C8A2EF7D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8610600" y="6356350"/>
+            <a:ext cx="2743200" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{8DC25873-D336-487A-A319-996D5E8BF626}" type="slidenum">
+              <a:rPr kumimoji="0" lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClrTx/>
+                <a:buSzTx/>
+                <a:buFontTx/>
+                <a:buNone/>
+                <a:tabLst/>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>7</a:t>
+            </a:fld>
+            <a:endParaRPr kumimoji="0" lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:tint val="75000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="609384141"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C457F88-0F0F-244B-9349-576AA1A1AD89}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...14 lines deleted...]
-        </p:nvSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1" descr="Presentation banner">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{95F07FDD-9B8A-955F-739A-921BCBC6FD19}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="-1325563"/>
-            <a:ext cx="10515600" cy="1325563"/>
+            <a:off x="7406447" y="234635"/>
+            <a:ext cx="4438273" cy="688908"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
         </p:spPr>
-        <p:txBody>
-[...11 lines deleted...]
-      </p:sp>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="TextBox 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{83188BFB-AF4A-DE9E-F1AC-6B150A7C22A4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="316523" y="923543"/>
             <a:ext cx="8788976" cy="5693866"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
@@ -8529,145 +7974,463 @@
               <a:buChar char="•"/>
             </a:pPr>
             <a:endParaRPr lang="en-GB" sz="2000" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="007481"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:endParaRPr lang="en-GB" dirty="0">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Picture 3" descr="Screenshot CASTOR creating paper diary entry">
+          <p:cNvPr id="4" name="Picture 3" descr="A screenshot of Castor ">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{574FABD1-39BD-C20E-8926-BDD929145D68}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3"/>
+          <a:blip r:embed="rId4"/>
           <a:srcRect l="35763" t="34541" r="35816" b="22864"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8154510" y="1585838"/>
             <a:ext cx="3817219" cy="3074982"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{825C665A-D38F-9199-D879-53AEE6C9B103}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="12"/>
+            <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8610600" y="6356350"/>
+            <a:ext cx="2743200" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
             <a:fld id="{8DC25873-D336-487A-A319-996D5E8BF626}" type="slidenum">
-              <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>9</a:t>
+              <a:rPr kumimoji="0" lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClrTx/>
+                <a:buSzTx/>
+                <a:buFontTx/>
+                <a:buNone/>
+                <a:tabLst/>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>8</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-GB"/>
+            <a:endParaRPr kumimoji="0" lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:tint val="75000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1295706388"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50988A16-309E-4B3A-994C-6404F8DBB291}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Picture 1">
-[...5 lines deleted...]
-                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+          <p:cNvPr id="2" name="Picture 1" descr="Presentation banner">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A364C821-29C5-9D69-F776-C07508AAD812}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4"/>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7406447" y="234635"/>
             <a:ext cx="4438273" cy="688908"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{77F0C693-BF32-4AE3-338D-913CEAF6BE84}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="316523" y="923543"/>
+            <a:ext cx="8788976" cy="3139321"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="359568"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Review of symptom diary </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" sz="2000" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>For paper completion: at each in person visit, collect the weekly paper diary pack &amp; reissue a new weekly pack for the following visit. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" sz="2000" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" sz="2000" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>For ePRO completion: at visit 3 (phone call) and visit 4, 5 &amp; 6 (in person), please confirm verbally with the participant if they are receiving the app or email notifications and whether they are completing the symptom diary. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="2000" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{11D0D9EB-D42A-2453-A06E-02A2F9182617}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8610600" y="6356350"/>
+            <a:ext cx="2743200" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{8DC25873-D336-487A-A319-996D5E8BF626}" type="slidenum">
+              <a:rPr kumimoji="0" lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClrTx/>
+                <a:buSzTx/>
+                <a:buFontTx/>
+                <a:buNone/>
+                <a:tabLst/>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>9</a:t>
+            </a:fld>
+            <a:endParaRPr kumimoji="0" lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:tint val="75000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1295706388"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1947799480"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -9236,75 +8999,76 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010022397832A99D214383255139361EE27E" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8ec6bbfe3c5f801f511a2e223dbacb7c">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7f0f797f-fc30-40b0-ba8f-2eda3f87d1fd" xmlns:ns3="cb6a2286-f96f-4f80-9e3c-3c712f41363c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4db5cc0bd97df227dac9ea00c17beaf8" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010022397832A99D214383255139361EE27E" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="34aa5fedf79267fdc630b4ca95d64e2a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7f0f797f-fc30-40b0-ba8f-2eda3f87d1fd" xmlns:ns3="cb6a2286-f96f-4f80-9e3c-3c712f41363c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9b697e55aa811507186d3420e2da56e5" ns2:_="" ns3:_="">
     <xsd:import namespace="7f0f797f-fc30-40b0-ba8f-2eda3f87d1fd"/>
     <xsd:import namespace="cb6a2286-f96f-4f80-9e3c-3c712f41363c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:date" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7f0f797f-fc30-40b0-ba8f-2eda3f87d1fd" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -9333,50 +9097,55 @@
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="date" ma:index="22" nillable="true" ma:displayName="date" ma:format="DateOnly" ma:internalName="date">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="23" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="24" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cb6a2286-f96f-4f80-9e3c-3c712f41363c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{b60ae714-eeef-4260-8890-bc8536ad6dfd}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="cb6a2286-f96f-4f80-9e3c-3c712f41363c">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="19" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
@@ -9498,144 +9267,143 @@
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="7f0f797f-fc30-40b0-ba8f-2eda3f87d1fd">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="cb6a2286-f96f-4f80-9e3c-3c712f41363c" xsi:nil="true"/>
     <date xmlns="7f0f797f-fc30-40b0-ba8f-2eda3f87d1fd" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{99937538-BCBB-4A02-906B-0FA2D258A272}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7EBA476C-AD61-47CF-8745-52FE6E653CEB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="7f0f797f-fc30-40b0-ba8f-2eda3f87d1fd"/>
     <ds:schemaRef ds:uri="cb6a2286-f96f-4f80-9e3c-3c712f41363c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E090EF54-58D6-4E51-AA59-8188692B4305}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="7f0f797f-fc30-40b0-ba8f-2eda3f87d1fd"/>
     <ds:schemaRef ds:uri="cb6a2286-f96f-4f80-9e3c-3c712f41363c"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9371B229-0CF7-43BF-B980-EE4DFEF4BB2E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>900</Words>
+  <Words>855</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>126</Paragraphs>
-[...1 lines deleted...]
-  <Notes>1</Notes>
+  <Paragraphs>106</Paragraphs>
+  <Slides>10</Slides>
+  <Notes>2</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>11</vt:i4>
+        <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="15" baseType="lpstr">
+    <vt:vector size="14" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Calibri Light</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
       <vt:lpstr> Data Collection &amp; Data Entry </vt:lpstr>
-      <vt:lpstr>CASTOR eCRF</vt:lpstr>
-[...8 lines deleted...]
-      <vt:lpstr>Paper worksheets</vt:lpstr>
+      <vt:lpstr>2</vt:lpstr>
+      <vt:lpstr>3</vt:lpstr>
+      <vt:lpstr>4</vt:lpstr>
+      <vt:lpstr>5</vt:lpstr>
+      <vt:lpstr>Record symptom diary preference on Castor </vt:lpstr>
+      <vt:lpstr>7</vt:lpstr>
+      <vt:lpstr>8</vt:lpstr>
+      <vt:lpstr>9</vt:lpstr>
+      <vt:lpstr>10</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>AIR-NET</dc:title>
   <dc:creator>Fiona McLaren-Neil (Staff)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010022397832A99D214383255139361EE27E</vt:lpwstr>
   </property>