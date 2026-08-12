--- v0 (2026-03-24)
+++ v1 (2026-08-12)
@@ -1,101 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
   <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId16"/>
+    <p:notesMasterId r:id="rId17"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId5"/>
     <p:sldId id="297" r:id="rId6"/>
     <p:sldId id="288" r:id="rId7"/>
     <p:sldId id="287" r:id="rId8"/>
     <p:sldId id="299" r:id="rId9"/>
     <p:sldId id="301" r:id="rId10"/>
     <p:sldId id="302" r:id="rId11"/>
-    <p:sldId id="303" r:id="rId12"/>
-[...2 lines deleted...]
-    <p:sldId id="305" r:id="rId15"/>
+    <p:sldId id="308" r:id="rId12"/>
+    <p:sldId id="303" r:id="rId13"/>
+    <p:sldId id="306" r:id="rId14"/>
+    <p:sldId id="307" r:id="rId15"/>
+    <p:sldId id="305" r:id="rId16"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -189,51 +191,51 @@
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:clrMru>
     <a:srgbClr val="359568"/>
     <a:srgbClr val="007481"/>
     <a:srgbClr val="4E95D9"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
   <p1510:revLst>
-    <p1510:client id="{1D40850A-B7B1-4CF7-A2DA-52B560E6B364}" v="168" dt="2026-03-10T11:56:00.374"/>
+    <p1510:client id="{7C251527-B741-437D-BCD0-524F470A739C}" v="476" dt="2026-07-09T12:51:54.324"/>
   </p1510:revLst>
 </p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
   <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Medium Style 2 - Accent 1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln w="12700" cmpd="sng">
@@ -740,489 +742,678 @@
       </a:tcStyle>
     </a:lastRow>
     <a:firstRow>
       <a:tcTxStyle b="on"/>
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:noFill/>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:normalViewPr>
+  <p:normalViewPr showOutlineIcons="0">
     <p:restoredLeft sz="34567" autoAdjust="0"/>
     <p:restoredTop sz="86441" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="78" d="100"/>
-          <a:sy n="78" d="100"/>
+          <a:sx n="76" d="100"/>
+          <a:sy n="76" d="100"/>
         </p:scale>
-        <p:origin x="120" y="966"/>
+        <p:origin x="120" y="522"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
     <pc:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}"/>
     <pc:docChg chg="undo custSel modSld">
-      <pc:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-10T14:31:45.699" v="320" actId="13244"/>
+      <pc:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:51:54.324" v="545"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
-      <pc:sldChg chg="addSp delSp modSp mod">
-        <pc:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T13:54:05.354" v="209" actId="13244"/>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:49:47.969" v="506"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2942099368" sldId="256"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T13:54:05.354" v="209" actId="13244"/>
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:48:40.197" v="497" actId="13244"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2942099368" sldId="256"/>
             <ac:spMk id="4" creationId="{C6F9D7F3-8CE6-43E2-A3E0-5D15EED0DC77}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T13:54:03.573" v="208" actId="13244"/>
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:49:47.969" v="506"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2942099368" sldId="256"/>
             <ac:spMk id="9" creationId="{8F498B81-4A1F-C114-66EC-92CAF3C2C58B}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:picChg chg="mod">
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T13:49:18.800" v="71" actId="962"/>
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:48:37.697" v="496" actId="13244"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2942099368" sldId="256"/>
             <ac:picMk id="2" creationId="{0E3B6513-0588-79F6-1B66-CE5F1CA9BA44}"/>
           </ac:picMkLst>
         </pc:picChg>
-        <pc:picChg chg="add mod">
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T13:49:19.647" v="72" actId="962"/>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:48:28.603" v="494" actId="13244"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2942099368" sldId="256"/>
             <ac:picMk id="5" creationId="{06A739A9-7CED-AB6A-D3E4-AE88B4CEC4A7}"/>
           </ac:picMkLst>
         </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp delSp modSp mod">
-        <pc:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T13:54:37.566" v="214" actId="13244"/>
+      <pc:sldChg chg="addSp modSp mod">
+        <pc:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:49:38.587" v="504"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="4178817509" sldId="287"/>
         </pc:sldMkLst>
-        <pc:spChg chg="add mod">
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T13:54:37.566" v="214" actId="13244"/>
+        <pc:spChg chg="add mod ord">
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:49:29.846" v="503"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="4178817509" sldId="287"/>
-            <ac:spMk id="3" creationId="{C312BECE-7087-1798-310C-F9DB2B13E590}"/>
+            <ac:spMk id="3" creationId="{13584D34-0D08-EE66-6579-79822338DEDE}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:picChg chg="add mod">
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T13:49:22.119" v="75" actId="962"/>
+        <pc:spChg chg="ord">
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:49:29.846" v="503"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="4178817509" sldId="287"/>
+            <ac:spMk id="4" creationId="{1B500521-D75E-1F7E-6D96-B56184963C3B}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="ord">
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:49:29.846" v="503"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="4178817509" sldId="287"/>
+            <ac:spMk id="5" creationId="{803E2143-D1D0-52D7-1B24-7F0C1B786DBC}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="mod ord">
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:49:38.587" v="504"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="4178817509" sldId="287"/>
             <ac:picMk id="2" creationId="{593BF19E-1F18-A164-8948-48E91F239157}"/>
           </ac:picMkLst>
         </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp delSp modSp mod">
-        <pc:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T13:54:30.309" v="213" actId="13244"/>
+      <pc:sldChg chg="addSp modSp mod">
+        <pc:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:50:11.035" v="508"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="583430714" sldId="288"/>
         </pc:sldMkLst>
-        <pc:spChg chg="add mod">
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T13:54:30.309" v="213" actId="13244"/>
+        <pc:spChg chg="add mod ord">
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:49:16.019" v="501"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="583430714" sldId="288"/>
-            <ac:spMk id="3" creationId="{8531DC73-3A20-2B77-93BE-1503AB19129F}"/>
+            <ac:spMk id="3" creationId="{A448CEA7-31BD-77C5-0239-C3AC7F70F7A9}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:picChg chg="add mod">
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T13:49:21.206" v="74" actId="962"/>
+        <pc:spChg chg="mod ord">
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:49:16.019" v="501"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="583430714" sldId="288"/>
+            <ac:spMk id="4" creationId="{9E7BF5E5-D2B7-F55E-374A-190969232E4B}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="ord">
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:49:16.019" v="501"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="583430714" sldId="288"/>
+            <ac:spMk id="5" creationId="{42F6F3FF-35F7-DFE0-F886-25D11D24B29F}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="mod ord">
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:50:11.035" v="508"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="583430714" sldId="288"/>
             <ac:picMk id="2" creationId="{46810788-206E-5F0B-7475-6C5CD9CDEF88}"/>
           </ac:picMkLst>
         </pc:picChg>
       </pc:sldChg>
       <pc:sldChg chg="addSp delSp modSp mod">
-        <pc:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-10T14:31:45.699" v="320" actId="13244"/>
+        <pc:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:50:00.697" v="507"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="4089016663" sldId="297"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T13:54:16.062" v="210" actId="13244"/>
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:48:58.973" v="498" actId="13244"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="4089016663" sldId="297"/>
             <ac:spMk id="5" creationId="{9F2B09F5-A5D7-4B87-AB58-BF8CF52E26C7}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:spChg chg="add mod">
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T13:54:22.964" v="212" actId="13244"/>
+        <pc:spChg chg="add del mod">
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:44:14.891" v="70" actId="33771"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="4089016663" sldId="297"/>
-            <ac:spMk id="6" creationId="{10BAA65B-55AD-0EFA-AC02-CEEABD3F545B}"/>
+            <ac:spMk id="6" creationId="{C27E8A0D-4D5E-8B94-2C11-AA98876B9EF8}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:graphicFrameChg chg="del modGraphic">
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-10T14:30:50.586" v="313" actId="478"/>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:42:48.319" v="40" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="4089016663" sldId="297"/>
+            <ac:spMk id="7" creationId="{3C3F689C-2EDB-25DA-C1E7-9243058F7D8A}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:49:01.377" v="499" actId="13244"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="4089016663" sldId="297"/>
+            <ac:spMk id="8" creationId="{18B00C93-FB91-2EDE-B061-7E8CD27D5C5A}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:graphicFrameChg chg="mod modGraphic">
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:43:00.016" v="42" actId="1076"/>
           <ac:graphicFrameMkLst>
             <pc:docMk/>
             <pc:sldMk cId="4089016663" sldId="297"/>
             <ac:graphicFrameMk id="3" creationId="{C48EC832-8D35-18AB-F011-377E1588C9EE}"/>
           </ac:graphicFrameMkLst>
         </pc:graphicFrameChg>
-        <pc:picChg chg="add mod">
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T13:49:20.367" v="73" actId="962"/>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:50:00.697" v="507"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="4089016663" sldId="297"/>
             <ac:picMk id="2" creationId="{4DB2D78D-D905-EB27-AD5A-794274EB40B1}"/>
           </ac:picMkLst>
         </pc:picChg>
-        <pc:picChg chg="add mod ord">
-[...6 lines deleted...]
-        </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp delSp modSp mod">
-        <pc:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T14:06:29.969" v="258" actId="20577"/>
+      <pc:sldChg chg="addSp modSp mod">
+        <pc:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:50:27.084" v="523"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="152578792" sldId="299"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T14:06:29.969" v="258" actId="20577"/>
-[...7 lines deleted...]
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T13:54:44.277" v="215" actId="13244"/>
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:50:18.829" v="519"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="152578792" sldId="299"/>
             <ac:spMk id="6" creationId="{0F150334-9492-5546-709E-8CBBCAAF71E9}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:spChg chg="add del mod">
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T14:06:27.131" v="256" actId="478"/>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:50:15.543" v="514"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="152578792" sldId="299"/>
-            <ac:spMk id="7" creationId="{097354B6-509C-A3F7-2E4B-998A6C8C9069}"/>
+            <ac:spMk id="7" creationId="{04770BBF-7825-F95B-BAB5-537935F17CED}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:picChg chg="add mod">
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T13:49:23.023" v="76" actId="962"/>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:50:27.084" v="523"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="152578792" sldId="299"/>
             <ac:picMk id="5" creationId="{77CE0CCD-CE8A-8C9B-6EEB-EBBBF7E301E7}"/>
           </ac:picMkLst>
         </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp delSp modSp mod">
-        <pc:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T14:03:39.608" v="242" actId="13244"/>
+      <pc:sldChg chg="addSp modSp mod">
+        <pc:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:50:50.110" v="532"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1384978927" sldId="301"/>
         </pc:sldMkLst>
-        <pc:spChg chg="add mod">
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T14:03:39.608" v="242" actId="13244"/>
+        <pc:spChg chg="mod ord">
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:50:50.110" v="532"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1384978927" sldId="301"/>
-            <ac:spMk id="4" creationId="{B87A1C8D-7C50-43DC-2331-6D83B91357AB}"/>
+            <ac:spMk id="2" creationId="{A565DB93-AF4F-EA98-1CED-CF2202F5E3BA}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:picChg chg="add mod">
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T13:49:23.757" v="77" actId="962"/>
+        <pc:spChg chg="add mod ord">
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:50:50.110" v="532"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1384978927" sldId="301"/>
+            <ac:spMk id="4" creationId="{D96B785C-7D15-C4B6-3532-1DD1D84F3120}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod ord">
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:50:50.110" v="532"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1384978927" sldId="301"/>
+            <ac:spMk id="6" creationId="{85B8A295-6D27-2B9E-33D3-D18D8ECAF080}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="mod ord">
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:50:50.110" v="532"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1384978927" sldId="301"/>
             <ac:picMk id="3" creationId="{EA570D4B-4610-F112-434C-9813EBF9AADF}"/>
           </ac:picMkLst>
         </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp delSp modSp mod">
-        <pc:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T14:03:45.243" v="244" actId="13244"/>
+      <pc:sldChg chg="addSp modSp mod">
+        <pc:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:50:57.375" v="533"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1912484605" sldId="302"/>
         </pc:sldMkLst>
-        <pc:spChg chg="add mod">
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T14:03:43.490" v="243" actId="13244"/>
+        <pc:spChg chg="ord">
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:50:57.375" v="533"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1912484605" sldId="302"/>
-            <ac:spMk id="4" creationId="{9D4236BC-54C4-6255-FEDA-04CC038F152D}"/>
+            <ac:spMk id="2" creationId="{9F8CD2BC-FAB5-16FB-AC3E-42B24E6C512F}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:spChg chg="mod">
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T14:03:45.243" v="244" actId="13244"/>
+        <pc:spChg chg="add mod ord">
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:50:57.375" v="533"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1912484605" sldId="302"/>
+            <ac:spMk id="4" creationId="{ACC50536-0107-9D52-6DB1-917BA7ACD0D0}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="ord">
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:50:57.375" v="533"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1912484605" sldId="302"/>
             <ac:spMk id="6" creationId="{8606A0F2-8CFC-EFF4-BA46-DE56CC4FB728}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:picChg chg="add mod">
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T13:49:24.527" v="78" actId="962"/>
+        <pc:picChg chg="mod ord">
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:50:57.375" v="533"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1912484605" sldId="302"/>
             <ac:picMk id="3" creationId="{4283741B-5E50-605C-A281-6C73FB6ACCEB}"/>
           </ac:picMkLst>
         </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp delSp modSp mod">
-        <pc:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T14:03:51.365" v="245" actId="13244"/>
+      <pc:sldChg chg="addSp modSp mod">
+        <pc:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:51:27.194" v="538"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="931588882" sldId="303"/>
         </pc:sldMkLst>
-        <pc:spChg chg="mod">
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T13:53:26.675" v="204" actId="33553"/>
+        <pc:spChg chg="ord">
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:51:23.231" v="537"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="931588882" sldId="303"/>
             <ac:spMk id="2" creationId="{76232BB6-C420-B5E5-FA00-8F906B3E0E82}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:spChg chg="mod">
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T14:03:51.365" v="245" actId="13244"/>
+        <pc:spChg chg="ord">
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:51:23.231" v="537"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="931588882" sldId="303"/>
+            <ac:spMk id="4" creationId="{EDF0882F-9DFC-B9EC-259E-C99972450BEF}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add mod ord">
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:51:23.231" v="537"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="931588882" sldId="303"/>
+            <ac:spMk id="5" creationId="{8100DA4C-48D6-0C89-4522-ACCE4113105F}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="ord">
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:51:23.231" v="537"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="931588882" sldId="303"/>
             <ac:spMk id="6" creationId="{8DDD24F3-3B74-2C1F-DC44-5D4FE77697EB}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:picChg chg="add mod">
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T13:49:25.405" v="79" actId="962"/>
+        <pc:picChg chg="mod ord">
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:51:27.194" v="538"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="931588882" sldId="303"/>
             <ac:picMk id="3" creationId="{E17A0D3F-B2AD-516A-6963-1D7EA6C68AFC}"/>
           </ac:picMkLst>
         </pc:picChg>
       </pc:sldChg>
       <pc:sldChg chg="addSp delSp modSp mod">
-        <pc:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-10T11:55:37.963" v="276"/>
+        <pc:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:51:54.324" v="545"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3199785352" sldId="305"/>
         </pc:sldMkLst>
-        <pc:spChg chg="mod">
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T13:53:45.253" v="207" actId="33553"/>
+        <pc:spChg chg="mod ord">
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:51:48.871" v="543"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3199785352" sldId="305"/>
             <ac:spMk id="2" creationId="{231DCB29-4BA3-3347-5E16-C54D11460ADE}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:spChg chg="mod">
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T14:04:08.436" v="249" actId="13244"/>
+        <pc:spChg chg="ord">
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:51:48.871" v="543"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3199785352" sldId="305"/>
+            <ac:spMk id="5" creationId="{B868B23B-054F-B59B-9513-159E9FB904C4}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="ord">
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:51:48.871" v="543"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3199785352" sldId="305"/>
             <ac:spMk id="6" creationId="{FE4EB901-8B50-AE73-0947-B8CA08C51855}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="add del mod">
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-10T11:55:37.963" v="276"/>
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:46:42.749" v="322" actId="33699"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3199785352" sldId="305"/>
-            <ac:spMk id="7" creationId="{EB98004B-8E4A-4D0B-0938-7CED4A7CF717}"/>
+            <ac:spMk id="7" creationId="{444787ED-DC2D-1D55-176D-448179364E95}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:picChg chg="mod">
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T13:52:14.191" v="86" actId="962"/>
+        <pc:picChg chg="mod ord">
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:51:54.324" v="545"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3199785352" sldId="305"/>
             <ac:picMk id="3" creationId="{D9C08D24-5566-2A45-0E4F-228929BCF5C1}"/>
           </ac:picMkLst>
         </pc:picChg>
-        <pc:picChg chg="mod">
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T13:52:12.503" v="85" actId="962"/>
+        <pc:picChg chg="mod ord">
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:51:48.871" v="543"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3199785352" sldId="305"/>
             <ac:picMk id="4" creationId="{66521B31-1E0E-2497-2E6A-3E11972B5715}"/>
           </ac:picMkLst>
         </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="delSp modSp mod">
-        <pc:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-10T11:50:12.161" v="273" actId="478"/>
+      <pc:sldChg chg="addSp modSp mod">
+        <pc:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:51:34.713" v="539"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1391205488" sldId="306"/>
         </pc:sldMkLst>
-        <pc:spChg chg="mod">
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-10T11:50:08.482" v="272"/>
+        <pc:spChg chg="mod ord">
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:51:34.713" v="539"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1391205488" sldId="306"/>
             <ac:spMk id="2" creationId="{2105C14B-D382-9184-B48C-8575490961EF}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:spChg chg="mod">
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T14:03:57.873" v="246" actId="13244"/>
+        <pc:spChg chg="add mod ord">
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:51:34.713" v="539"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1391205488" sldId="306"/>
+            <ac:spMk id="4" creationId="{45002EC2-110A-1F5F-E245-CCFFE7DC9209}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="ord">
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:51:34.713" v="539"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1391205488" sldId="306"/>
             <ac:spMk id="6" creationId="{1CA58806-71E7-50E8-B995-3CCFE2E034F8}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:spChg chg="del mod">
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-10T11:50:12.161" v="273" actId="478"/>
+        <pc:spChg chg="ord">
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:51:34.713" v="539"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1391205488" sldId="306"/>
             <ac:spMk id="9" creationId="{5C917B7D-C210-A002-2298-93BEE67FB770}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:grpChg chg="mod">
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T13:51:39.422" v="81" actId="962"/>
+        <pc:grpChg chg="mod ord">
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:51:34.713" v="539"/>
           <ac:grpSpMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1391205488" sldId="306"/>
             <ac:grpSpMk id="11" creationId="{D562C957-6F5F-294E-7A6F-DD84FDF1BA66}"/>
           </ac:grpSpMkLst>
         </pc:grpChg>
-        <pc:picChg chg="mod">
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T13:51:41.086" v="82" actId="962"/>
+        <pc:picChg chg="mod ord">
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:51:34.713" v="539"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1391205488" sldId="306"/>
             <ac:picMk id="3" creationId="{8EC27911-94A0-F210-742F-2FAE982176C1}"/>
           </ac:picMkLst>
         </pc:picChg>
       </pc:sldChg>
       <pc:sldChg chg="addSp modSp mod">
-        <pc:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-10T11:59:44.934" v="311" actId="33553"/>
+        <pc:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:51:43.675" v="542"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3082056774" sldId="307"/>
         </pc:sldMkLst>
-        <pc:spChg chg="mod">
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-10T11:59:44.934" v="311" actId="33553"/>
+        <pc:spChg chg="mod ord">
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:51:36.945" v="540"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3082056774" sldId="307"/>
             <ac:spMk id="2" creationId="{221E26B4-952C-1D4E-9BA8-8EFB53D8E219}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="add mod ord">
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-10T11:59:44.934" v="311" actId="33553"/>
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:51:36.945" v="540"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3082056774" sldId="307"/>
-            <ac:spMk id="4" creationId="{A730E2FA-5A55-6A8D-69C2-D334BA6470AA}"/>
+            <ac:spMk id="4" creationId="{A80B5998-76BF-53F1-C2CF-4043866EBC66}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:spChg chg="mod">
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T14:04:04.317" v="247" actId="13244"/>
+        <pc:spChg chg="ord">
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:51:36.945" v="540"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3082056774" sldId="307"/>
             <ac:spMk id="6" creationId="{9B136747-974C-CCBF-7EBB-F0FBD2D7517B}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:picChg chg="mod">
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T13:51:42.278" v="83" actId="962"/>
+        <pc:spChg chg="ord">
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:51:36.945" v="540"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3082056774" sldId="307"/>
+            <ac:spMk id="9" creationId="{DF40175B-84F8-A884-E7AB-1E2A932EED80}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="mod ord">
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:51:43.675" v="542"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3082056774" sldId="307"/>
             <ac:picMk id="3" creationId="{F7278EBF-7FBA-41FC-08E6-C05B944D9A20}"/>
           </ac:picMkLst>
         </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp modSp mod">
+        <pc:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:51:16.323" v="536"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1848083216" sldId="308"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="ord">
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:51:07.535" v="535"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1848083216" sldId="308"/>
+            <ac:spMk id="2" creationId="{14782BDF-1C0A-5533-CE58-0876FB7F2749}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add mod ord">
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:51:07.535" v="535"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1848083216" sldId="308"/>
+            <ac:spMk id="4" creationId="{41BA432E-08C9-B044-45E2-15EEE7672DF6}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="ord">
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:51:07.535" v="535"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1848083216" sldId="308"/>
+            <ac:spMk id="6" creationId="{829823F3-E567-041D-9C8A-BF9573AC148B}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="mod ord">
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:51:16.323" v="536"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1848083216" sldId="308"/>
+            <ac:picMk id="3" creationId="{88101653-D7E0-EF58-75EF-F24B23450732}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+  <pc:docChgLst>
+    <pc:chgData name="Gillian Martin (Staff)" userId="7913b15b-e388-4e39-b2de-ce0ec955df36" providerId="ADAL" clId="{E11C1E42-8DA6-44D8-BB5B-66E05883398A}"/>
+    <pc:docChg chg="undo custSel addSld delSld modSld sldOrd">
+      <pc:chgData name="Gillian Martin (Staff)" userId="7913b15b-e388-4e39-b2de-ce0ec955df36" providerId="ADAL" clId="{E11C1E42-8DA6-44D8-BB5B-66E05883398A}" dt="2026-07-08T08:47:50.330" v="1407" actId="6549"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Gillian Martin (Staff)" userId="7913b15b-e388-4e39-b2de-ce0ec955df36" providerId="ADAL" clId="{E11C1E42-8DA6-44D8-BB5B-66E05883398A}" dt="2026-07-08T08:03:34.496" v="1332"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2942099368" sldId="256"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Gillian Martin (Staff)" userId="7913b15b-e388-4e39-b2de-ce0ec955df36" providerId="ADAL" clId="{E11C1E42-8DA6-44D8-BB5B-66E05883398A}" dt="2026-07-08T08:03:34.496" v="1332"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2942099368" sldId="256"/>
+            <ac:spMk id="4" creationId="{C6F9D7F3-8CE6-43E2-A3E0-5D15EED0DC77}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Gillian Martin (Staff)" userId="7913b15b-e388-4e39-b2de-ce0ec955df36" providerId="ADAL" clId="{E11C1E42-8DA6-44D8-BB5B-66E05883398A}" dt="2026-07-08T08:03:49.503" v="1345" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="152578792" sldId="299"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Gillian Martin (Staff)" userId="7913b15b-e388-4e39-b2de-ce0ec955df36" providerId="ADAL" clId="{E11C1E42-8DA6-44D8-BB5B-66E05883398A}" dt="2026-07-08T08:03:49.503" v="1345" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="152578792" sldId="299"/>
+            <ac:spMk id="2" creationId="{126A8726-E8DF-919B-30D4-E0DD64D9278F}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp add mod">
+        <pc:chgData name="Gillian Martin (Staff)" userId="7913b15b-e388-4e39-b2de-ce0ec955df36" providerId="ADAL" clId="{E11C1E42-8DA6-44D8-BB5B-66E05883398A}" dt="2026-07-08T08:47:50.330" v="1407" actId="6549"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1848083216" sldId="308"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Gillian Martin (Staff)" userId="7913b15b-e388-4e39-b2de-ce0ec955df36" providerId="ADAL" clId="{E11C1E42-8DA6-44D8-BB5B-66E05883398A}" dt="2026-07-08T08:47:50.330" v="1407" actId="6549"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1848083216" sldId="308"/>
+            <ac:spMk id="2" creationId="{14782BDF-1C0A-5533-CE58-0876FB7F2749}"/>
+          </ac:spMkLst>
+        </pc:spChg>
       </pc:sldChg>
     </pc:docChg>
   </pc:docChgLst>
 </pc:chgInfo>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
@@ -1238,119 +1429,119 @@
           <p:cNvPr id="2" name="Header Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="en-GB" dirty="0"/>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{80F1E64F-CC2F-46C1-BB49-EE09442226D0}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>10/03/2026</a:t>
+              <a:t>09/07/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-GB" dirty="0"/>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
             <a:solidFill>
               <a:prstClr val="black"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-GB" dirty="0"/>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Notes Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle/>
@@ -1397,86 +1588,86 @@
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="en-GB" dirty="0"/>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{38C0550D-D039-4EF6-8D65-2BB6C4E77AC8}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-GB" dirty="0"/>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3774029384"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:notesStyle>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
@@ -1595,74 +1786,74 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-GB" dirty="0"/>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{38C0550D-D039-4EF6-8D65-2BB6C4E77AC8}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>2</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-GB" dirty="0"/>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3595304857"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{184C24FC-59F1-4D6D-F863-305F9351F0D0}"/>
@@ -2044,110 +2235,110 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BCEC5A33-3761-47C3-95DE-2BF165DDE1C6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8C973760-2AA3-4DAB-B9A0-7BCCD79DB9BB}" type="datetime1">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>10/03/2026</a:t>
+              <a:t>09/07/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-GB" dirty="0"/>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A2EB847D-03F7-4E44-B77F-B2EB08DC67D7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB"/>
               <a:t>GREAT-2 Training Presentation 1 Introduction V0.1 02-12-22</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{254B278E-7670-41E4-9918-EF5C3C4D348D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8DC25873-D336-487A-A319-996D5E8BF626}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-GB" dirty="0"/>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2541551411"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
   <p:cSld name="Title and Vertical Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -2247,110 +2438,110 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81771ECC-350F-49F5-94A8-3AD2EC1EF9C7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{9D4C2570-D805-4311-B3CE-21ABE610D5E6}" type="datetime1">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>10/03/2026</a:t>
+              <a:t>09/07/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-GB" dirty="0"/>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{811AB424-C784-40B1-BE01-98564B114B53}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB"/>
               <a:t>GREAT-2 Training Presentation 1 Introduction V0.1 02-12-22</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80343205-FA4A-40F3-805E-ECE126CE322F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8DC25873-D336-487A-A319-996D5E8BF626}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-GB" dirty="0"/>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1504445725"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
   <p:cSld name="Vertical Title and Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -2460,110 +2651,110 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{948FF059-E35B-4926-ABDB-C46418BC4A86}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{59BA5986-A010-422A-AF11-6636871A2583}" type="datetime1">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>10/03/2026</a:t>
+              <a:t>09/07/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-GB" dirty="0"/>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F9BE47A7-42DC-4EF9-8FA5-BBC7A703D535}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB"/>
               <a:t>GREAT-2 Training Presentation 1 Introduction V0.1 02-12-22</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{23451B7E-F753-462D-93B1-CA0BB248BC29}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8DC25873-D336-487A-A319-996D5E8BF626}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-GB" dirty="0"/>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2048897879"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
   <p:cSld name="Title and Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -2663,110 +2854,110 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0D34BECC-D184-49BB-9627-46989BDF97AE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{56583742-A857-4055-AC86-0EB961BDE55C}" type="datetime1">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>10/03/2026</a:t>
+              <a:t>09/07/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-GB" dirty="0"/>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2A718B1-F14B-4CEF-ADE7-A5946BADE569}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB"/>
               <a:t>GREAT-2 Training Presentation 1 Introduction V0.1 02-12-22</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A9ADEE1-DB79-4FEB-A892-FBC88E900506}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8DC25873-D336-487A-A319-996D5E8BF626}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-GB" dirty="0"/>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="868004762"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
   <p:cSld name="Section Header">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -2942,110 +3133,110 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED3B4E0D-DE1F-486B-9130-BF2F42EBA741}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5B35AB57-B7E2-4380-A5B1-7A3C2A655302}" type="datetime1">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>10/03/2026</a:t>
+              <a:t>09/07/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-GB" dirty="0"/>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F0C2F911-B052-4B9A-A00C-68369FA30648}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB"/>
               <a:t>GREAT-2 Training Presentation 1 Introduction V0.1 02-12-22</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37AAE0ED-8D1F-4B5B-81E3-97F155597586}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8DC25873-D336-487A-A319-996D5E8BF626}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-GB" dirty="0"/>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1401642414"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
   <p:cSld name="Two Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3213,110 +3404,110 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{090FA15D-6B16-4CA1-9A98-69F896BF6F58}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8F2B7B8D-D947-432A-9C0A-28297CB4CAB9}" type="datetime1">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>10/03/2026</a:t>
+              <a:t>09/07/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-GB" dirty="0"/>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{198E96AA-1633-4747-8244-47646E3E63FA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB"/>
               <a:t>GREAT-2 Training Presentation 1 Introduction V0.1 02-12-22</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{984064C2-A8D9-489D-87CE-D4894C57365C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8DC25873-D336-487A-A319-996D5E8BF626}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-GB" dirty="0"/>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="85497439"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
   <p:cSld name="Comparison">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3631,110 +3822,110 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{580127C4-AAC1-4529-9F07-F0CBF4F7E629}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{85CD2F4F-3925-43DF-8F03-13140802F73B}" type="datetime1">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>10/03/2026</a:t>
+              <a:t>09/07/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-GB" dirty="0"/>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37616D1E-D3C2-40CC-961B-286CC7A0DD92}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB"/>
               <a:t>GREAT-2 Training Presentation 1 Introduction V0.1 02-12-22</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA401AD7-2ECB-4411-B10B-3728C245B142}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8DC25873-D336-487A-A319-996D5E8BF626}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-GB" dirty="0"/>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4210798714"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
   <p:cSld name="Title Only">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3776,110 +3967,110 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57B40822-F1DC-4520-81D5-5693AB5D9CB4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{ED1FF03A-D5FE-4EBA-A89E-32504AD4396E}" type="datetime1">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>10/03/2026</a:t>
+              <a:t>09/07/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-GB" dirty="0"/>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0D0AD1AE-0A84-4C96-BBFA-2903788AFACD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB"/>
               <a:t>GREAT-2 Training Presentation 1 Introduction V0.1 02-12-22</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BD80C16-B016-42C2-818D-70F7A97CBFEF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8DC25873-D336-487A-A319-996D5E8BF626}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-GB" dirty="0"/>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="272208413"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld name="Blank">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3892,110 +4083,110 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C3A04839-0D3A-42F5-B473-E621341C2CBC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8E4648A0-328B-46BB-84AD-52F1B7198D73}" type="datetime1">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>10/03/2026</a:t>
+              <a:t>09/07/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-GB" dirty="0"/>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7AA721E5-A67E-4296-84FD-FF7E70C47FE9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB"/>
               <a:t>GREAT-2 Training Presentation 1 Introduction V0.1 02-12-22</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1CD9FCD0-B7A0-45FD-8002-3B7ADBBFBE99}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8DC25873-D336-487A-A319-996D5E8BF626}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-GB" dirty="0"/>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3237985620"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
   <p:cSld name="Content with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4208,110 +4399,110 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{59DE852F-200F-4859-9566-091A92C88C50}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E4591335-CD84-426D-B764-70B4E8F8A2E9}" type="datetime1">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>10/03/2026</a:t>
+              <a:t>09/07/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-GB" dirty="0"/>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F6FB9D36-5E1E-4792-9268-27F58F8CC341}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB"/>
               <a:t>GREAT-2 Training Presentation 1 Introduction V0.1 02-12-22</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BAE4D3A-F5BF-4D87-B031-0099978D3ACC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8DC25873-D336-487A-A319-996D5E8BF626}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-GB" dirty="0"/>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2818192782"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
   <p:cSld name="Picture with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4402,51 +4593,51 @@
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="en-GB" dirty="0"/>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76D41F28-0192-4F74-B534-07975D744CAA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="2057400"/>
             <a:ext cx="3932237" cy="3811588"/>
           </a:xfrm>
         </p:spPr>
@@ -4500,110 +4691,110 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A9C97F0-A32E-4171-93D2-CD769E5666B5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3C5A9075-2245-44B9-B073-35B1EEF6492B}" type="datetime1">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>10/03/2026</a:t>
+              <a:t>09/07/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-GB" dirty="0"/>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{110161AC-137F-4F59-9901-1C91B5ED18D6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB"/>
               <a:t>GREAT-2 Training Presentation 1 Introduction V0.1 02-12-22</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9DC70FC5-DBFC-4C43-A687-7DE7345BB85B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8DC25873-D336-487A-A319-996D5E8BF626}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-GB" dirty="0"/>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1984391012"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
@@ -4750,146 +4941,146 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{8A7E8683-AB5C-40F0-9976-DAD9A9256C6F}" type="datetime1">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>10/03/2026</a:t>
+              <a:t>09/07/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-GB" dirty="0"/>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A1FA0BD3-636E-4DC8-BA51-CAFA2BDC6B3E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB"/>
               <a:t>GREAT-2 Training Presentation 1 Introduction V0.1 02-12-22</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{51EC18D0-15F4-4ADA-A4D4-BD1C685DFA74}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8610600" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{8DC25873-D336-487A-A319-996D5E8BF626}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-GB" dirty="0"/>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3291358969"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483649" r:id="rId1"/>
     <p:sldLayoutId id="2147483650" r:id="rId2"/>
     <p:sldLayoutId id="2147483651" r:id="rId3"/>
     <p:sldLayoutId id="2147483652" r:id="rId4"/>
     <p:sldLayoutId id="2147483653" r:id="rId5"/>
     <p:sldLayoutId id="2147483654" r:id="rId6"/>
     <p:sldLayoutId id="2147483655" r:id="rId7"/>
     <p:sldLayoutId id="2147483656" r:id="rId8"/>
     <p:sldLayoutId id="2147483657" r:id="rId9"/>
     <p:sldLayoutId id="2147483658" r:id="rId10"/>
     <p:sldLayoutId id="2147483659" r:id="rId11"/>
   </p:sldLayoutIdLst>
   <p:hf hdr="0" dt="0"/>
@@ -5159,87 +5350,91 @@
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F498B81-4A1F-C114-66EC-92CAF3C2C58B}"/>
@@ -5324,402 +5519,340 @@
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Prescribing Trial Treatment</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-GB" sz="7200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="359568"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="+mj-lt"/>
               <a:ea typeface="+mj-ea"/>
               <a:cs typeface="+mj-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4" descr="TCTU, University of Dundee, NHS Tayside, ESCAPE trial logos ">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{06A739A9-7CED-AB6A-D3E4-AE88B4CEC4A7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7351583" y="136525"/>
+            <a:ext cx="4438273" cy="688908"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1" descr="ESCAOE Trial logo">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E3B6513-0588-79F6-1B66-CE5F1CA9BA44}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="4986704" y="1576246"/>
+            <a:ext cx="2218592" cy="1595977"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C6F9D7F3-8CE6-43E2-A3E0-5D15EED0DC77}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="716138" y="6290437"/>
             <a:ext cx="5288422" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="en-GB" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>6 ESCAPE Training Presentation Trial Treatment V1 30-01-26</a:t>
+              <a:t>6 ESCAPE Training Presentation Trial Treatment V2 24-07-26</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:highlight>
                 <a:srgbClr val="FFFF00"/>
               </a:highlight>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{83788640-EEF7-466C-9813-970DB2D849DD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8DC25873-D336-487A-A319-996D5E8BF626}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>1</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-GB" dirty="0"/>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...75 lines deleted...]
-      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2942099368"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{239AC54C-A440-EC50-1AE2-61A53AFA96B7}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E1B40D67-05A3-FE6D-542A-9A096167DCA1}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Title 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A730E2FA-5A55-6A8D-69C2-D334BA6470AA}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{45002EC2-110A-1F5F-E245-CCFFE7DC9209}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr txBox="1">
+          <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1668161" y="-593124"/>
-            <a:ext cx="6116595" cy="646331"/>
+            <a:off x="838200" y="-1325563"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Recording eradication treatment on </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>Ecrf</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> visit 2 trial treatment </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="TextBox 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2105C14B-D382-9184-B48C-8575490961EF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="617415" y="554585"/>
+            <a:ext cx="10957169" cy="738664"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...3 lines deleted...]
-          <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
-[...2 lines deleted...]
-            </a:prstTxWarp>
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-GB" sz="1800" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
-[...88 lines deleted...]
-              <a:rPr kumimoji="0" lang="en-GB" sz="2400" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:rPr kumimoji="0" lang="en-GB" sz="2400" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="359568"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Recording Eradication Treatment on eCRF</a:t>
             </a:r>
-            <a:endParaRPr kumimoji="0" lang="en-GB" sz="3200" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+            <a:endParaRPr kumimoji="0" lang="en-GB" sz="3200" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="359568"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
@@ -5730,277 +5863,667 @@
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr kumimoji="0" lang="en-GB" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="TextBox 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DF40175B-84F8-A884-E7AB-1E2A932EED80}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5C917B7D-C210-A002-2298-93BEE67FB770}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="633046" y="2162504"/>
-            <a:ext cx="11030712" cy="3908762"/>
+            <a:off x="838200" y="973024"/>
+            <a:ext cx="6097604" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="285750" indent="-285750">
-[...5 lines deleted...]
-            </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
-              <a:t>Eradication trial treatment compliance to be confirmed verbally at visit 3 and visit 4 and recorded on Castor </a:t>
-[...114 lines deleted...]
-            <a:endParaRPr lang="en-GB" dirty="0"/>
+              <a:t>Visit 2 “Trial Treatment” </a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 2" descr="TCTU, University of Dundee, NHS Tayside, ESCAPE trial logos ">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8EC27911-94A0-F210-742F-2FAE982176C1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7136311" y="136525"/>
+            <a:ext cx="4438273" cy="688908"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B136747-974C-CCBF-7EBB-F0FBD2D7517B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1CA58806-71E7-50E8-B995-3CCFE2E034F8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8DC25873-D336-487A-A319-996D5E8BF626}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>10</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-GB" dirty="0"/>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="11" name="Group 10" descr="Screenshot of ESCAPE trial eCRF showing how to record trial treatment ">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D562C957-6F5F-294E-7A6F-DD84FDF1BA66}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="838200" y="1410460"/>
+            <a:ext cx="9333316" cy="5185177"/>
+            <a:chOff x="838200" y="1078028"/>
+            <a:chExt cx="9333316" cy="5185177"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="5" name="Picture 4">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BBD49EAF-5BDD-4EF6-7FD9-3F5C1F38E50D}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:srcRect l="16105" t="16916" r="23501" b="20661"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="838200" y="1078028"/>
+              <a:ext cx="9333316" cy="5185177"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Rectangle 9">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D9A53C9-F9DC-0A37-2528-DBC7F6BB7CBB}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="950976" y="1155587"/>
+              <a:ext cx="1883664" cy="472045"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="bg1"/>
+            </a:solidFill>
+            <a:ln>
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="15000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-GB"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1391205488"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{239AC54C-A440-EC50-1AE2-61A53AFA96B7}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Title 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A80B5998-76BF-53F1-C2CF-4043866EBC66}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="-1325563"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Recording eradication treatment on </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>Ecrf</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> visit 3 and 4 verbal checks</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Picture 2">
+          <p:cNvPr id="3" name="Picture 2" descr="TCTU, University of Dundee, NHS Tayside, ESCAPE trial logos ">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F7278EBF-7FBA-41FC-08E6-C05B944D9A20}"/>
-              </a:ext>
-[...1 lines deleted...]
-                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7225485" y="164764"/>
             <a:ext cx="4438273" cy="688908"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="TextBox 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{221E26B4-952C-1D4E-9BA8-8EFB53D8E219}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="617415" y="1138756"/>
+            <a:ext cx="10957169" cy="738664"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-GB" sz="2400" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="359568"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Recording Eradication Treatment on eCRF</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-GB" sz="3200" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="359568"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="0" lang="en-GB" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DF40175B-84F8-A884-E7AB-1E2A932EED80}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="633046" y="2162504"/>
+            <a:ext cx="11030712" cy="3908762"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Eradication trial treatment compliance to be confirmed verbally at visit 3 and visit 4 and recorded on Castor </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Treatment compliance checks at visit 3 &amp; 4: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Record treatment end date </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Whether treatment was taken for full period prescribed </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>If not, reason treatment not completed</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Whether any doses missed </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>If yes, number of days with missed doses</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B136747-974C-CCBF-7EBB-F0FBD2D7517B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{8DC25873-D336-487A-A319-996D5E8BF626}" type="slidenum">
+              <a:rPr lang="en-GB" smtClean="0"/>
+              <a:t>11</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3082056774"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6DAA1F8-4508-D766-B9AA-05856F2797B4}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
@@ -6103,50 +6626,80 @@
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr kumimoji="0" lang="en-GB" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 2" descr="TCTU, University of Dundee, NHS Tayside, ESCAPE trial logos ">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9C08D24-5566-2A45-0E4F-228929BCF5C1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7136311" y="192219"/>
+            <a:ext cx="4438273" cy="688908"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B868B23B-054F-B59B-9513-159E9FB904C4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="633046" y="1844582"/>
             <a:ext cx="10720754" cy="2339102"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
@@ -6193,206 +6746,203 @@
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
               <a:t>If participant is randomised to “Background therapy only”, the following message will appear on eCRF for trial treatment:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Picture 3" descr="screenshot from database showing message if participant is randomised to background therapy only">
+          <p:cNvPr id="4" name="Picture 3" descr="screenshot of ESCAPE eCRF showing CRF when background therapy arm is selected">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66521B31-1E0E-2497-2E6A-3E11972B5715}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2"/>
+          <a:blip r:embed="rId3"/>
           <a:srcRect l="30395" t="16647" r="22789" b="67369"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="633046" y="4408475"/>
             <a:ext cx="10070924" cy="1848186"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE4EB901-8B50-AE73-0947-B8CA08C51855}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8DC25873-D336-487A-A319-996D5E8BF626}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>11</a:t>
+              <a:t>12</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-GB" dirty="0"/>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...31 lines deleted...]
-      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3199785352"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Title 5">
+          <p:cNvPr id="8" name="Title 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10BAA65B-55AD-0EFA-AC02-CEEABD3F545B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{18B00C93-FB91-2EDE-B061-7E8CD27D5C5A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="-1325563"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
               <a:t>Treatment allocation</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1" descr="TCTU, University of Dundee, NHS Tayside, ESCAPE trial logos ">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4DB2D78D-D905-EB27-AD5A-794274EB40B1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7151942" y="192490"/>
+            <a:ext cx="4438273" cy="688908"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B79720E1-5045-472A-BA01-0830C815CC00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="633046" y="586154"/>
             <a:ext cx="10957169" cy="1446550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
@@ -6436,651 +6986,1325 @@
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Participants randomised to one of two treatment pathways:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Background therapy (comparator) or eradication treatment (intervention)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...1 lines deleted...]
-          <p:cNvPr id="9" name="Picture 8" descr="Table showing the comparator, intervention and formulation of trial treatment">
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="3" name="Table 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D5A674D8-BDA4-5066-B2CC-1E7D032022F8}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C48EC832-8D35-18AB-F011-377E1588C9EE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvPicPr>
-[...25 lines deleted...]
-      </p:pic>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3507981189"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="633045" y="2027057"/>
+          <a:ext cx="8991172" cy="2632969"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr firstRow="1">
+                <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="2543037">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2277157817"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="6448135">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="507851131"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="551681">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="600"/>
+                        </a:spcAft>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:endParaRPr lang="en-GB" sz="1400" dirty="0">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="600"/>
+                        </a:spcAft>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:endParaRPr lang="en-GB" sz="1400" dirty="0">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3469165607"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="551681">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="600"/>
+                        </a:spcAft>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="1400" dirty="0">
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Comparator</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-GB" sz="1400" dirty="0">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="600"/>
+                        </a:spcAft>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="1400" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Background therapy only. </a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2769657420"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="741872">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="600"/>
+                        </a:spcAft>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="1400">
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Intervention</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-GB" sz="1400">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="600"/>
+                        </a:spcAft>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="1400" i="1">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>P. aeruginosa </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="1400">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>eradication treatment consisting of systemic antibiotics (either oral or intravenous as clinically indicated) alongside or followed by inhaled anti-pseudomonal antibiotics for 3 months, in addition to background therapy.</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3168072532"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="787735">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="600"/>
+                        </a:spcAft>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="1400" dirty="0">
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Formulation, Dose, Route of Administration</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-GB" sz="1400" dirty="0">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="600"/>
+                        </a:spcAft>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="1400" dirty="0">
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>As per British Thoracic Society Guidelines.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-GB" sz="1400" dirty="0">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3485620650"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="TextBox 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C3F689C-2EDB-25DA-C1E7-9243058F7D8A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="633045" y="4339712"/>
+            <a:off x="633045" y="4825297"/>
             <a:ext cx="9986071" cy="923330"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" sz="1800" dirty="0">
+              <a:rPr lang="en-GB" sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>This trial is aimed at assessing efficacy, safety and cost effectiveness of </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1800" i="1" dirty="0">
+              <a:rPr lang="en-GB" sz="1800" i="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>P. aeruginosa </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1800" dirty="0">
+              <a:rPr lang="en-GB" sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>eradication treatment compared with background therapy only in bronchiectasis in current clinical practice used in the UK. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...31 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F2B09F5-A5D7-4B87-AB58-BF8CF52E26C7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8DC25873-D336-487A-A319-996D5E8BF626}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>2</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-GB" dirty="0"/>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4089016663"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1A3C5C9B-1A3C-259C-8655-7ACBF1DE6A7C}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Title 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8531DC73-3A20-2B77-93BE-1503AB19129F}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A448CEA7-31BD-77C5-0239-C3AC7F70F7A9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="-1325563"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
               <a:t>Treatment pathways</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...259 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Picture 1">
+          <p:cNvPr id="2" name="Picture 1" descr="TCTU, University of Dundee, NHS Tayside, ESCAPE trial logos ">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46810788-206E-5F0B-7475-6C5CD9CDEF88}"/>
-              </a:ext>
-[...1 lines deleted...]
-                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7378344" y="210307"/>
             <a:ext cx="4438273" cy="688908"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E7BF5E5-D2B7-F55E-374A-190969232E4B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="375382" y="737324"/>
+            <a:ext cx="11441235" cy="5801588"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-GB" sz="2400" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="359568"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Treatment pathways </a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-GB" sz="3200" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="359568"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="0" lang="en-GB" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-GB" sz="1700" b="0" i="0" u="sng" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Background therapy </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-GB" sz="1700" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Background therapy may consist of their existing bronchiectasis treatments such as airway clearance, bronchodilators, long term macrolide treatment or other symptomatic therapies </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-GB" sz="1700" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0" err="1">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>e.g</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-GB" sz="1700" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-GB" sz="1700" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0" err="1">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>mucoactive</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-GB" sz="1700" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> drugs. Background therapy also includes administration of antibiotics if patients have symptoms of an exacerbation.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="0" lang="en-GB" sz="1700" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-GB" sz="1700" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>If the participant has no symptoms of an acute exacerbation and the investigator judges that antibiotic treatment is not required, no treatment is offered.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="0" lang="en-GB" sz="1700" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-GB" sz="1700" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>If the participant has an acute exacerbation or the investigator feels antibiotic treatment is required for symptomatic reasons, then an example oral antibiotic treatment would be ciprofloxacin 750mg twice daily for 14 days. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="0" lang="en-GB" sz="1700" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-GB" sz="1700" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Background therapy is not pre-defined in the protocol are not classified as IMPs.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="0" lang="en-GB" sz="1700" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-GB" sz="1700" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Participants in the comparator arm should not receive inhaled antibiotics during the first 3 months post randomisation.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="0" lang="en-GB" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="0" lang="en-GB" sz="1800" b="0" i="0" u="sng" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42F6F3FF-35F7-DFE0-F886-25D11D24B29F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{8DC25873-D336-487A-A319-996D5E8BF626}" type="slidenum">
+              <a:rPr lang="en-GB" smtClean="0"/>
+              <a:t>3</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="583430714"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C72C7E29-C4EF-C449-59EB-AE453301DBCC}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Title 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C312BECE-7087-1798-310C-F9DB2B13E590}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13584D34-0D08-EE66-6579-79822338DEDE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="-1325563"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
-              <a:t>Treatment pathways part 2</a:t>
+              <a:t>Treatment pathways eradication</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1" descr="TCTU, University of Dundee, NHS Tayside, ESCAPE trial logos ">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{593BF19E-1F18-A164-8948-48E91F239157}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7357096" y="136525"/>
+            <a:ext cx="4438273" cy="688908"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B500521-D75E-1F7E-6D96-B56184963C3B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="396631" y="533192"/>
             <a:ext cx="10957169" cy="6324808"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
@@ -7340,190 +8564,213 @@
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{803E2143-D1D0-52D7-1B24-7F0C1B786DBC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8DC25873-D336-487A-A319-996D5E8BF626}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>4</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...31 lines deleted...]
-      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4178817509"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9DE2455-E94C-0F4E-8395-D775B5E255AF}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
+          <p:cNvPr id="7" name="Title 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{126A8726-E8DF-919B-30D4-E0DD64D9278F}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04770BBF-7825-F95B-BAB5-537935F17CED}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr txBox="1">
+          <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
+            <a:off x="838200" y="-1325563"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Eradication treatment options</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4" descr="TCTU, University of Dundee, NHS Tayside, ESCAPE trial logos ">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{77CE0CCD-CE8A-8C9B-6EEB-EBBBF7E301E7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7515212" y="136525"/>
+            <a:ext cx="4438273" cy="688908"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="TextBox 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{126A8726-E8DF-919B-30D4-E0DD64D9278F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
             <a:off x="139270" y="69432"/>
-            <a:ext cx="10957169" cy="461665"/>
+            <a:ext cx="10957169" cy="1277273"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...3 lines deleted...]
-          <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
-[...2 lines deleted...]
-            </a:prstTxWarp>
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr>
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="359568"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Exacerbation Treatment Options</a:t>
-[...4 lines deleted...]
-              </a:ln>
+              <a:t>Eradication Treatment Options</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="2400" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="tx1"/>
+                <a:srgbClr val="359568"/>
               </a:solidFill>
-              <a:effectLst/>
-[...1 lines deleted...]
-              <a:uFillTx/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2400" dirty="0">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-              <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="3" name="Table 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2BB41EDF-71BC-3C43-B0FA-0D6782591E0D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3174582349"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
@@ -7733,56 +8980,56 @@
                         </a:solidFill>
                         <a:effectLst/>
                         <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="30129" marR="30129" marT="0" marB="0"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr>
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcAft>
                           <a:spcPts val="600"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-GB" sz="1000" dirty="0">
+                        <a:rPr lang="en-GB" sz="1000">
                           <a:effectLst/>
                         </a:rPr>
                         <a:t>Ciprofloxacin</a:t>
                       </a:r>
-                      <a:endParaRPr lang="en-GB" sz="1000" dirty="0">
+                      <a:endParaRPr lang="en-GB" sz="1000">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:effectLst/>
                         <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="30129" marR="30129" marT="0" marB="0"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr>
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcAft>
                           <a:spcPts val="600"/>
                         </a:spcAft>
                         <a:buNone/>
@@ -8049,56 +9296,56 @@
                         </a:solidFill>
                         <a:effectLst/>
                         <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="30129" marR="30129" marT="0" marB="0"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr>
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcAft>
                           <a:spcPts val="600"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-GB" sz="1000" dirty="0">
+                        <a:rPr lang="en-GB" sz="1000">
                           <a:effectLst/>
                         </a:rPr>
                         <a:t>Piperacillin/Tazobactam</a:t>
                       </a:r>
-                      <a:endParaRPr lang="en-GB" sz="1000" dirty="0">
+                      <a:endParaRPr lang="en-GB" sz="1000">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:effectLst/>
                         <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="30129" marR="30129" marT="0" marB="0"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr>
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcAft>
                           <a:spcPts val="600"/>
                         </a:spcAft>
                         <a:buNone/>
@@ -10270,183 +11517,151 @@
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F150334-9492-5546-709E-8CBBCAAF71E9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8DC25873-D336-487A-A319-996D5E8BF626}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>5</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...31 lines deleted...]
-      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="152578792"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F14A8719-7CC6-315D-8547-8FE99DC5F764}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Title 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B87A1C8D-7C50-43DC-2331-6D83B91357AB}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D96B785C-7D15-C4B6-3532-1DD1D84F3120}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="-1325563"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
               <a:t>Issuing trial medication</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...1 lines deleted...]
-          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 2" descr="TCTU, University of Dundee, NHS Tayside, ESCAPE trial logos ">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{85B8A295-6D27-2B9E-33D3-D18D8ECAF080}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA570D4B-4610-F112-434C-9813EBF9AADF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr>
-[...18 lines deleted...]
-      </p:sp>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7284206" y="136525"/>
+            <a:ext cx="4438273" cy="688908"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="TextBox 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A565DB93-AF4F-EA98-1CED-CF2202F5E3BA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="633046" y="825433"/>
             <a:ext cx="10720754" cy="3847207"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
@@ -10582,154 +11797,180 @@
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Eradication treatment compliance will be recorded verbally at visits 3 &amp; 4 and documented on eCRF </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
             </a:pPr>
             <a:endParaRPr lang="en-GB" dirty="0">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...1 lines deleted...]
-          <p:cNvPr id="3" name="Picture 2">
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA570D4B-4610-F112-434C-9813EBF9AADF}"/>
-[...2 lines deleted...]
-                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{85B8A295-6D27-2B9E-33D3-D18D8ECAF080}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvPicPr>
-[...19 lines deleted...]
-      </p:pic>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{8DC25873-D336-487A-A319-996D5E8BF626}" type="slidenum">
+              <a:rPr lang="en-GB" smtClean="0"/>
+              <a:t>6</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1384978927"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D0E054C1-9CE2-121B-D4F5-C42034A0E366}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Title 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D4236BC-54C4-6255-FEDA-04CC038F152D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACC50536-0107-9D52-6DB1-917BA7ACD0D0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="-1325563"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
               <a:t>Trial restrictions</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 2" descr="TCTU, University of Dundee, NHS Tayside, ESCAPE trial logos ">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4283741B-5E50-605C-A281-6C73FB6ACCEB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7136311" y="136525"/>
+            <a:ext cx="4438273" cy="688908"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="TextBox 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F8CD2BC-FAB5-16FB-AC3E-42B24E6C512F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="617415" y="1067417"/>
             <a:ext cx="10957169" cy="4201150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
@@ -10819,267 +12060,466 @@
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="2000" dirty="0"/>
               <a:t>However, if inhaled antibiotics are required clinically as part of usual care these will not be withheld and the participant would crossover from comparator arm to eradication arm </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="2000" dirty="0"/>
               <a:t>This should be recorded in participant notes &amp; on eCRF, as a respiratory Concomitant Medications</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8606A0F2-8CFC-EFF4-BA46-DE56CC4FB728}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{8DC25873-D336-487A-A319-996D5E8BF626}" type="slidenum">
+              <a:rPr lang="en-GB" smtClean="0"/>
+              <a:t>7</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1912484605"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF2C3E6B-2852-9D96-1D5C-D6478B45AEBB}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Title 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41BA432E-08C9-B044-45E2-15EEE7672DF6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="-1325563"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Oral/IV treatment prior to randomisation</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Picture 2">
+          <p:cNvPr id="3" name="Picture 2" descr="TCTU, University of Dundee, NHS Tayside, ESCAPE trial logos ">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4283741B-5E50-605C-A281-6C73FB6ACCEB}"/>
-[...2 lines deleted...]
-                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88101653-D7E0-EF58-75EF-F24B23450732}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7136311" y="136525"/>
             <a:ext cx="4438273" cy="688908"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="2" name="TextBox 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14782BDF-1C0A-5533-CE58-0876FB7F2749}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="617415" y="1067417"/>
+            <a:ext cx="10957169" cy="3123932"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="359568"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Oral/IV Treatment Prior to Randomisation </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="3200" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="359568"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" dirty="0"/>
+              <a:t>Previous treatment with oral or IV antibiotics is not an exclusion. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" dirty="0"/>
+              <a:t>Potentially eligible participants can be randomised if they are currently taking a course of oral or IV antibiotic and the antibiotic is listed in Table 1: ESCAPE trial IMP. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" dirty="0"/>
+              <a:t>If the participant is randomised to background therapy only, they should continue this course of antibiotic as background therapy. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" dirty="0"/>
+              <a:t>If the participant is randomised to eradication treatment, the start date of the oral or IV antibiotic would be considered the start date of eradication treatment. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8606A0F2-8CFC-EFF4-BA46-DE56CC4FB728}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{829823F3-E567-041D-9C8A-BF9573AC148B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8DC25873-D336-487A-A319-996D5E8BF626}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>7</a:t>
+              <a:t>8</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1912484605"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1848083216"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5761DC28-3CC9-5A40-6B94-9F2598EFC3F6}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
+          <p:cNvPr id="5" name="Title 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8100DA4C-48D6-0C89-4522-ACCE4113105F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="-1325563"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Recording eradication treatment on eCRF</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 2" descr="TCTU, University of Dundee, NHS Tayside, ESCAPE trial logos ">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E17A0D3F-B2AD-516A-6963-1D7EA6C68AFC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7136311" y="136525"/>
+            <a:ext cx="4438273" cy="688908"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="TextBox 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76232BB6-C420-B5E5-FA00-8F906B3E0E82}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr txBox="1">
-[...4 lines deleted...]
-          </p:nvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="617415" y="772690"/>
             <a:ext cx="10957169" cy="738664"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...3 lines deleted...]
-          <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
-[...2 lines deleted...]
-            </a:prstTxWarp>
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...20 lines deleted...]
-                </a:ln>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="359568"/>
                 </a:solidFill>
-                <a:effectLst/>
-[...1 lines deleted...]
-                <a:uFillTx/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-                <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Recording Eradication Treatment on eCRF</a:t>
             </a:r>
-            <a:endParaRPr kumimoji="0" lang="en-GB" sz="3200" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
-[...2 lines deleted...]
-              </a:ln>
+            <a:endParaRPr lang="en-GB" sz="3200" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="359568"/>
               </a:solidFill>
-              <a:effectLst/>
-[...1 lines deleted...]
-              <a:uFillTx/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-              <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...25 lines deleted...]
-              <a:uFillTx/>
+            <a:endParaRPr lang="en-GB" dirty="0">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-              <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EDF0882F-9DFC-B9EC-259E-C99972450BEF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="617415" y="1782395"/>
             <a:ext cx="10469063" cy="4031873"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -11201,487 +12641,60 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8DDD24F3-3B74-2C1F-DC44-5D4FE77697EB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8DC25873-D336-487A-A319-996D5E8BF626}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>8</a:t>
+              <a:t>9</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...31 lines deleted...]
-      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="931588882"/>
-      </p:ext>
-[...392 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1391205488"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -12250,87 +13263,97 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="7f0f797f-fc30-40b0-ba8f-2eda3f87d1fd">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="cb6a2286-f96f-4f80-9e3c-3c712f41363c" xsi:nil="true"/>
     <date xmlns="7f0f797f-fc30-40b0-ba8f-2eda3f87d1fd" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7f0f797f-fc30-40b0-ba8f-2eda3f87d1fd" xmlns:ns3="cb6a2286-f96f-4f80-9e3c-3c712f41363c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4db5cc0bd97df227dac9ea00c17beaf8" ns2:_="" ns3:_="">
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010022397832A99D214383255139361EE27E" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="34aa5fedf79267fdc630b4ca95d64e2a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7f0f797f-fc30-40b0-ba8f-2eda3f87d1fd" xmlns:ns3="cb6a2286-f96f-4f80-9e3c-3c712f41363c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9b697e55aa811507186d3420e2da56e5" ns2:_="" ns3:_="">
     <xsd:import namespace="7f0f797f-fc30-40b0-ba8f-2eda3f87d1fd"/>
     <xsd:import namespace="cb6a2286-f96f-4f80-9e3c-3c712f41363c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:date" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7f0f797f-fc30-40b0-ba8f-2eda3f87d1fd" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -12359,50 +13382,55 @@
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="date" ma:index="22" nillable="true" ma:displayName="date" ma:format="DateOnly" ma:internalName="date">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="23" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="24" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cb6a2286-f96f-4f80-9e3c-3c712f41363c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{b60ae714-eeef-4260-8890-bc8536ad6dfd}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="cb6a2286-f96f-4f80-9e3c-3c712f41363c">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="19" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
@@ -12502,153 +13530,145 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E090EF54-58D6-4E51-AA59-8188692B4305}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9371B229-0CF7-43BF-B980-EE4DFEF4BB2E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="7f0f797f-fc30-40b0-ba8f-2eda3f87d1fd"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3186AABA-A418-4E41-897F-A8C7B0FA0988}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E090EF54-58D6-4E51-AA59-8188692B4305}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="cb6a2286-f96f-4f80-9e3c-3c712f41363c"/>
+    <ds:schemaRef ds:uri="7f0f797f-fc30-40b0-ba8f-2eda3f87d1fd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{14BA9C7B-CB65-4B7B-8FE5-1081608146A2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="7f0f797f-fc30-40b0-ba8f-2eda3f87d1fd"/>
     <ds:schemaRef ds:uri="cb6a2286-f96f-4f80-9e3c-3c712f41363c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>1065</Words>
+  <Words>1242</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>176</Paragraphs>
-  <Slides>11</Slides>
+  <Paragraphs>194</Paragraphs>
+  <Slides>12</Slides>
   <Notes>3</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>11</vt:i4>
+        <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="15" baseType="lpstr">
+    <vt:vector size="16" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Calibri Light</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
       <vt:lpstr>Prescribing Trial Treatment</vt:lpstr>
       <vt:lpstr>Treatment allocation</vt:lpstr>
       <vt:lpstr>Treatment pathways</vt:lpstr>
-      <vt:lpstr>Treatment pathways part 2</vt:lpstr>
-      <vt:lpstr>Exacerbation Treatment Options</vt:lpstr>
+      <vt:lpstr>Treatment pathways eradication</vt:lpstr>
+      <vt:lpstr>Eradication treatment options</vt:lpstr>
       <vt:lpstr>Issuing trial medication</vt:lpstr>
       <vt:lpstr>Trial restrictions</vt:lpstr>
-      <vt:lpstr>Recording Eradication Treatment on eCRF </vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>Recording Background Therapies on eCRF visit 3 and 4</vt:lpstr>
+      <vt:lpstr>Oral/IV treatment prior to randomisation</vt:lpstr>
+      <vt:lpstr>Recording eradication treatment on eCRF</vt:lpstr>
+      <vt:lpstr>Recording eradication treatment on Ecrf visit 2 trial treatment </vt:lpstr>
+      <vt:lpstr>Recording eradication treatment on Ecrf visit 3 and 4 verbal checks</vt:lpstr>
       <vt:lpstr>Recording Background Therapies on eCRF </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>AIR-NET</dc:title>
   <dc:creator>Fiona McLaren-Neil (Staff)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010022397832A99D214383255139361EE27E</vt:lpwstr>