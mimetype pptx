--- v0 (2026-03-24)
+++ v1 (2026-08-12)
@@ -1,99 +1,101 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
   <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId15"/>
+    <p:notesMasterId r:id="rId16"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="268" r:id="rId7"/>
     <p:sldId id="260" r:id="rId8"/>
     <p:sldId id="257" r:id="rId9"/>
     <p:sldId id="267" r:id="rId10"/>
-    <p:sldId id="258" r:id="rId11"/>
-[...2 lines deleted...]
-    <p:sldId id="266" r:id="rId14"/>
+    <p:sldId id="269" r:id="rId11"/>
+    <p:sldId id="258" r:id="rId12"/>
+    <p:sldId id="264" r:id="rId13"/>
+    <p:sldId id="265" r:id="rId14"/>
+    <p:sldId id="266" r:id="rId15"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
-  <p:notesSz cx="6858000" cy="9144000"/>
+  <p:notesSz cx="9928225" cy="6797675"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
@@ -186,51 +188,51 @@
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:clrMru>
     <a:srgbClr val="359568"/>
     <a:srgbClr val="4B93D8"/>
     <a:srgbClr val="FFFFFF"/>
     <a:srgbClr val="4E95D9"/>
     <a:srgbClr val="007481"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
   <p1510:revLst>
-    <p1510:client id="{10D43A94-95AD-4222-B891-D0C2E5B20D0E}" v="5" dt="2026-03-09T13:17:11.700"/>
+    <p1510:client id="{0F1504B6-8164-4B28-9C2F-602BD78B6DEB}" v="396" dt="2026-07-09T12:30:31.669"/>
   </p1510:revLst>
 </p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
   <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Medium Style 2 - Accent 1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln w="12700" cmpd="sng">
@@ -434,531 +436,694 @@
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:ln>
           </a:insideH>
           <a:insideV>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:ln>
           </a:insideV>
         </a:tcBdr>
         <a:fill>
           <a:noFill/>
         </a:fill>
       </a:tcStyle>
     </a:wholeTbl>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:normalViewPr showOutlineIcons="0">
-[...1 lines deleted...]
-    <p:restoredTop sz="86441" autoAdjust="0"/>
+  <p:normalViewPr>
+    <p:restoredLeft sz="15986" autoAdjust="0"/>
+    <p:restoredTop sz="96247" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="80" d="100"/>
-          <a:sy n="80" d="100"/>
+          <a:sx n="105" d="100"/>
+          <a:sy n="105" d="100"/>
         </p:scale>
-        <p:origin x="102" y="432"/>
+        <p:origin x="144" y="192"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
-      <p:origin x="0" y="-14862"/>
+      <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId20" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
     <pc:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}"/>
-    <pc:docChg chg="undo custSel modSld">
-      <pc:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T13:17:11.700" v="86" actId="13244"/>
+    <pc:docChg chg="modSld">
+      <pc:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:30:31.669" v="442" actId="13244"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
-      <pc:sldChg chg="addSp delSp modSp mod">
-        <pc:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T13:16:55.301" v="83" actId="13244"/>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:28:42.059" v="421"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2942099368" sldId="256"/>
         </pc:sldMkLst>
-        <pc:spChg chg="mod">
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T13:16:41.933" v="82" actId="13244"/>
+        <pc:spChg chg="mod ord">
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:28:42.059" v="421"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2942099368" sldId="256"/>
             <ac:spMk id="4" creationId="{C6F9D7F3-8CE6-43E2-A3E0-5D15EED0DC77}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:spChg chg="mod">
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T13:16:55.301" v="83" actId="13244"/>
+        <pc:spChg chg="ord">
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:28:42.059" v="421"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2942099368" sldId="256"/>
+            <ac:spMk id="5" creationId="{B5C12A8B-608F-C854-74FB-F82A3E84F4FF}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod ord">
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:28:42.059" v="421"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2942099368" sldId="256"/>
             <ac:spMk id="6" creationId="{83788640-EEF7-466C-9813-970DB2D849DD}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:picChg chg="add mod">
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T13:15:05.967" v="52" actId="962"/>
+        <pc:picChg chg="mod ord">
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:28:42.059" v="421"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2942099368" sldId="256"/>
             <ac:picMk id="2" creationId="{EBCF8E32-2FFF-E1F0-870D-6041C016CA0A}"/>
           </ac:picMkLst>
         </pc:picChg>
-        <pc:picChg chg="mod">
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T13:15:04.743" v="51" actId="962"/>
+        <pc:picChg chg="mod ord">
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:28:42.059" v="421"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2942099368" sldId="256"/>
             <ac:picMk id="7" creationId="{6BC2FC72-5F40-191C-2053-31888EE24F62}"/>
           </ac:picMkLst>
         </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp delSp modSp mod">
-        <pc:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T13:16:33.247" v="81" actId="33553"/>
+      <pc:sldChg chg="addSp modSp mod">
+        <pc:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:28:55.628" v="424" actId="13244"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2340864920" sldId="257"/>
         </pc:sldMkLst>
-        <pc:spChg chg="mod">
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T13:16:33.247" v="81" actId="33553"/>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:28:55.628" v="424" actId="13244"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2340864920" sldId="257"/>
-            <ac:spMk id="4" creationId="{84646FAB-66D5-40D9-9EFB-7A24D2F4ED6F}"/>
+            <ac:spMk id="3" creationId="{7EC5D390-D8B0-4163-0CD6-73D6F39BE25F}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:picChg chg="add mod">
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T13:15:19.404" v="63" actId="962"/>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:22:22.393" v="11" actId="962"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2340864920" sldId="257"/>
             <ac:picMk id="2" creationId="{C233F35D-86E8-761F-F0C6-CA2035637DD3}"/>
           </ac:picMkLst>
         </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp delSp modSp mod">
-        <pc:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T13:17:05.827" v="85" actId="13244"/>
+      <pc:sldChg chg="addSp modSp mod">
+        <pc:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:29:47.154" v="435" actId="13244"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1448781310" sldId="258"/>
         </pc:sldMkLst>
-        <pc:spChg chg="mod">
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T13:16:24.678" v="79" actId="33553"/>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:29:35.977" v="431" actId="13244"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1448781310" sldId="258"/>
-            <ac:spMk id="4" creationId="{84646FAB-66D5-40D9-9EFB-7A24D2F4ED6F}"/>
+            <ac:spMk id="3" creationId="{F1399B63-6277-E20D-DAFB-25FBF3BDB50C}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T13:17:02.748" v="84" actId="13244"/>
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:29:43.149" v="434" actId="13244"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1448781310" sldId="258"/>
             <ac:spMk id="6" creationId="{2585F2A3-826B-45FA-B3F0-2FE428153B09}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T13:17:05.827" v="85" actId="13244"/>
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:29:47.154" v="435" actId="13244"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1448781310" sldId="258"/>
             <ac:spMk id="9" creationId="{BA3C296D-9EC9-D47F-2528-DDF90403E312}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:picChg chg="mod">
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T13:15:35.861" v="67" actId="962"/>
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:29:40.076" v="433" actId="13244"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1448781310" sldId="258"/>
             <ac:picMk id="2" creationId="{E5EA6C33-73B4-8A28-AA22-FDC3A3615018}"/>
           </ac:picMkLst>
         </pc:picChg>
         <pc:picChg chg="mod">
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T13:15:34.248" v="66" actId="962"/>
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:22:53.550" v="17" actId="962"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1448781310" sldId="258"/>
             <ac:picMk id="5" creationId="{3D3CFBA3-03E4-3047-9E01-A915417BED0D}"/>
           </ac:picMkLst>
         </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp delSp modSp mod">
-        <pc:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T13:16:00.685" v="73" actId="33553"/>
+      <pc:sldChg chg="addSp modSp mod">
+        <pc:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:28:01.240" v="411" actId="13244"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3005106223" sldId="259"/>
         </pc:sldMkLst>
-        <pc:spChg chg="mod">
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T13:16:00.685" v="73" actId="33553"/>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:28:01.240" v="411" actId="13244"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3005106223" sldId="259"/>
-            <ac:spMk id="4" creationId="{84646FAB-66D5-40D9-9EFB-7A24D2F4ED6F}"/>
+            <ac:spMk id="3" creationId="{E68BE09D-E640-ACBC-2C8B-20C574854B90}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:picChg chg="add mod">
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T13:15:16.853" v="60" actId="962"/>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:27:57.960" v="410"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3005106223" sldId="259"/>
             <ac:picMk id="2" creationId="{EC273EB6-3B04-C7B0-0907-5CAE17A0DB63}"/>
           </ac:picMkLst>
         </pc:picChg>
       </pc:sldChg>
       <pc:sldChg chg="addSp delSp modSp mod">
-        <pc:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T13:16:09.129" v="74" actId="33553"/>
+        <pc:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:28:48.610" v="423" actId="13244"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3125417212" sldId="260"/>
         </pc:sldMkLst>
-        <pc:spChg chg="mod">
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T13:16:09.129" v="74" actId="33553"/>
+        <pc:spChg chg="add del mod">
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:24:26.067" v="87" actId="478"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3125417212" sldId="260"/>
-            <ac:spMk id="4" creationId="{84646FAB-66D5-40D9-9EFB-7A24D2F4ED6F}"/>
+            <ac:spMk id="3" creationId="{93CB34F0-EF2A-C289-0B25-6109D105C6FE}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:picChg chg="add mod">
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T13:15:18.507" v="62" actId="962"/>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:28:46.604" v="422" actId="13244"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3125417212" sldId="260"/>
+            <ac:spMk id="5" creationId="{D9BC18C7-2144-1C84-1A39-7704EBE4FA66}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:28:48.610" v="423" actId="13244"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3125417212" sldId="260"/>
             <ac:picMk id="2" creationId="{40FC051A-6807-3E6C-2583-1FFD41BFE45E}"/>
           </ac:picMkLst>
         </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="modSp mod">
-        <pc:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T13:16:14.982" v="76" actId="33553"/>
+      <pc:sldChg chg="addSp modSp mod">
+        <pc:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:30:01.755" v="437" actId="13244"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1254792165" sldId="264"/>
         </pc:sldMkLst>
-        <pc:spChg chg="mod">
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T13:16:14.982" v="76" actId="33553"/>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:29:59.371" v="436" actId="13244"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1254792165" sldId="264"/>
-            <ac:spMk id="4" creationId="{EABB2CBC-2A06-0D23-0097-1014DDCB02F6}"/>
+            <ac:spMk id="3" creationId="{1C7CAAE3-99CD-6156-205F-930A2C7C39C0}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:picChg chg="mod">
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T13:15:36.806" v="68" actId="962"/>
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:30:01.755" v="437" actId="13244"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1254792165" sldId="264"/>
             <ac:picMk id="2" creationId="{D49A5773-74F2-B786-8D1E-E81A2A7050C3}"/>
           </ac:picMkLst>
         </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="modSp mod">
-        <pc:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T13:17:11.700" v="86" actId="13244"/>
+      <pc:sldChg chg="addSp modSp mod">
+        <pc:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:30:16.682" v="440" actId="13244"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="4272345107" sldId="265"/>
         </pc:sldMkLst>
-        <pc:spChg chg="mod">
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T13:16:29.915" v="80" actId="33553"/>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:30:11.356" v="438" actId="13244"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="4272345107" sldId="265"/>
-            <ac:spMk id="2" creationId="{669ED315-C919-6ECB-D528-8AC511AF34C6}"/>
+            <ac:spMk id="4" creationId="{822C2B7A-B33B-4C55-C81D-60C395739FCE}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T13:17:11.700" v="86" actId="13244"/>
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:30:14.387" v="439" actId="13244"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="4272345107" sldId="265"/>
             <ac:spMk id="6" creationId="{221D78B5-3E4A-34A1-C484-00D43C635D6F}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:picChg chg="mod">
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T13:15:54.230" v="71" actId="962"/>
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:30:16.682" v="440" actId="13244"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="4272345107" sldId="265"/>
             <ac:picMk id="3" creationId="{D32961B7-76C0-1E03-995D-041899962CD6}"/>
           </ac:picMkLst>
         </pc:picChg>
         <pc:picChg chg="mod">
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T13:15:53.120" v="70" actId="962"/>
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:23:15.407" v="23" actId="962"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="4272345107" sldId="265"/>
             <ac:picMk id="8" creationId="{1431EC52-8124-1686-6F68-FC80CCDAF7BA}"/>
           </ac:picMkLst>
         </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="modSp mod">
-        <pc:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T13:16:18.250" v="77" actId="33553"/>
+      <pc:sldChg chg="addSp modSp mod">
+        <pc:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:30:31.669" v="442" actId="13244"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1568624161" sldId="266"/>
         </pc:sldMkLst>
-        <pc:spChg chg="mod">
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T13:16:18.250" v="77" actId="33553"/>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:30:27.895" v="441" actId="13244"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1568624161" sldId="266"/>
-            <ac:spMk id="4" creationId="{13E26A93-3419-C1F4-5962-E2FB3DB16C19}"/>
+            <ac:spMk id="3" creationId="{76891218-4414-115B-8F76-94051197A35B}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:picChg chg="mod">
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T13:15:55.199" v="72" actId="962"/>
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:30:31.669" v="442" actId="13244"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1568624161" sldId="266"/>
             <ac:picMk id="2" creationId="{67A6EB4F-682A-6D34-D22D-7D62DE7D2D6A}"/>
           </ac:picMkLst>
         </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp delSp modSp mod">
-        <pc:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T13:16:12.082" v="75" actId="33553"/>
+      <pc:sldChg chg="addSp modSp mod">
+        <pc:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:29:05.491" v="427" actId="13244"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="563908190" sldId="267"/>
         </pc:sldMkLst>
-        <pc:spChg chg="mod">
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T13:16:12.082" v="75" actId="33553"/>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:29:00.320" v="425" actId="13244"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="563908190" sldId="267"/>
-            <ac:spMk id="4" creationId="{BDC799D5-07B9-67BE-E872-CA2099A7815B}"/>
+            <ac:spMk id="3" creationId="{0CFF79CC-1B2D-DBD4-122E-6B3B7385B37C}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:picChg chg="add mod">
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T13:15:20.071" v="64" actId="962"/>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:29:03.665" v="426" actId="13244"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="563908190" sldId="267"/>
+            <ac:spMk id="6" creationId="{D4A9C38E-EC78-AD30-80E1-9134D474E951}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:29:05.491" v="427" actId="13244"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="563908190" sldId="267"/>
             <ac:picMk id="2" creationId="{5B275C43-04DC-5BC5-F781-C61342DCBC6C}"/>
           </ac:picMkLst>
         </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="modSp mod">
-        <pc:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T13:16:21.577" v="78" actId="33553"/>
+      <pc:sldChg chg="addSp modSp mod">
+        <pc:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:28:34.607" v="420"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3079334162" sldId="268"/>
         </pc:sldMkLst>
-        <pc:spChg chg="mod">
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T13:16:21.577" v="78" actId="33553"/>
+        <pc:spChg chg="add mod ord">
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:28:34.607" v="420"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3079334162" sldId="268"/>
+            <ac:spMk id="3" creationId="{7E8DDC00-6763-8AD8-5115-9B23D3AE4B20}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="ord">
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:28:34.607" v="420"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3079334162" sldId="268"/>
             <ac:spMk id="4" creationId="{75EDB38E-1382-D415-23B5-E90B232A0101}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:picChg chg="mod">
-          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-03-09T13:15:17.589" v="61" actId="962"/>
+        <pc:spChg chg="ord">
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:28:34.607" v="420"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3079334162" sldId="268"/>
+            <ac:spMk id="6" creationId="{1EE4DBC5-7FA8-D329-F76B-590C33A5369F}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="mod ord">
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:28:34.607" v="420"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3079334162" sldId="268"/>
             <ac:picMk id="2" creationId="{C9A526C0-67D5-7995-157D-5389B8741EB2}"/>
           </ac:picMkLst>
         </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp modSp mod">
+        <pc:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:29:26.808" v="430" actId="13244"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2090054052" sldId="269"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="add mod ord">
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:29:10.816" v="428"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2090054052" sldId="269"/>
+            <ac:spMk id="3" creationId="{7AD1D0E7-CC31-904E-27C8-6F47225A0222}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="ord">
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:29:10.816" v="428"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2090054052" sldId="269"/>
+            <ac:spMk id="4" creationId="{82BDD12F-43AF-6C89-17CA-31BC2989A2CB}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="ord">
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:29:10.816" v="428"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2090054052" sldId="269"/>
+            <ac:spMk id="6" creationId="{B0BDAC7D-1A8A-83B1-9B66-75A477A4396F}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="mod ord">
+          <ac:chgData name="Jack Hinchcliffe (Staff)" userId="107332fb-c3d0-425d-bbcf-f96957e0e55e" providerId="ADAL" clId="{ABC59560-D6F9-44F6-A314-41836124989B}" dt="2026-07-09T12:29:26.808" v="430" actId="13244"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2090054052" sldId="269"/>
+            <ac:picMk id="2" creationId="{86AF3F60-4669-77CF-D6C7-16EFAB9FD445}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+  <pc:docChgLst>
+    <pc:chgData name="Gillian Martin (Staff)" userId="7913b15b-e388-4e39-b2de-ce0ec955df36" providerId="ADAL" clId="{E11C1E42-8DA6-44D8-BB5B-66E05883398A}"/>
+    <pc:docChg chg="undo custSel addSld modSld sldOrd">
+      <pc:chgData name="Gillian Martin (Staff)" userId="7913b15b-e388-4e39-b2de-ce0ec955df36" providerId="ADAL" clId="{E11C1E42-8DA6-44D8-BB5B-66E05883398A}" dt="2026-07-08T08:12:59.448" v="117"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Gillian Martin (Staff)" userId="7913b15b-e388-4e39-b2de-ce0ec955df36" providerId="ADAL" clId="{E11C1E42-8DA6-44D8-BB5B-66E05883398A}" dt="2026-07-08T07:54:57.482" v="0"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2942099368" sldId="256"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Gillian Martin (Staff)" userId="7913b15b-e388-4e39-b2de-ce0ec955df36" providerId="ADAL" clId="{E11C1E42-8DA6-44D8-BB5B-66E05883398A}" dt="2026-07-08T07:54:57.482" v="0"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2942099368" sldId="256"/>
+            <ac:spMk id="4" creationId="{C6F9D7F3-8CE6-43E2-A3E0-5D15EED0DC77}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Gillian Martin (Staff)" userId="7913b15b-e388-4e39-b2de-ce0ec955df36" providerId="ADAL" clId="{E11C1E42-8DA6-44D8-BB5B-66E05883398A}" dt="2026-07-08T07:58:32.423" v="64" actId="1035"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2340864920" sldId="257"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Gillian Martin (Staff)" userId="7913b15b-e388-4e39-b2de-ce0ec955df36" providerId="ADAL" clId="{E11C1E42-8DA6-44D8-BB5B-66E05883398A}" dt="2026-07-08T07:58:32.423" v="64" actId="1035"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2340864920" sldId="257"/>
+            <ac:spMk id="4" creationId="{84646FAB-66D5-40D9-9EFB-7A24D2F4ED6F}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Gillian Martin (Staff)" userId="7913b15b-e388-4e39-b2de-ce0ec955df36" providerId="ADAL" clId="{E11C1E42-8DA6-44D8-BB5B-66E05883398A}" dt="2026-07-08T07:56:54.278" v="36" actId="2711"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3125417212" sldId="260"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Gillian Martin (Staff)" userId="7913b15b-e388-4e39-b2de-ce0ec955df36" providerId="ADAL" clId="{E11C1E42-8DA6-44D8-BB5B-66E05883398A}" dt="2026-07-08T07:56:54.278" v="36" actId="2711"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3125417212" sldId="260"/>
+            <ac:spMk id="4" creationId="{84646FAB-66D5-40D9-9EFB-7A24D2F4ED6F}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Gillian Martin (Staff)" userId="7913b15b-e388-4e39-b2de-ce0ec955df36" providerId="ADAL" clId="{E11C1E42-8DA6-44D8-BB5B-66E05883398A}" dt="2026-07-08T07:55:41.238" v="15" actId="6549"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3079334162" sldId="268"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Gillian Martin (Staff)" userId="7913b15b-e388-4e39-b2de-ce0ec955df36" providerId="ADAL" clId="{E11C1E42-8DA6-44D8-BB5B-66E05883398A}" dt="2026-07-08T07:55:41.238" v="15" actId="6549"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3079334162" sldId="268"/>
+            <ac:spMk id="4" creationId="{75EDB38E-1382-D415-23B5-E90B232A0101}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp add mod ord">
+        <pc:chgData name="Gillian Martin (Staff)" userId="7913b15b-e388-4e39-b2de-ce0ec955df36" providerId="ADAL" clId="{E11C1E42-8DA6-44D8-BB5B-66E05883398A}" dt="2026-07-08T08:12:59.448" v="117"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2090054052" sldId="269"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Gillian Martin (Staff)" userId="7913b15b-e388-4e39-b2de-ce0ec955df36" providerId="ADAL" clId="{E11C1E42-8DA6-44D8-BB5B-66E05883398A}" dt="2026-07-08T08:12:43.025" v="111" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2090054052" sldId="269"/>
+            <ac:spMk id="4" creationId="{82BDD12F-43AF-6C89-17CA-31BC2989A2CB}"/>
+          </ac:spMkLst>
+        </pc:spChg>
       </pc:sldChg>
     </pc:docChg>
   </pc:docChgLst>
 </pc:chgInfo>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="2971800" cy="458788"/>
+            <a:off x="1" y="0"/>
+            <a:ext cx="4302231" cy="341064"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3884613" y="0"/>
-            <a:ext cx="2971800" cy="458788"/>
+            <a:off x="5623698" y="0"/>
+            <a:ext cx="4302231" cy="341064"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{80F1E64F-CC2F-46C1-BB49-EE09442226D0}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>09/03/2026</a:t>
+              <a:t>09/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="685800" y="1143000"/>
-            <a:ext cx="5486400" cy="3086100"/>
+            <a:off x="2925763" y="849313"/>
+            <a:ext cx="4076700" cy="2293937"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
             <a:solidFill>
               <a:prstClr val="black"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Notes Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:off x="992823" y="3271381"/>
+            <a:ext cx="7942580" cy="2676585"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
@@ -973,83 +1138,83 @@
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:off x="1" y="6456612"/>
+            <a:ext cx="4302231" cy="341063"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:off x="5623698" y="6456612"/>
+            <a:ext cx="4302231" cy="341063"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{38C0550D-D039-4EF6-8D65-2BB6C4E77AC8}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3774029384"/>
@@ -1323,51 +1488,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BCEC5A33-3761-47C3-95DE-2BF165DDE1C6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8C973760-2AA3-4DAB-B9A0-7BCCD79DB9BB}" type="datetime1">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>09/03/2026</a:t>
+              <a:t>09/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A2EB847D-03F7-4E44-B77F-B2EB08DC67D7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1526,51 +1691,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81771ECC-350F-49F5-94A8-3AD2EC1EF9C7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{9D4C2570-D805-4311-B3CE-21ABE610D5E6}" type="datetime1">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>09/03/2026</a:t>
+              <a:t>09/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{811AB424-C784-40B1-BE01-98564B114B53}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1739,51 +1904,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{948FF059-E35B-4926-ABDB-C46418BC4A86}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{59BA5986-A010-422A-AF11-6636871A2583}" type="datetime1">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>09/03/2026</a:t>
+              <a:t>09/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F9BE47A7-42DC-4EF9-8FA5-BBC7A703D535}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1942,51 +2107,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0D34BECC-D184-49BB-9627-46989BDF97AE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{56583742-A857-4055-AC86-0EB961BDE55C}" type="datetime1">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>09/03/2026</a:t>
+              <a:t>09/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2A718B1-F14B-4CEF-ADE7-A5946BADE569}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2221,51 +2386,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED3B4E0D-DE1F-486B-9130-BF2F42EBA741}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5B35AB57-B7E2-4380-A5B1-7A3C2A655302}" type="datetime1">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>09/03/2026</a:t>
+              <a:t>09/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F0C2F911-B052-4B9A-A00C-68369FA30648}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2492,51 +2657,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{090FA15D-6B16-4CA1-9A98-69F896BF6F58}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8F2B7B8D-D947-432A-9C0A-28297CB4CAB9}" type="datetime1">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>09/03/2026</a:t>
+              <a:t>09/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{198E96AA-1633-4747-8244-47646E3E63FA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2910,51 +3075,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{580127C4-AAC1-4529-9F07-F0CBF4F7E629}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{85CD2F4F-3925-43DF-8F03-13140802F73B}" type="datetime1">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>09/03/2026</a:t>
+              <a:t>09/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37616D1E-D3C2-40CC-961B-286CC7A0DD92}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3055,51 +3220,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57B40822-F1DC-4520-81D5-5693AB5D9CB4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{ED1FF03A-D5FE-4EBA-A89E-32504AD4396E}" type="datetime1">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>09/03/2026</a:t>
+              <a:t>09/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0D0AD1AE-0A84-4C96-BBFA-2903788AFACD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3171,51 +3336,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C3A04839-0D3A-42F5-B473-E621341C2CBC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8E4648A0-328B-46BB-84AD-52F1B7198D73}" type="datetime1">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>09/03/2026</a:t>
+              <a:t>09/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7AA721E5-A67E-4296-84FD-FF7E70C47FE9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3487,51 +3652,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{59DE852F-200F-4859-9566-091A92C88C50}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E4591335-CD84-426D-B764-70B4E8F8A2E9}" type="datetime1">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>09/03/2026</a:t>
+              <a:t>09/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F6FB9D36-5E1E-4792-9268-27F58F8CC341}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3779,51 +3944,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A9C97F0-A32E-4171-93D2-CD769E5666B5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3C5A9075-2245-44B9-B073-35B1EEF6492B}" type="datetime1">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>09/03/2026</a:t>
+              <a:t>09/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{110161AC-137F-4F59-9901-1C91B5ED18D6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -4029,51 +4194,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{8A7E8683-AB5C-40F0-9976-DAD9A9256C6F}" type="datetime1">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>09/03/2026</a:t>
+              <a:t>09/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A1FA0BD3-636E-4DC8-BA51-CAFA2BDC6B3E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
@@ -4438,83 +4603,87 @@
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B5C12A8B-608F-C854-74FB-F82A3E84F4FF}"/>
@@ -4543,2989 +4712,2068 @@
             <a:r>
               <a:rPr lang="en-GB" sz="4400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="359568"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Identifying Participants, Screening &amp; Eligibility </a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" sz="7200" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="359568"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C6F9D7F3-8CE6-43E2-A3E0-5D15EED0DC77}"/>
               </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
+              </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="396815" y="6356350"/>
             <a:ext cx="5250611" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="en-GB" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>2 ESCAPE Training Presentation Screening &amp; Eligibility V1 30-01-26</a:t>
-[...29 lines deleted...]
-            <a:endParaRPr lang="en-GB"/>
+              <a:t>2 ESCAPE Training Presentation Screening &amp; Eligibility V2 24-07-26</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Picture 6">
+          <p:cNvPr id="7" name="Picture 6" descr="ESCAPE Trial logo">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6BC2FC72-5F40-191C-2053-31888EE24F62}"/>
-              </a:ext>
-[...1 lines deleted...]
-                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="4986704" y="841630"/>
             <a:ext cx="2218592" cy="1595977"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Picture 1">
+          <p:cNvPr id="2" name="Picture 1" descr="TCTU, University of Dundee, NHS Tayside, ESCAPE trial logos ">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EBCF8E32-2FFF-E1F0-870D-6041C016CA0A}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7390863" y="152722"/>
             <a:ext cx="4432176" cy="688908"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{83788640-EEF7-466C-9813-970DB2D849DD}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{8DC25873-D336-487A-A319-996D5E8BF626}" type="slidenum">
+              <a:rPr lang="en-GB" smtClean="0"/>
+              <a:t>1</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2942099368"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F14E62FC-69FD-57D7-87D4-7B3DC5121EC0}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Title 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{822C2B7A-B33B-4C55-C81D-60C395739FCE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="-1325563"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Enrolment and randomisation log</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 2" descr="TCTU, University of Dundee, NHS Tayside, ESCAPE trial logos ">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D32961B7-76C0-1E03-995D-041899962CD6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6921624" y="155081"/>
+            <a:ext cx="4432176" cy="688908"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="TextBox 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{669ED315-C919-6ECB-D528-8AC511AF34C6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="620642" y="969163"/>
+            <a:ext cx="10950716" cy="1277979"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="359568"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Enrolment &amp; Randomisation Log</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>All participants who are consented and randomised should be added to the enrolment log</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2000" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Picture 7" descr="screen shot of enrolment and randomisation log">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1431EC52-8124-1686-6F68-FC80CCDAF7BA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:srcRect l="27035" t="27366" r="27355" b="37751"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="620641" y="2109120"/>
+            <a:ext cx="10331635" cy="4247230"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{221D78B5-3E4A-34A1-C484-00D43C635D6F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{8DC25873-D336-487A-A319-996D5E8BF626}" type="slidenum">
+              <a:rPr lang="en-GB" smtClean="0"/>
+              <a:t>10</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4272345107"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FF4B19DE-DF6F-3064-D0B8-52172D4D6E43}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Title 3">
-[...6 lines deleted...]
-          <p:cNvSpPr txBox="1">
+          <p:cNvPr id="3" name="Title 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76891218-4414-115B-8F76-94051197A35B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="620642" y="1552757"/>
-            <a:ext cx="10950716" cy="3586303"/>
+            <a:off x="838200" y="-1325563"/>
+            <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-          <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
-[...3 lines deleted...]
-            <a:spAutoFit/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...235 lines deleted...]
-            <a:endParaRPr lang="en-GB"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Reporting screening and enrolment figures to the trial management team</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Picture 1">
+          <p:cNvPr id="2" name="Picture 1" descr="TCTU, University of Dundee, NHS Tayside, ESCAPE trial logos ">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67A6EB4F-682A-6D34-D22D-7D62DE7D2D6A}"/>
-              </a:ext>
-[...1 lines deleted...]
-                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6921624" y="136525"/>
             <a:ext cx="4432176" cy="688908"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13E26A93-3419-C1F4-5962-E2FB3DB16C19}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="620642" y="1552757"/>
+            <a:ext cx="10950716" cy="3586303"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="359568"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Reporting Screening &amp; Enrolment Figures to the Trial Management Team</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Trial management team will request monthly figures (no identifiable data will be requested, numbers only)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>This will be used for a Screening, Enrolment &amp; Randomisation report for monthly trial management group meetings</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Funder also requires monthly screening &amp; recruitment updates </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="4B93D8"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="4B93D8"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C204213-8496-89BB-EEFF-4A552E5168D9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{8DC25873-D336-487A-A319-996D5E8BF626}" type="slidenum">
+              <a:rPr lang="en-GB" smtClean="0"/>
+              <a:t>11</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1568624161"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Title 3">
-[...6 lines deleted...]
-          <p:cNvSpPr txBox="1">
+          <p:cNvPr id="3" name="Title 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E68BE09D-E640-ACBC-2C8B-20C574854B90}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="634405" y="955432"/>
-            <a:ext cx="10110158" cy="3416320"/>
+            <a:off x="838200" y="-1325563"/>
+            <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-          <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
-[...3 lines deleted...]
-            <a:spAutoFit/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...30 lines deleted...]
-              </a:rPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>Communication Guide</a:t>
             </a:r>
-          </a:p>
-[...414 lines deleted...]
-            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Picture 1">
+          <p:cNvPr id="2" name="Picture 1" descr="TCTU, University of Dundee, NHS Tayside, ESCAPE trial logos ">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EC273EB6-3B04-C7B0-0907-5CAE17A0DB63}"/>
-              </a:ext>
-[...1 lines deleted...]
-                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7223397" y="136525"/>
             <a:ext cx="4432176" cy="688908"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{84646FAB-66D5-40D9-9EFB-7A24D2F4ED6F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="634405" y="955432"/>
+            <a:ext cx="10110158" cy="3416320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="359568"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Communication Guide</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="359568"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Developed an ESCAPE communication guide with patient partners</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Please review this before discussing the trial with potential participants</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Covers:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Why are we doing the trial</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Trial design</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Treatment options</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Why we need to randomise to a treatment pathway </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>What will happen if they choose / do not choose to take part</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2585F2A3-826B-45FA-B3F0-2FE428153B09}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{8DC25873-D336-487A-A319-996D5E8BF626}" type="slidenum">
+              <a:rPr lang="en-GB" smtClean="0"/>
+              <a:t>2</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3005106223"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{678F3FFA-C00C-99B1-8DE0-433835D25749}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Title 3">
-[...6 lines deleted...]
-          <p:cNvSpPr txBox="1">
+          <p:cNvPr id="3" name="Title 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E8DDC00-6763-8AD8-5115-9B23D3AE4B20}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="513340"/>
-            <a:ext cx="11655573" cy="5843010"/>
+            <a:off x="838200" y="-1325563"/>
+            <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-          <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
-[...3 lines deleted...]
-            <a:spAutoFit/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...30 lines deleted...]
-              </a:rPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>Inclusion Criteria </a:t>
             </a:r>
-          </a:p>
-[...457 lines deleted...]
-            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Picture 1">
+          <p:cNvPr id="2" name="Picture 1" descr="TCTU, University of Dundee, NHS Tayside, ESCAPE trial logos ">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C9A526C0-67D5-7995-157D-5389B8741EB2}"/>
-              </a:ext>
-[...1 lines deleted...]
-                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7223397" y="136525"/>
             <a:ext cx="4432176" cy="688908"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75EDB38E-1382-D415-23B5-E90B232A0101}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="513340"/>
+            <a:ext cx="11655573" cy="5843010"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="359568"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Inclusion Criteria </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>1.	Adults (18 years or older)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>2.	Able to provide informed consent.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>3.	Capable of complying with all trial procedures and of completing the trial, in the opinion of the investigator.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>4.	Bronchiectasis, confirmed by computed tomography (CT), showing bronchiectasis in 1 or more lobes (a historical radiology report or report from the investigator confirming bronchiectasis is sufficient for enrolment) and the appropriate clinical syndrome (symptoms of cough, sputum production and/or respiratory tract infections). </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>5.	Able to be prescribed one of the inhaled antibiotics defined in the intervention arm, in the opinion of the investigator. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>6.	P. aeruginosa infection confirmed by:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>6.1) New isolation of P. aeruginosa, defined as the first documented sputum or other respiratory tract sample e.g. bronchoalveolar lavage samples) positive for P. aeruginosa within the 6 months prior to randomisation </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>OR </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>6.2) New isolation of P. aeruginosa, within the 6 months prior to randomisation, following previous clearance of P. aeruginosa defined as a minimum of 12 months without a positive P. aeruginosa culture and at least 2 intervening cultures negative for P. aeruginosa.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1400" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>The investigator will take into account contraindications when determining both participant eligibility and the choice of antibiotic for each individual participant.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1400" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>If a participant does not have a positive sputum sample within 6 months prior to randomisation but otherwise meets inclusion criteria 1  to 5, the investigator may send a sputum sample at the screening visit. If the participant is positive for </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1400" i="1" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>P. aeruginosa</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1400" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> then the inclusion criteria are met.  </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1EE4DBC5-7FA8-D329-F76B-590C33A5369F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{8DC25873-D336-487A-A319-996D5E8BF626}" type="slidenum">
+              <a:rPr lang="en-GB" smtClean="0"/>
+              <a:t>3</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3079334162"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Title 3">
-[...6 lines deleted...]
-          <p:cNvSpPr txBox="1">
+          <p:cNvPr id="5" name="Title 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9BC18C7-2144-1C84-1A39-7704EBE4FA66}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="403084" y="714495"/>
-            <a:ext cx="10950716" cy="6494085"/>
+            <a:off x="838200" y="-1325563"/>
+            <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-          <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
-[...3 lines deleted...]
-            <a:spAutoFit/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...692 lines deleted...]
-            <a:endParaRPr lang="en-GB"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Exclusion Criteria</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Picture 1">
+          <p:cNvPr id="2" name="Picture 1" descr="TCTU, University of Dundee, NHS Tayside, ESCAPE trial logos ">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{40FC051A-6807-3E6C-2583-1FFD41BFE45E}"/>
-              </a:ext>
-[...1 lines deleted...]
-                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6921624" y="136525"/>
             <a:ext cx="4432176" cy="688908"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{84646FAB-66D5-40D9-9EFB-7A24D2F4ED6F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="403084" y="585101"/>
+            <a:ext cx="10950716" cy="6894195"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="359568"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Exclusion Criteria </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1700" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Current treatment with inhaled antibiotics or treatment with inhaled antibiotics within the previous 6 months </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1700" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Chronic </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1700" i="1" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>P. aeruginosa</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1700" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> infection defined as isolation of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1700" i="1" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>P. aeruginosa </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1700" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>persistently in sputum, or the absence of negative sputum samples for </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1700" i="1" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>P. aeruginosa</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1700" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> so that inclusion criteria (6) above cannot be met</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1700" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Cystic fibrosis </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1700" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Use of any investigational drugs within five times of the elimination half-life after the last dose or within 30 days, whichever is longer. Current enrolment in non-interventional, observational studies will be allowed</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1700" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Currently pregnant or breast-feeding </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1700" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Unstable co-morbidities (e.g., cardiovascular disease, active malignancy) which in the opinion of the investigator would make participation in the trial not in the participant’s best interest</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1700" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Estimate eGFR&lt;30 or abnormal liver function tests that in the opinion of the investigator make antibiotic treatment inappropriate (note that the trial is designed to be pragmatic and embedded within normal practice therefore testing is at the discretion of the managing clinician)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1700" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>A strong preference, either from the managing clinician or the participant, for one of the two trial arms such that in the opinion of the investigator adherence to the trial protocol would not be possible.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" sz="2000" b="1" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="007481"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1400" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Previous intolerance to inhaled antibiotics is not an exclusion from the trial, but participants should be prescribed a different inhaled antibiotic to one that was previously not tolerated. If no antibiotic treatment options for the active arm are available/possible, then the participant should be excluded.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1400" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Coexisting asthma, COPD or other respiratory diseases are allowed as long as the participant also meets the inclusion criteria related to radiological and clinically significant bronchiectasis. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1400" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Participants may have received antibiotic treatment (including antibiotic treatment against </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1400" i="1" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>P. aeruginosa</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1400" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>) in the previous 6 months as long as this antibiotic treatment did not include an inhaled antibiotic. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1400" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>If the participant already has a positive sputum sample within the previous 6 months, a positive sputum sample for </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1400" i="1" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>P. aeruginosa</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1400" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> is not required at screening following antibiotic treatment.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" sz="2000" b="1" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="007481"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" sz="1800" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2585F2A3-826B-45FA-B3F0-2FE428153B09}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{8DC25873-D336-487A-A319-996D5E8BF626}" type="slidenum">
+              <a:rPr lang="en-GB" smtClean="0"/>
+              <a:t>4</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3125417212"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Title 3">
-[...6 lines deleted...]
-          <p:cNvSpPr txBox="1">
+          <p:cNvPr id="3" name="Title 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7EC5D390-D8B0-4163-0CD6-73D6F39BE25F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="620642" y="1155776"/>
-            <a:ext cx="10950716" cy="5052793"/>
+            <a:off x="838200" y="-1325563"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Participant Identification and pre screen</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{84646FAB-66D5-40D9-9EFB-7A24D2F4ED6F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="620642" y="1043635"/>
+            <a:ext cx="10950716" cy="5689891"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...3 lines deleted...]
-          <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
-[...2 lines deleted...]
-            </a:prstTxWarp>
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...20 lines deleted...]
-                </a:ln>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="359568"/>
                 </a:solidFill>
-                <a:effectLst/>
-[...3 lines deleted...]
-                <a:ea typeface="+mn-ea"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Participant Identification &amp; Pre-screen </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...19 lines deleted...]
-              </a:ln>
+            <a:endParaRPr lang="en-GB" sz="2000" b="1" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="007481"/>
               </a:solidFill>
-              <a:effectLst/>
-[...1 lines deleted...]
-              <a:uFillTx/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-              <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...1 lines deleted...]
-              </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
-              <a:buClrTx/>
-[...4 lines deleted...]
-              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-GB" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
-[...5 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-GB" sz="1800" dirty="0">
                 <a:effectLst/>
-                <a:uLnTx/>
-                <a:uFillTx/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Identification of potentially eligible trial participants by the research or clinical teams may make use of any or all of the following: </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:pPr marL="342900" lvl="0" indent="-342900">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...6 lines deleted...]
-              <a:buSzTx/>
               <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
               <a:buChar char=""/>
-              <a:tabLst/>
-              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-GB" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
-[...5 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-GB" sz="1800" dirty="0">
                 <a:effectLst/>
-                <a:uLnTx/>
-                <a:uFillTx/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>From secondary care via contact with participants at specialist respiratory clinics or pulmonary rehabilitation classes. </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:pPr marL="342900" lvl="0" indent="-342900">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...6 lines deleted...]
-              <a:buSzTx/>
               <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
               <a:buChar char=""/>
-              <a:tabLst/>
-              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-GB" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
-[...5 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-GB" sz="1800" dirty="0">
                 <a:effectLst/>
-                <a:uLnTx/>
-                <a:uFillTx/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>From local Bronchiectasis databases where participants have given prior consent to be contacted for future research projects, e.g. EMBARC registry, or local registers such as TAYBRIDGE, BRONCH-UK, or similar databases with appropriate approval in other NHS facilities as defined locally. </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:pPr marL="342900" indent="-342900">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...6 lines deleted...]
-              <a:buSzTx/>
               <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
               <a:buChar char=""/>
-              <a:tabLst/>
-              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-GB" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
-[...27 lines deleted...]
-                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>participants registered via the Scottish Health Research Register (SHARE)</a:t>
-[...3 lines deleted...]
-            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:t>With appropriate local Caldicott Guardian approval and arrangements with microbiology laboratories investigators may make use of notification from local microbiology laboratories of individuals who have recently tested positive for </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" i="1" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>P. aeruginosa</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> in a respiratory tract sample.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...1 lines deleted...]
-              </a:spcBef>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Recruitment of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>participants registered via the Scottish Health Research Register (SHARE)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
-              <a:buClrTx/>
-              <a:buSzTx/>
               <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
               <a:buChar char=""/>
-              <a:tabLst/>
-              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-GB" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
-[...5 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-GB" dirty="0">
                 <a:effectLst/>
-                <a:uLnTx/>
-                <a:uFillTx/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>From primary care practices or via the Primary Care Networks.</a:t>
             </a:r>
-            <a:endParaRPr kumimoji="0" lang="en-GB" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
-[...2 lines deleted...]
-              </a:ln>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>From participant identification centres (PICs). An agreement between the research site and PIC centre will be put in place. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="1800" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
-              <a:effectLst/>
-[...1 lines deleted...]
-              <a:uFillTx/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-[...103 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2585F2A3-826B-45FA-B3F0-2FE428153B09}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8DC25873-D336-487A-A319-996D5E8BF626}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>5</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Picture 1">
+          <p:cNvPr id="2" name="Picture 1" descr="TCTU, University of Dundee, NHS Tayside, ESCAPE trial logos ">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C233F35D-86E8-761F-F0C6-CA2035637DD3}"/>
-              </a:ext>
-[...1 lines deleted...]
-                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6921624" y="319088"/>
             <a:ext cx="4432176" cy="688908"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
@@ -7544,1037 +6792,868 @@
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{323E2309-3015-67DB-673B-A1DA060FCF33}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Title 3">
-[...6 lines deleted...]
-          <p:cNvSpPr txBox="1">
+          <p:cNvPr id="3" name="Title 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CFF79CC-1B2D-DBD4-122E-6B3B7385B37C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="620642" y="825433"/>
-            <a:ext cx="10950716" cy="5769913"/>
+            <a:off x="838200" y="-1325563"/>
+            <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-          <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
-[...3 lines deleted...]
-            <a:spAutoFit/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...775 lines deleted...]
-            <a:endParaRPr lang="en-GB"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Participant identification and pre screen continued</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Picture 1">
+          <p:cNvPr id="2" name="Picture 1" descr="TCTU, University of Dundee, NHS Tayside, ESCAPE trial logos ">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B275C43-04DC-5BC5-F781-C61342DCBC6C}"/>
-              </a:ext>
-[...1 lines deleted...]
-                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6921624" y="262654"/>
             <a:ext cx="4432176" cy="688908"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BDC799D5-07B9-67BE-E872-CA2099A7815B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="620642" y="825433"/>
+            <a:ext cx="10950716" cy="5769913"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="359568"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Participant Identification &amp; Pre-screen </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" sz="2000" b="1" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="007481"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Potential participants identified from clinic lists:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="252413">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Clinical team will review the potential participant medical notes to see if they are potentially eligible (Pre-screen)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="538163" indent="-273050">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>If identified at clinic, a member of the clinical team will give the patient a copy of the brief Participant Information Sheet (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>bPIS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="252413">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>The clinical team will pass on potential participant details to the research team</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="252413">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Potential participant details added to pre-screening log</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Potential participants identified from locally held databases/SHARE:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="252413">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Research team check the potential participant medical notes to see if they meet eligibility criteria</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="252413">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Check screening log to ensure potential participant has not been approached in clinic</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="252413">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Database invitation letter and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>bPIS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> sent to potential participant</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="252413">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Potential participant details added to pre-screening log</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750"/>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Potential participants identified f</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>rom primary care:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="571500" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>P</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>articipants will be sent an invitation letter and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>bPIS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> from the GP practice. GP practices will also be asked to display </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>bPIS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> in their waiting rooms</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="1800" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D4A9C38E-EC78-AD30-80E1-9134D474E951}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{8DC25873-D336-487A-A319-996D5E8BF626}" type="slidenum">
+              <a:rPr lang="en-GB" smtClean="0"/>
+              <a:t>6</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="563908190"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C35B68FF-9F1C-5558-ECD6-FD8ADAC5E3DF}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Title 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7AD1D0E7-CC31-904E-27C8-6F47225A0222}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="-1325563"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Consent timeline</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1" descr="TCTU, University of Dundee, NHS Tayside, ESCAPE trial logos">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{86AF3F60-4669-77CF-D6C7-16EFAB9FD445}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6921624" y="246456"/>
+            <a:ext cx="4432176" cy="688908"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{82BDD12F-43AF-6C89-17CA-31BC2989A2CB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="479255" y="1212418"/>
+            <a:ext cx="10733158" cy="4617354"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="359568"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Consent timeline </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Participants must receive the participant information sheet prior to giving consent and be given sufficient time to review the trial information and ask questions, this is usually at least 24 hours. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>The trial is designed to be pragmatic and fit into usual care. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>If participants are identified in clinic, it is acceptable to take consent on the date the participant is identified, the consent process must be fully documented in the medical notes. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>This should document that the participant was given the opportunity to return at a later date for their first research visit, had the opportunity to ask questions and that it was the participant’s decision to provide consent and complete their first research visit on the same date as receiving the participant information sheet.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0BDAC7D-1A8A-83B1-9B66-75A477A4396F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{8DC25873-D336-487A-A319-996D5E8BF626}" type="slidenum">
+              <a:rPr lang="en-GB" smtClean="0"/>
+              <a:t>7</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2090054052"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Title 3">
-[...6 lines deleted...]
-          <p:cNvSpPr txBox="1">
+          <p:cNvPr id="3" name="Title 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F1399B63-6277-E20D-DAFB-25FBF3BDB50C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="-1325563"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Pre screening log</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1" descr="TCTU, University of Dundee, NHS Tayside, ESCAPE trial logos ">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E5EA6C33-73B4-8A28-AA22-FDC3A3615018}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6689740" y="163551"/>
+            <a:ext cx="4432176" cy="688908"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{84646FAB-66D5-40D9-9EFB-7A24D2F4ED6F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="403084" y="508005"/>
             <a:ext cx="10950716" cy="677108"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...3 lines deleted...]
-          <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
-[...2 lines deleted...]
-            </a:prstTxWarp>
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...20 lines deleted...]
-                </a:ln>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="359568"/>
                 </a:solidFill>
-                <a:effectLst/>
-[...3 lines deleted...]
-                <a:ea typeface="+mn-ea"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Pre-screening Log</a:t>
             </a:r>
-          </a:p>
-[...21 lines deleted...]
-              </a:ln>
+            <a:endParaRPr lang="en-GB" sz="2000" b="1" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="359568"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" sz="1800" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
-              <a:effectLst/>
-[...1 lines deleted...]
-              <a:uFillTx/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-              <a:ea typeface="+mn-ea"/>
-              <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="TextBox 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA3C296D-9EC9-D47F-2528-DDF90403E312}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="403084" y="1113269"/>
             <a:ext cx="10718832" cy="2276649"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
@@ -8677,931 +7756,483 @@
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
               <a:buChar char=""/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="1600" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>the reason not eligible for trial participation, or if they are eligible but declined</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1600" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Picture 4" descr="Screenshot of pre-screening log ">
+          <p:cNvPr id="5" name="Picture 4" descr="Screen shot of PRE-Screening Log, ">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D3CFBA3-03E4-3047-9E01-A915417BED0D}"/>
-              </a:ext>
-[...1 lines deleted...]
-                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2"/>
+          <a:blip r:embed="rId3"/>
           <a:srcRect l="27158" t="27681" r="27921" b="40913"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="756766" y="3485385"/>
             <a:ext cx="8611521" cy="3236090"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2585F2A3-826B-45FA-B3F0-2FE428153B09}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8DC25873-D336-487A-A319-996D5E8BF626}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>7</a:t>
+              <a:t>8</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...31 lines deleted...]
-      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1448781310"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3599303F-B898-FCDE-691C-E6B34EB3753E}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Title 3">
-[...6 lines deleted...]
-          <p:cNvSpPr txBox="1">
+          <p:cNvPr id="3" name="Title 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C7CAAE3-99CD-6156-205F-930A2C7C39C0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="729421" y="1143406"/>
-            <a:ext cx="10733158" cy="4571188"/>
+            <a:off x="838200" y="-1325563"/>
+            <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-          <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
-[...3 lines deleted...]
-            <a:spAutoFit/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...394 lines deleted...]
-            <a:endParaRPr lang="en-GB"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Eligibility assessment</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Picture 1">
+          <p:cNvPr id="2" name="Picture 1" descr="TCTU, University of Dundee, NHS Tayside, ESCAPE trial logos ">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D49A5773-74F2-B786-8D1E-E81A2A7050C3}"/>
-              </a:ext>
-[...1 lines deleted...]
-                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6921624" y="246456"/>
             <a:ext cx="4432176" cy="688908"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-    </p:spTree>
-[...49 lines deleted...]
-          </p:nvPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EABB2CBC-2A06-0D23-0097-1014DDCB02F6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="620642" y="969163"/>
-            <a:ext cx="10950716" cy="1277979"/>
+            <a:off x="729421" y="1143406"/>
+            <a:ext cx="10733158" cy="4571188"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...3 lines deleted...]
-          <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
-[...2 lines deleted...]
-            </a:prstTxWarp>
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...1 lines deleted...]
-              </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
-              <a:buClrTx/>
-[...4 lines deleted...]
-              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-GB" sz="2000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
-[...2 lines deleted...]
-                </a:ln>
+              <a:rPr lang="en-GB" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="359568"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:uLnTx/>
-                <a:uFillTx/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Enrolment &amp; Randomisation Log</a:t>
-[...3 lines deleted...]
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:t>Eligibility Assessment </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...1 lines deleted...]
-              </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
-              <a:buClrTx/>
-[...4 lines deleted...]
-              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-GB" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
-[...5 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
                 <a:effectLst/>
-                <a:uLnTx/>
-                <a:uFillTx/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>All participants who are consented and randomised should be added to the enrolment log</a:t>
-[...3 lines deleted...]
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:t>Assessment of eligibility will be carried out by the PI or other medically qualified delegate </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...1 lines deleted...]
-              </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
-              <a:buClrTx/>
-[...4 lines deleted...]
-              <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr kumimoji="0" lang="en-GB" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
-[...8 lines deleted...]
-              <a:uFillTx/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>at visit 2, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>prio</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>r to randomisation</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Eligibility form must be completed &amp; signed by delegated doctor </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>before</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> randomisation</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2000" dirty="0">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
-        </p:txBody>
-[...31 lines deleted...]
-      </p:pic>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2000" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="359568"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>If a participant is ineligible </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Record reason for </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ineligibility </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Where an ineligible participant’s medical condition or concomitant medications change sufficiently so that they are deemed potentially eligible for the trial they may be rescreened one further time.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{221D78B5-3E4A-34A1-C484-00D43C635D6F}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF0A7C72-707B-5392-5259-BE3E48A6F846}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8DC25873-D336-487A-A319-996D5E8BF626}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>9</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...31 lines deleted...]
-      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4272345107"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1254792165"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -10170,96 +8801,97 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="7f0f797f-fc30-40b0-ba8f-2eda3f87d1fd">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="cb6a2286-f96f-4f80-9e3c-3c712f41363c" xsi:nil="true"/>
     <date xmlns="7f0f797f-fc30-40b0-ba8f-2eda3f87d1fd" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010022397832A99D214383255139361EE27E" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8ec6bbfe3c5f801f511a2e223dbacb7c">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7f0f797f-fc30-40b0-ba8f-2eda3f87d1fd" xmlns:ns3="cb6a2286-f96f-4f80-9e3c-3c712f41363c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4db5cc0bd97df227dac9ea00c17beaf8" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010022397832A99D214383255139361EE27E" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="34aa5fedf79267fdc630b4ca95d64e2a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7f0f797f-fc30-40b0-ba8f-2eda3f87d1fd" xmlns:ns3="cb6a2286-f96f-4f80-9e3c-3c712f41363c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9b697e55aa811507186d3420e2da56e5" ns2:_="" ns3:_="">
     <xsd:import namespace="7f0f797f-fc30-40b0-ba8f-2eda3f87d1fd"/>
     <xsd:import namespace="cb6a2286-f96f-4f80-9e3c-3c712f41363c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:date" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7f0f797f-fc30-40b0-ba8f-2eda3f87d1fd" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -10288,50 +8920,55 @@
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="date" ma:index="22" nillable="true" ma:displayName="date" ma:format="DateOnly" ma:internalName="date">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="23" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="24" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cb6a2286-f96f-4f80-9e3c-3c712f41363c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{b60ae714-eeef-4260-8890-bc8536ad6dfd}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="cb6a2286-f96f-4f80-9e3c-3c712f41363c">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="19" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
@@ -10432,144 +9069,145 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E090EF54-58D6-4E51-AA59-8188692B4305}">
-[...15 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9371B229-0CF7-43BF-B980-EE4DFEF4BB2E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E090EF54-58D6-4E51-AA59-8188692B4305}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="cb6a2286-f96f-4f80-9e3c-3c712f41363c"/>
+    <ds:schemaRef ds:uri="7f0f797f-fc30-40b0-ba8f-2eda3f87d1fd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{554BE27D-CF30-4C13-BD61-66DA4C3464EC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{270D2CEB-DD5E-4F08-84F4-9CBA900AB36C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="7f0f797f-fc30-40b0-ba8f-2eda3f87d1fd"/>
     <ds:schemaRef ds:uri="cb6a2286-f96f-4f80-9e3c-3c712f41363c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>1221</Words>
+  <Words>1450</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>96</Paragraphs>
-  <Slides>10</Slides>
+  <Paragraphs>114</Paragraphs>
+  <Slides>11</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>10</vt:i4>
+        <vt:i4>11</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="15" baseType="lpstr">
+    <vt:vector size="16" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Calibri Light</vt:lpstr>
       <vt:lpstr>Symbol</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
       <vt:lpstr>Identifying Participants, Screening &amp; Eligibility </vt:lpstr>
-      <vt:lpstr>Communication Guide  Developed an ESCAPE communication guide with patient partners  Please review this before discussing the trial with potential participants  Covers: Why are we doing the trial Trial design Treatment options Why we need to randomise to a treatment pathway  What will happen if they choose / do not choose to take part</vt:lpstr>
-[...7 lines deleted...]
-      <vt:lpstr>Reporting Screening &amp; Enrolment Figures to the Trial Management Team Trial management team will request monthly figures (no identifiable data will be requested, numbers only) This will be used for a Screening, Enrolment &amp; Randomisation report for monthly trial management group meetings Funder also requires monthly screening &amp; recruitment updates   </vt:lpstr>
+      <vt:lpstr>Communication Guide</vt:lpstr>
+      <vt:lpstr>Inclusion Criteria </vt:lpstr>
+      <vt:lpstr>Exclusion Criteria</vt:lpstr>
+      <vt:lpstr>Participant Identification and pre screen</vt:lpstr>
+      <vt:lpstr>Participant identification and pre screen continued</vt:lpstr>
+      <vt:lpstr>Consent timeline</vt:lpstr>
+      <vt:lpstr>Pre screening log</vt:lpstr>
+      <vt:lpstr>Eligibility assessment</vt:lpstr>
+      <vt:lpstr>Enrolment and randomisation log</vt:lpstr>
+      <vt:lpstr>Reporting screening and enrolment figures to the trial management team</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>AIR-NET</dc:title>
   <dc:creator>Fiona McLaren-Neil (Staff)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010022397832A99D214383255139361EE27E</vt:lpwstr>
   </property>