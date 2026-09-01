--- v0 (2026-03-23)
+++ v1 (2026-09-01)
@@ -1,853 +1,1486 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
+  <Override PartName="/word/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
+  <Override PartName="/word/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
+  <Override PartName="/word/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
+  <Override PartName="/word/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="56B5DA52" w14:textId="41E74C10" w:rsidR="008C1D40" w:rsidRPr="008C1D40" w:rsidRDefault="008C1D40" w:rsidP="008C1D40">
+    <w:p w14:paraId="2A5E1CBB" w14:textId="09572DB9" w:rsidR="008C1D40" w:rsidRPr="003F2819" w:rsidRDefault="008C1D40" w:rsidP="003F2819">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="3C5796"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C1D40">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="3C5796"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Periodic Review of Taught Provision Policy</w:t>
+        <w:t>Periodic Review Policy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A5E1CBB" w14:textId="77777777" w:rsidR="008C1D40" w:rsidRDefault="008C1D40" w:rsidP="008C1D40"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008C1D40">
+    <w:p w14:paraId="5B9B5BF5" w14:textId="2B67987A" w:rsidR="0092221B" w:rsidRDefault="00810274" w:rsidP="00810274">
+      <w:r>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidR="0092221B" w:rsidRPr="008C1D40">
         <w:t>Introduction</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E14321F" w14:textId="77777777" w:rsidR="008C1D40" w:rsidRPr="008C1D40" w:rsidRDefault="008C1D40" w:rsidP="008C1D40">
-[...1 lines deleted...]
-        <w:t>The Scottish Funding Council (SFC) and Quality Assurance Agency (QAA) requires all Higher Education Institutions to monitoring and review on a periodic (normally within 6 years) basis any credit bearing taught provision. This process is expected to provide robust, comprehensive, and credible evidence that provision is of high quality, and meets expectations set out in the UK Quality Code.</w:t>
+    <w:p w14:paraId="074ADFD0" w14:textId="018ECB11" w:rsidR="006710E9" w:rsidRDefault="002226DC" w:rsidP="008C1D40">
+      <w:r>
+        <w:t>All u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002226DC">
+        <w:t xml:space="preserve">niversities in Scotland are responsible for reviewing their own academic provision and support services. This is </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">now </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002226DC">
+        <w:t>known as institution-led quality review (ILQR)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, which is a key component of Scotland’s Tertiary Quality Enhancement Framework (TQEF). </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA248C">
+        <w:t xml:space="preserve">The Policy was developed with direct reference to </w:t>
+      </w:r>
+      <w:r w:rsidR="00283221">
+        <w:t xml:space="preserve">the Scottish Funding Council’s </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="00283221" w:rsidRPr="00283221">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Guidance on Quality</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00283221">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:anchor=":~:text=What%20is%20Institution%2Dled%20Quality,to%20the%20requirements%20of%20ILQR." w:history="1">
+        <w:r w:rsidR="00283221" w:rsidRPr="00283221">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>QAA advice on ILQR</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00283221">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37D3989E" w14:textId="77777777" w:rsidR="008C1D40" w:rsidRPr="008C1D40" w:rsidRDefault="008C1D40" w:rsidP="008C1D40">
-[...1 lines deleted...]
-        <w:t>Part A</w:t>
+    <w:p w14:paraId="63648CDD" w14:textId="51B3840D" w:rsidR="002226DC" w:rsidRDefault="00466C7A" w:rsidP="008C1D40">
+      <w:r>
+        <w:t>The S</w:t>
+      </w:r>
+      <w:r w:rsidR="00283221">
+        <w:t xml:space="preserve">FC’s </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">key requirements for </w:t>
+      </w:r>
+      <w:r w:rsidR="002226DC">
+        <w:t>ILQR</w:t>
+      </w:r>
+      <w:r w:rsidR="00685D7B">
+        <w:t xml:space="preserve"> underpin the University’s approach to Periodic Review. These re</w:t>
+      </w:r>
+      <w:r w:rsidR="00F96654">
+        <w:t>q</w:t>
+      </w:r>
+      <w:r w:rsidR="00685D7B">
+        <w:t>uirements</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> are:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B92B892" w14:textId="77777777" w:rsidR="008C1D40" w:rsidRPr="008C1D40" w:rsidRDefault="008C1D40" w:rsidP="008C1D40">
-[...10 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="366E7506" w14:textId="28F29A51" w:rsidR="00466C7A" w:rsidRDefault="00466C7A" w:rsidP="00466C7A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C1D40">
-        <w:t>Evaluating the effectiveness and appropriateness of recent teaching provision.</w:t>
+      <w:r>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00685D7B">
+        <w:t xml:space="preserve">five to six </w:t>
+      </w:r>
+      <w:r>
+        <w:t>year</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> review cycle with a published schedule</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B31BDBF" w14:textId="77777777" w:rsidR="008C1D40" w:rsidRPr="008C1D40" w:rsidRDefault="008C1D40" w:rsidP="008C1D40">
-      <w:pPr>
+    <w:p w14:paraId="1F2C1F0F" w14:textId="1442A0B5" w:rsidR="00466C7A" w:rsidRPr="00466C7A" w:rsidRDefault="00466C7A" w:rsidP="00466C7A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Reflecting on areas for improvement and implementing necessary changes.</w:t>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">That </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00466C7A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>the aggregation of programmes and subjects should have sufficient granularity to allow adequate scrutiny</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E491AA8" w14:textId="77777777" w:rsidR="008C1D40" w:rsidRPr="008C1D40" w:rsidRDefault="008C1D40" w:rsidP="008C1D40">
-[...1 lines deleted...]
-        <w:t>2.0 Aim</w:t>
+    <w:p w14:paraId="0AE70D20" w14:textId="5E9C7C93" w:rsidR="00466C7A" w:rsidRDefault="00466C7A" w:rsidP="00A23884">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">That students are partners in all stages of review activity, including as review panel members </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="659089CD" w14:textId="77777777" w:rsidR="008C1D40" w:rsidRPr="008C1D40" w:rsidRDefault="008C1D40" w:rsidP="008C1D40">
-[...1 lines deleted...]
-        <w:t>The aim of the periodic review is to: </w:t>
+    <w:p w14:paraId="7C348B4A" w14:textId="0A44D920" w:rsidR="00466C7A" w:rsidRDefault="00466C7A" w:rsidP="00A23884">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>That e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00466C7A">
+        <w:t>ach review team include</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00466C7A">
+        <w:t xml:space="preserve"> at least one member external to the institution with a relevant background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75037774" w14:textId="77777777" w:rsidR="008C1D40" w:rsidRPr="008C1D40" w:rsidRDefault="008C1D40" w:rsidP="008C1D40">
+    <w:p w14:paraId="52B4B032" w14:textId="3EC3F08B" w:rsidR="00466C7A" w:rsidRDefault="00466C7A" w:rsidP="00A23884">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Exploration of themes arising from External Examiner reports and student surveys</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4188222B" w14:textId="0DA0FC85" w:rsidR="0092221B" w:rsidRDefault="0092221B" w:rsidP="00A23884">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092221B">
+        <w:t>emonstrat</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ion</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092221B">
+        <w:t xml:space="preserve"> that programme design and learning outcomes are consistent with appropriate external reference points</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5459703F" w14:textId="317854B7" w:rsidR="0092221B" w:rsidRDefault="00466C7A" w:rsidP="0092221B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Utlisation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> of data trends and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00466C7A">
+        <w:t>performance data on recruitment, retention, progression and achievement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60040E1C" w14:textId="3126A1D0" w:rsidR="00685D7B" w:rsidRDefault="00685D7B" w:rsidP="00685D7B">
+      <w:r>
+        <w:t>The SFC also</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00685D7B">
+        <w:t xml:space="preserve"> expect</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00685D7B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the University</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00685D7B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00685D7B">
+        <w:t xml:space="preserve">o use the </w:t>
+      </w:r>
+      <w:r w:rsidR="00670573">
+        <w:t xml:space="preserve">Quality Assurance Agency (QAA) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00685D7B">
+        <w:t>UK Quality Code for Higher Education</w:t>
+      </w:r>
+      <w:r w:rsidR="00C80C20">
+        <w:t xml:space="preserve"> (Quality Code)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00685D7B">
+        <w:t xml:space="preserve"> as a basis for assessing the</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00685D7B">
+        <w:t>quality of provision and as a reference point for</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> annual and periodic </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00685D7B">
+        <w:t>review activity. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D6C71A0" w14:textId="2D357BD7" w:rsidR="00FC03ED" w:rsidRDefault="00FC03ED" w:rsidP="00685D7B">
+      <w:r>
+        <w:t xml:space="preserve">ILQR outcomes are </w:t>
+      </w:r>
+      <w:r w:rsidR="00670573">
+        <w:t>reported and actioned at Faculty</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB236E">
+        <w:t xml:space="preserve"> level</w:t>
+      </w:r>
+      <w:r w:rsidR="00670573">
+        <w:t xml:space="preserve">, inform institutional enhancement strategy, and are </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">reported </w:t>
+      </w:r>
+      <w:r w:rsidR="00670573">
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the SFC via the annual Self Evaluation and Action Plan (SEAP).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46BA20A7" w14:textId="77777777" w:rsidR="00685D7B" w:rsidRDefault="00685D7B" w:rsidP="008C1D40"/>
+    <w:p w14:paraId="564B1543" w14:textId="7D1059EC" w:rsidR="00685D7B" w:rsidRDefault="00685D7B" w:rsidP="008C1D40">
+      <w:r>
+        <w:t>2. Aims</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="659089CD" w14:textId="65F94589" w:rsidR="008C1D40" w:rsidRPr="008C1D40" w:rsidRDefault="00FC03ED" w:rsidP="008C1D40">
+      <w:r>
+        <w:t>ILQR activity takes place by</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA0275">
+        <w:t xml:space="preserve"> discipline</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, department or professional service, not at individual programme level. Periodic Review is intended to be strategic, reflective and evaluative with outputs that inform institutional enhancement and quality strategy and related action planning. </w:t>
+      </w:r>
+      <w:r w:rsidR="00172D49">
+        <w:t xml:space="preserve">The process aims to </w:t>
+      </w:r>
+      <w:r w:rsidR="00172D49" w:rsidRPr="00172D49">
+        <w:t>ensure any shortcomings are</w:t>
+      </w:r>
+      <w:r w:rsidR="00172D49">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00172D49" w:rsidRPr="00172D49">
+        <w:t>addressed</w:t>
+      </w:r>
+      <w:r w:rsidR="00172D49">
+        <w:t xml:space="preserve"> and that</w:t>
+      </w:r>
+      <w:r w:rsidR="00172D49" w:rsidRPr="00172D49">
+        <w:t xml:space="preserve"> good practice</w:t>
+      </w:r>
+      <w:r w:rsidR="00172D49">
+        <w:t xml:space="preserve"> is identified </w:t>
+      </w:r>
+      <w:r w:rsidR="00172D49" w:rsidRPr="00172D49">
+        <w:t>for dissemination within the institution and</w:t>
+      </w:r>
+      <w:r w:rsidR="00172D49">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00172D49" w:rsidRPr="00172D49">
+        <w:t>beyond.</w:t>
+      </w:r>
+      <w:r w:rsidR="00172D49">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00283221">
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="008C1D40" w:rsidRPr="008C1D40">
+        <w:t xml:space="preserve">eriodic </w:t>
+      </w:r>
+      <w:r w:rsidR="00283221">
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="008C1D40" w:rsidRPr="008C1D40">
+        <w:t xml:space="preserve">eview is </w:t>
+      </w:r>
+      <w:r w:rsidR="00172D49">
+        <w:t xml:space="preserve">intended </w:t>
+      </w:r>
+      <w:r w:rsidR="008C1D40" w:rsidRPr="008C1D40">
+        <w:t>to: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75037774" w14:textId="76CD4636" w:rsidR="008C1D40" w:rsidRDefault="0092221B" w:rsidP="00283221">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C1D40">
-[...3 lines deleted...]
-        <w:r w:rsidRPr="008C1D40">
+      <w:r>
+        <w:t xml:space="preserve">Meet </w:t>
+      </w:r>
+      <w:r w:rsidR="008C1D40" w:rsidRPr="008C1D40">
+        <w:t xml:space="preserve">regulatory requirements </w:t>
+      </w:r>
+      <w:r w:rsidR="00283221">
+        <w:t>set</w:t>
+      </w:r>
+      <w:r w:rsidR="008C1D40" w:rsidRPr="008C1D40">
+        <w:t xml:space="preserve"> by the</w:t>
+      </w:r>
+      <w:r w:rsidR="00283221">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="00283221" w:rsidRPr="00283221">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Quality Assurance processes</w:t>
+          <w:t>Scottish Funding Council</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="008C1D40">
-[...14 lines deleted...]
-        <w:r w:rsidRPr="008C1D40">
+      <w:r w:rsidR="00283221">
+        <w:t xml:space="preserve">, and meet the expectations set out in the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidR="00283221" w:rsidRPr="00283221">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>UK Quality Code for Higher Education</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="008C1D40">
-[...11 lines deleted...]
-        <w:t>; </w:t>
+      <w:r w:rsidR="00283221">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="210A9241" w14:textId="77777777" w:rsidR="008C1D40" w:rsidRPr="008C1D40" w:rsidRDefault="008C1D40" w:rsidP="008C1D40">
+    <w:p w14:paraId="39425561" w14:textId="72F5A04F" w:rsidR="00172D49" w:rsidRDefault="00172D49" w:rsidP="00835D51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C1D40">
-        <w:t>Recommend to the Quality Assurance and Enhancement Committee the formal re-approval of the programme(s) of study for a set period, normally 5 to 6 years;</w:t>
+      <w:r>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00172D49">
+        <w:t>upport critical reflection on policy and</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00172D49">
+        <w:t>practice</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and facilitate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00172D49">
+        <w:t xml:space="preserve"> enhancement by promoting</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00172D49">
+        <w:t>dialogue on areas in which quality could be improved</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D999DDB" w14:textId="77777777" w:rsidR="008C1D40" w:rsidRPr="008C1D40" w:rsidRDefault="008C1D40" w:rsidP="008C1D40">
+    <w:p w14:paraId="4779B67F" w14:textId="2A1B05C1" w:rsidR="00835D51" w:rsidRPr="00835D51" w:rsidRDefault="003804A2" w:rsidP="00835D51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C1D40">
-        <w:t>Identify and promote the sharing of good practice that could be relevant to other programmes in the University; and </w:t>
+      <w:r>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00835D51" w:rsidRPr="00835D51">
+        <w:t>onstructive</w:t>
+      </w:r>
+      <w:r w:rsidR="00835D51">
+        <w:t>ly</w:t>
+      </w:r>
+      <w:r w:rsidR="00835D51" w:rsidRPr="00835D51">
+        <w:t xml:space="preserve"> reflect on annual monitoring </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">and review </w:t>
+      </w:r>
+      <w:r w:rsidR="00835D51">
+        <w:t xml:space="preserve">outcomes </w:t>
+      </w:r>
+      <w:r w:rsidR="00835D51" w:rsidRPr="00835D51">
+        <w:t>and the</w:t>
+      </w:r>
+      <w:r w:rsidR="00835D51">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00835D51" w:rsidRPr="00835D51">
+        <w:t xml:space="preserve">effectiveness of </w:t>
+      </w:r>
+      <w:r w:rsidR="00835D51">
+        <w:t>related action planning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7949B704" w14:textId="77777777" w:rsidR="008C1D40" w:rsidRPr="008C1D40" w:rsidRDefault="008C1D40" w:rsidP="008C1D40">
+    <w:p w14:paraId="3C375C77" w14:textId="3981C9F5" w:rsidR="00835D51" w:rsidRPr="00835D51" w:rsidRDefault="00835D51" w:rsidP="00835D51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00835D51">
+        <w:t>dentify actions to</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00835D51">
+        <w:t xml:space="preserve">address any issues </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">arising from review activities </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00835D51">
+        <w:t>and promote areas of strength for consideration at</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00835D51">
+        <w:t>institutional level.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F9041A6" w14:textId="1605CE52" w:rsidR="00835D51" w:rsidRDefault="00172D49" w:rsidP="00835D51">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00835D51" w:rsidRPr="00835D51">
+        <w:t>roduce robust, comprehensive, and credible evidence that the academic</w:t>
+      </w:r>
+      <w:r w:rsidR="00835D51">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00835D51" w:rsidRPr="00835D51">
+        <w:t>standards of awards are secure, that learning, teaching and assessment is of the highest</w:t>
+      </w:r>
+      <w:r w:rsidR="00835D51">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00835D51" w:rsidRPr="00835D51">
+        <w:t xml:space="preserve">standard, </w:t>
+      </w:r>
+      <w:r w:rsidR="00835D51">
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="00835D51" w:rsidRPr="00835D51">
+        <w:t>that the curriculum is current</w:t>
+      </w:r>
+      <w:r w:rsidR="00835D51">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="210A9241" w14:textId="5BD7FC88" w:rsidR="008C1D40" w:rsidRDefault="00172D49" w:rsidP="00BA696F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA248C">
+        <w:t xml:space="preserve">nsure </w:t>
+      </w:r>
+      <w:r w:rsidR="00835D51" w:rsidRPr="00835D51">
+        <w:t>student support is comprehensive</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA0275">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00835D51" w:rsidRPr="00835D51">
+        <w:t>enabling</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA248C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00835D51" w:rsidRPr="00835D51">
+        <w:t>student success</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA248C">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00835D51" w:rsidRPr="00835D51">
+        <w:t xml:space="preserve"> and that provision is of high quality and being</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA248C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00835D51" w:rsidRPr="00835D51">
+        <w:t>enhanced.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CF65489" w14:textId="49FB2D19" w:rsidR="00BA696F" w:rsidRPr="008C1D40" w:rsidRDefault="00BA696F" w:rsidP="00BA696F">
+      <w:r>
+        <w:t xml:space="preserve">For Periodic Review of University of Dundee awards, the panel makes recommendations on the re-approval of programmes to Senate via the </w:t>
+      </w:r>
       <w:r w:rsidRPr="008C1D40">
-        <w:t>Enhance the student experience and support staff involved in teaching. </w:t>
+        <w:t>Quality Assurance and Enhancement Committee</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BFF1A34" w14:textId="77777777" w:rsidR="008C1D40" w:rsidRPr="008C1D40" w:rsidRDefault="008C1D40" w:rsidP="008C1D40">
+    <w:p w14:paraId="265E83CC" w14:textId="77777777" w:rsidR="00FE436D" w:rsidRDefault="00FE436D" w:rsidP="008C1D40"/>
+    <w:p w14:paraId="1BFF1A34" w14:textId="77569ABB" w:rsidR="008C1D40" w:rsidRPr="008C1D40" w:rsidRDefault="008C1D40" w:rsidP="008C1D40">
       <w:r w:rsidRPr="008C1D40">
-        <w:t>3.0 Scope</w:t>
+        <w:t>3. Scope</w:t>
+      </w:r>
+      <w:r w:rsidR="006710E9">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="249CF936" w14:textId="77777777" w:rsidR="008C1D40" w:rsidRPr="008C1D40" w:rsidRDefault="008C1D40" w:rsidP="008C1D40">
-[...1 lines deleted...]
-        <w:t>The periodic review encompasses: </w:t>
+    <w:p w14:paraId="44C1CE4F" w14:textId="2FFDDA1E" w:rsidR="00BA696F" w:rsidRDefault="00D32F61" w:rsidP="00BA696F">
+      <w:r>
+        <w:t xml:space="preserve">The following types of provision are subject to </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA696F">
+        <w:t>Periodic Review</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35114890" w14:textId="77777777" w:rsidR="008C1D40" w:rsidRPr="008C1D40" w:rsidRDefault="008C1D40" w:rsidP="008C1D40">
+    <w:p w14:paraId="43E776C0" w14:textId="1D4A418F" w:rsidR="006710E9" w:rsidRPr="006710E9" w:rsidRDefault="006710E9" w:rsidP="006710E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C1D40">
-        <w:t>all credit-bearing provision below SCQF Level 11;</w:t>
+      <w:r w:rsidRPr="006710E9">
+        <w:t>All credit-bearing and non-credit bearing SFC-funded provision</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73197BC6" w14:textId="77777777" w:rsidR="008C1D40" w:rsidRPr="008C1D40" w:rsidRDefault="008C1D40" w:rsidP="008C1D40">
+    <w:p w14:paraId="02DD1DE4" w14:textId="3BBB58CB" w:rsidR="00BA696F" w:rsidRPr="006710E9" w:rsidRDefault="006710E9" w:rsidP="00BA696F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C1D40">
-        <w:t>programmes or awards delivered in Partnership</w:t>
+      <w:r>
+        <w:t xml:space="preserve">All credit-bearing higher education provision, regardless of funding </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33AE555D" w14:textId="77777777" w:rsidR="008C1D40" w:rsidRPr="008C1D40" w:rsidRDefault="008C1D40" w:rsidP="008C1D40">
+    <w:p w14:paraId="4A89557C" w14:textId="7BB602FA" w:rsidR="00FE436D" w:rsidRDefault="00D32F61" w:rsidP="00FE436D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C1D40">
-        <w:t>sustainability of the programme(s);</w:t>
+      <w:r>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE436D">
+        <w:t xml:space="preserve">ransnational </w:t>
+      </w:r>
+      <w:r>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE436D">
+        <w:t>ducation</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and p</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE436D" w:rsidRPr="00FE436D">
+        <w:t>rovision delivered in collaboration with others</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="420DA322" w14:textId="77777777" w:rsidR="008C1D40" w:rsidRPr="008C1D40" w:rsidRDefault="008C1D40" w:rsidP="008C1D40">
+    <w:p w14:paraId="6AEC9554" w14:textId="17F850C1" w:rsidR="00FE436D" w:rsidRDefault="00FE436D" w:rsidP="00FE436D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C1D40">
-        <w:t>enhancement of the curriculum; </w:t>
+      <w:r>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE436D">
+        <w:t>ork-based provision</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE436D">
+        <w:t>apprenticeships</w:t>
+      </w:r>
+      <w:r w:rsidR="00D32F61">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE436D">
+        <w:t>and placements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20381ABB" w14:textId="77777777" w:rsidR="008C1D40" w:rsidRPr="008C1D40" w:rsidRDefault="008C1D40" w:rsidP="008C1D40">
+    <w:p w14:paraId="5E851F9F" w14:textId="52F1A28F" w:rsidR="00FE436D" w:rsidRDefault="00FE436D" w:rsidP="00FE436D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C1D40">
-        <w:t>enhancement of the student learning experience, including pastoral and extra-curricular aspects of the student experience; </w:t>
+      <w:r>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE436D">
+        <w:t>nline and distance learning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2366476F" w14:textId="77777777" w:rsidR="008C1D40" w:rsidRPr="008C1D40" w:rsidRDefault="008C1D40" w:rsidP="008C1D40">
+    <w:p w14:paraId="13C08000" w14:textId="1C2DFDE4" w:rsidR="00FE436D" w:rsidRPr="00FE436D" w:rsidRDefault="00FE436D" w:rsidP="00FE436D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C1D40">
-[...1 lines deleted...]
-        <w:t>enhancement of teaching and assessment; </w:t>
+      <w:r>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE436D">
+        <w:t>aught postgraduate</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE436D">
+        <w:t>awards</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE436D">
+        <w:t xml:space="preserve"> supervision of research students</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25CF3C73" w14:textId="77777777" w:rsidR="008C1D40" w:rsidRPr="008C1D40" w:rsidRDefault="008C1D40" w:rsidP="008C1D40">
+    <w:p w14:paraId="5F1A75F2" w14:textId="7910B85F" w:rsidR="006710E9" w:rsidRDefault="00FE436D" w:rsidP="008C1D40">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C1D40">
-        <w:t>enhancement of the organisation and management of the programme(s); </w:t>
+      <w:r>
+        <w:t xml:space="preserve">Student facing professional services </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A4EDA6D" w14:textId="77777777" w:rsidR="008C1D40" w:rsidRPr="008C1D40" w:rsidRDefault="008C1D40" w:rsidP="008C1D40">
-      <w:pPr>
+    <w:p w14:paraId="24361527" w14:textId="59023754" w:rsidR="00CC047E" w:rsidRDefault="00CC047E" w:rsidP="008C1D40">
+      <w:r>
+        <w:t>The Periodic Review panel has a broad remit across the student journey</w:t>
+      </w:r>
+      <w:r w:rsidR="00C80C20">
+        <w:t xml:space="preserve"> in relation to the aims stated above and </w:t>
+      </w:r>
+      <w:r>
+        <w:t>in line with the Quality Code. Guidance for panel members is provided by QAS</w:t>
+      </w:r>
+      <w:r w:rsidR="001C24AD">
+        <w:t xml:space="preserve"> and the Periodic Review templates for Faculties </w:t>
+      </w:r>
+      <w:r w:rsidR="003168FD">
+        <w:t xml:space="preserve">further outline </w:t>
+      </w:r>
+      <w:r w:rsidR="001C24AD">
+        <w:t>what should be considered and submitted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06A9A1C6" w14:textId="77777777" w:rsidR="00CC047E" w:rsidRDefault="00CC047E" w:rsidP="008C1D40"/>
+    <w:p w14:paraId="65EBC530" w14:textId="1CCD17C7" w:rsidR="00810274" w:rsidRDefault="00810274" w:rsidP="008C1D40">
+      <w:r>
+        <w:t>4. Externality</w:t>
+      </w:r>
+      <w:r w:rsidR="003568D5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6431F0C1" w14:textId="2208606E" w:rsidR="00810274" w:rsidRDefault="00810274" w:rsidP="008C1D40">
+      <w:r>
+        <w:t xml:space="preserve">Periodic </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00810274">
+        <w:t xml:space="preserve">Review activity </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">is intended to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00810274">
+        <w:t>provide an objective review of provision based on</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00810274">
+        <w:t xml:space="preserve">understanding of </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">sector and discipline </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00810274">
+        <w:t>good practice</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, institutional and national quality frameworks, and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00810274">
+        <w:t>appropriate external</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00810274">
+        <w:t>reference points</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20FF9CA3" w14:textId="77777777" w:rsidR="006526F8" w:rsidRDefault="00810274" w:rsidP="00810274">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C1D40">
-        <w:t>enhancement of learning resources and the learning environment; and </w:t>
+      <w:r>
+        <w:t xml:space="preserve">The Periodic Review panel </w:t>
+      </w:r>
+      <w:r w:rsidR="007F7DBC">
+        <w:t xml:space="preserve">must include at least one external member with </w:t>
+      </w:r>
+      <w:r w:rsidR="006526F8">
+        <w:t xml:space="preserve">relevant experience in the discipline or service, </w:t>
+      </w:r>
+      <w:r w:rsidR="007F7DBC">
+        <w:t xml:space="preserve">as appropriate for the grouping of programmes / activities being reviewed. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E1E487C" w14:textId="77777777" w:rsidR="008C1D40" w:rsidRPr="008C1D40" w:rsidRDefault="008C1D40" w:rsidP="008C1D40">
-      <w:pPr>
+    <w:p w14:paraId="55C62694" w14:textId="187B6056" w:rsidR="00810274" w:rsidRDefault="006526F8" w:rsidP="00810274">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C1D40">
-        <w:t>academic standards. </w:t>
+      <w:r>
+        <w:t xml:space="preserve">If the Review encompasses </w:t>
+      </w:r>
+      <w:r w:rsidR="007F7DBC">
+        <w:t xml:space="preserve">a larger grouping of </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">activities or </w:t>
+      </w:r>
+      <w:r w:rsidR="007F7DBC">
+        <w:t>programmes with wider variations across a discipline, more than one external reviewer</w:t>
+      </w:r>
+      <w:r w:rsidR="0020361A">
+        <w:t xml:space="preserve"> will be required.</w:t>
+      </w:r>
+      <w:r w:rsidR="007F7DBC">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ACFA26D" w14:textId="77777777" w:rsidR="008C1D40" w:rsidRPr="008C1D40" w:rsidRDefault="008C1D40" w:rsidP="008C1D40">
-[...40 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="7B08B82C" w14:textId="1FECE3B5" w:rsidR="00810274" w:rsidRDefault="00810274" w:rsidP="00810274">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C1D40">
-        <w:t>Contextual information</w:t>
+      <w:r>
+        <w:t xml:space="preserve">Periodic Review must </w:t>
+      </w:r>
+      <w:r w:rsidR="007F7DBC">
+        <w:t>consider the use of external reference points, such as the SCQF and QAA subject benchmarking statements</w:t>
+      </w:r>
+      <w:r w:rsidR="006526F8">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40EF820B" w14:textId="77777777" w:rsidR="008C1D40" w:rsidRPr="008C1D40" w:rsidRDefault="008C1D40" w:rsidP="008C1D40">
-      <w:pPr>
+    <w:p w14:paraId="3706A1FB" w14:textId="066142F8" w:rsidR="006526F8" w:rsidRDefault="006526F8" w:rsidP="00810274">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C1D40">
-        <w:t>Enhancement of the curriculum</w:t>
+      <w:r>
+        <w:t xml:space="preserve">Where programmes or disciplines are subject to PSRB requirements, these will be a core element of the Periodic </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Review</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and the process will take account of the PSRB’s </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">own requirements and processes </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> avoid duplication.</w:t>
+      </w:r>
+      <w:r w:rsidR="00953906">
+        <w:t xml:space="preserve"> Each Faculty will agree the approach to be taken in relation to their PSRBs with the Director of QAS. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F5CBE8E" w14:textId="77777777" w:rsidR="008C1D40" w:rsidRPr="008C1D40" w:rsidRDefault="008C1D40" w:rsidP="008C1D40">
-      <w:pPr>
+    <w:p w14:paraId="0AB0B94A" w14:textId="025DDA0A" w:rsidR="00810274" w:rsidRDefault="006526F8" w:rsidP="008C1D40">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C1D40">
-        <w:t>Enhancement of the student LEARNING experience, including pastoral and extra-curricular aspects of the student experience</w:t>
+      <w:r>
+        <w:t>The size and composition of the Review panel will take account of the range and volume of provision to be reviewed and the specific context.</w:t>
+      </w:r>
+      <w:r w:rsidR="004425D9">
+        <w:t xml:space="preserve"> Further guidance is provided on panel composition, which will be agreed in advance with the QAS team. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64073044" w14:textId="77777777" w:rsidR="008C1D40" w:rsidRPr="008C1D40" w:rsidRDefault="008C1D40" w:rsidP="008C1D40">
-      <w:pPr>
+    <w:p w14:paraId="7208B0E0" w14:textId="77777777" w:rsidR="007C604A" w:rsidRDefault="007C604A" w:rsidP="008C1D40"/>
+    <w:p w14:paraId="4625F673" w14:textId="0B69B9C7" w:rsidR="00FE436D" w:rsidRDefault="00FE436D" w:rsidP="008C1D40">
+      <w:r>
+        <w:t>4. Methodology</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="493C0FA9" w14:textId="6EC1FBA6" w:rsidR="00E87724" w:rsidRDefault="00647DC5" w:rsidP="00E87724">
+      <w:r>
+        <w:t xml:space="preserve">The approach taken to Periodic Review will be proportionate and appropriate for the discipline and grouping </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>and also</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> take account of PSRB requirements. </w:t>
+      </w:r>
+      <w:r w:rsidR="00297E4D">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00E87724">
+        <w:t>core aspects of the process are:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06361D34" w14:textId="16808791" w:rsidR="00E87724" w:rsidRDefault="00E87724" w:rsidP="00E87724">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C1D40">
-        <w:t>Enhancement of teaching and assessment</w:t>
+      <w:r>
+        <w:t>Analysis of data to identify and respond to trends and themes across the grouping/discipline/area of activity.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02D38303" w14:textId="77777777" w:rsidR="008C1D40" w:rsidRPr="008C1D40" w:rsidRDefault="008C1D40" w:rsidP="008C1D40">
-      <w:pPr>
+    <w:p w14:paraId="7C904EB7" w14:textId="213EF23C" w:rsidR="00FE1BF6" w:rsidRDefault="00FE1BF6" w:rsidP="00FE1BF6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C1D40">
-        <w:t>Enhancement of the organisation and management of the programme(s)</w:t>
+      <w:r>
+        <w:t xml:space="preserve">Focus on external benchmarking, ensuring activities or programmes are in line with </w:t>
+      </w:r>
+      <w:r w:rsidR="00C059DE">
+        <w:t xml:space="preserve">the Quality Code and </w:t>
+      </w:r>
+      <w:r>
+        <w:t>recognised good practice in higher education</w:t>
+      </w:r>
+      <w:r w:rsidR="00C059DE">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">and the relevant industry/professional sector. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0755C98F" w14:textId="77777777" w:rsidR="008C1D40" w:rsidRPr="008C1D40" w:rsidRDefault="008C1D40" w:rsidP="008C1D40">
-      <w:pPr>
+    <w:p w14:paraId="68DC7200" w14:textId="55625FEC" w:rsidR="00FE1BF6" w:rsidRDefault="00FE1BF6" w:rsidP="00FE1BF6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C1D40">
-        <w:t>Enhancement of learning resources and the learning environment</w:t>
+      <w:r>
+        <w:t xml:space="preserve">Effective use of student feedback and voice, ensuring </w:t>
+      </w:r>
+      <w:r w:rsidR="002365A0">
+        <w:t xml:space="preserve">meaningful </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">student engagement in all aspects of the </w:t>
+      </w:r>
+      <w:r w:rsidR="002365A0">
+        <w:t xml:space="preserve">Review </w:t>
+      </w:r>
+      <w:r>
+        <w:t>process.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="012220A9" w14:textId="77777777" w:rsidR="008C1D40" w:rsidRPr="008C1D40" w:rsidRDefault="008C1D40" w:rsidP="008C1D40">
-      <w:pPr>
+    <w:p w14:paraId="447E0F3F" w14:textId="53E2033E" w:rsidR="00E87724" w:rsidRDefault="00E87724" w:rsidP="00E87724">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C1D40">
-        <w:t>Academic standards</w:t>
+      <w:r>
+        <w:t>Review of annual monitoring reporting and action planning over the period of the review.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="154BB639" w14:textId="77777777" w:rsidR="008C1D40" w:rsidRPr="008C1D40" w:rsidRDefault="008C1D40" w:rsidP="008C1D40">
-      <w:pPr>
+    <w:p w14:paraId="5D99F12C" w14:textId="334A77B9" w:rsidR="00E87724" w:rsidRDefault="00E87724" w:rsidP="00E87724">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="4"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C1D40">
-        <w:t>a Convener (Nominated Associate Dean of Quality Assurance and Enhancement a different School).</w:t>
+      <w:r>
+        <w:t>For academic programmes, review of External Examiner reporting and responses over the period of the review.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="149A7431" w14:textId="77777777" w:rsidR="008C1D40" w:rsidRPr="008C1D40" w:rsidRDefault="008C1D40" w:rsidP="008C1D40">
-[...1 lines deleted...]
-        <w:t>2.3 Specific and standardised reports on student data, graduate outcomes, national student survey results are provided by the Strategic Planning department, and they should accompany the Reflective Analysis. The School Review team will provide commentary on these reports within the Reflective Analysis. Additional reports can be included within the supporting documentation.</w:t>
+    <w:p w14:paraId="3B6F3004" w14:textId="2F04F673" w:rsidR="00E87724" w:rsidRDefault="00FE1BF6" w:rsidP="008C1D40">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Critical reflection on all inputs noted above and evidence of related action planning. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04683ECF" w14:textId="77777777" w:rsidR="008C1D40" w:rsidRPr="008C1D40" w:rsidRDefault="008C1D40" w:rsidP="008C1D40">
-[...4 lines deleted...]
-        <w:r w:rsidRPr="008C1D40">
+    <w:p w14:paraId="13C745F6" w14:textId="77777777" w:rsidR="00FE436D" w:rsidRDefault="00FE436D" w:rsidP="008C1D40"/>
+    <w:p w14:paraId="4788138B" w14:textId="6C6F5AF6" w:rsidR="00932823" w:rsidRDefault="004B7087" w:rsidP="008C1D40">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="22DA4921" wp14:editId="4B97549E">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4343400</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>1717073</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="251661" cy="554121"/>
+                <wp:effectExtent l="0" t="25400" r="27940" b="43180"/>
+                <wp:wrapNone/>
+                <wp:docPr id="936259467" name="Right Arrow 4"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="251661" cy="554121"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rightArrow">
+                          <a:avLst>
+                            <a:gd name="adj1" fmla="val 50000"/>
+                            <a:gd name="adj2" fmla="val 53715"/>
+                          </a:avLst>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="accent1"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="1DADF42F" id="_x0000_t13" coordsize="21600,21600" o:spt="13" adj="16200,5400" path="m@0,l@0@1,0@1,0@2@0@2@0,21600,21600,10800xe">
+                <v:stroke joinstyle="miter"/>
+                <v:formulas>
+                  <v:f eqn="val #0"/>
+                  <v:f eqn="val #1"/>
+                  <v:f eqn="sum height 0 #1"/>
+                  <v:f eqn="sum 10800 0 #1"/>
+                  <v:f eqn="sum width 0 #0"/>
+                  <v:f eqn="prod @4 @3 10800"/>
+                  <v:f eqn="sum width 0 @5"/>
+                </v:formulas>
+                <v:path o:connecttype="custom" o:connectlocs="@0,0;0,10800;@0,21600;21600,10800" o:connectangles="270,180,90,0" textboxrect="0,@1,@6,@2"/>
+                <v:handles>
+                  <v:h position="#0,#1" xrange="0,21600" yrange="0,10800"/>
+                </v:handles>
+              </v:shapetype>
+              <v:shape id="Right Arrow 4" o:spid="_x0000_s1026" type="#_x0000_t13" style="position:absolute;margin-left:342pt;margin-top:135.2pt;width:19.8pt;height:43.65pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDdd+F8nQIAAOAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFPGzEMfp+0/xDlfVyva2GruKIKxDQJ&#10;AQImntNc0suUxFmS9tr9+jm567VsaEjT+pDGZ/uz/cX2+cXWaLIRPiiwFS1PRpQIy6FWdlXRb0/X&#10;Hz5REiKzNdNgRUV3ItCL+ft3562biTE0oGvhCYLYMGtdRZsY3awoAm+EYeEEnLColOANiyj6VVF7&#10;1iK60cV4NDotWvC188BFCPj1qlPSecaXUvB4J2UQkeiKYm4xnz6fy3QW83M2W3nmGsX7NNg/ZGGY&#10;shh0gLpikZG1V39AGcU9BJDxhIMpQErFRa4BqylHv1Xz2DAnci1ITnADTeH/wfLbzaO790hD68Is&#10;4DVVsZXepH/Mj2wzWbuBLLGNhOPH8bQ8PS0p4aiaTifluExkFgdn50P8IsCQdKmoV6smLryHNhPF&#10;NjchZsZqYpnB1mD1d4STRuMDbJgm0xH++gc6shm/sPl4Vk77uD0iZrCPnOADaFVfK62zkNpKXGpP&#10;MEBFl6t9zi+stH3LkXEubHzFGYMn7+JAZr7FnRYJU9sHIYmqE32Zhdznh4T2uDl+w2rR5VkmKvoq&#10;B4/MdQZM1hIrHLDLv2F3j9TbJ1eRx2RwHr3tPHjkyGDj4GyUBf8agB7Ykp39nqSOmsTSEurdvSce&#10;uiENjl8r7JwbFuI989gUOL+4aeIdHlJDW1Hob5Q04H++9j3Z47CglpIWp7yi4ceaeUGJ/mpxjD6X&#10;k0laC1mYTM/GKPhjzfJYY9fmErBvsE0xu3xN9lHvr9KDecaFtEhRUcUsx9gV5dHvhcvYbR9caVws&#10;FtkMV4Fj8cY+Op7AE6uphZ+2z8y7fnwizt0t7DcCm+Vu797yYJs8LSzWEaSKSXngtRdwjeTG6Vde&#10;2lPHcrY6LOb5LwAAAP//AwBQSwMEFAAGAAgAAAAhAKOJYWLmAAAAEAEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj9FKw0AQRd8F/2EZwRexu6Y1KWk2RSxCQayY+gHT7JgEs7sxu23j3zs+6cvAZWbuvadY&#10;T7YXJxpD552Gu5kCQa72pnONhvf90+0SRIjoDPbekYZvCrAuLy8KzI0/uzc6VbERbOJCjhraGIdc&#10;ylC3ZDHM/ECOdx9+tBhZjo00I57Z3PYyUSqVFjvHCS0O9NhS/VkdrQZ89clLtd0minb+a7OfbuQz&#10;7rS+vpo2Kx4PKxCRpvj3Ab8M3B9KLnbwR2eC6DWkywUDRQ1JphYg+CJL5imIg4b5fZaBLAv5H6T8&#10;AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAN134XydAgAA4AUAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKOJYWLmAAAAEAEAAA8AAAAAAAAAAAAA&#10;AAAA9wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAKBgAAAAA=&#10;" adj="9998" fillcolor="white [3212]" strokecolor="#156082 [3204]" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D831291" wp14:editId="6E9649B4">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2842895</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>1729138</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="251661" cy="554121"/>
+                <wp:effectExtent l="0" t="25400" r="27940" b="43180"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1791804663" name="Right Arrow 4"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="251661" cy="554121"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rightArrow">
+                          <a:avLst>
+                            <a:gd name="adj1" fmla="val 50000"/>
+                            <a:gd name="adj2" fmla="val 53715"/>
+                          </a:avLst>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="accent1"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="21C676E5" id="Right Arrow 4" o:spid="_x0000_s1026" type="#_x0000_t13" style="position:absolute;margin-left:223.85pt;margin-top:136.15pt;width:19.8pt;height:43.65pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDdd+F8nQIAAOAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFPGzEMfp+0/xDlfVyva2GruKIKxDQJ&#10;AQImntNc0suUxFmS9tr9+jm567VsaEjT+pDGZ/uz/cX2+cXWaLIRPiiwFS1PRpQIy6FWdlXRb0/X&#10;Hz5REiKzNdNgRUV3ItCL+ft3562biTE0oGvhCYLYMGtdRZsY3awoAm+EYeEEnLColOANiyj6VVF7&#10;1iK60cV4NDotWvC188BFCPj1qlPSecaXUvB4J2UQkeiKYm4xnz6fy3QW83M2W3nmGsX7NNg/ZGGY&#10;shh0gLpikZG1V39AGcU9BJDxhIMpQErFRa4BqylHv1Xz2DAnci1ITnADTeH/wfLbzaO790hD68Is&#10;4DVVsZXepH/Mj2wzWbuBLLGNhOPH8bQ8PS0p4aiaTifluExkFgdn50P8IsCQdKmoV6smLryHNhPF&#10;NjchZsZqYpnB1mD1d4STRuMDbJgm0xH++gc6shm/sPl4Vk77uD0iZrCPnOADaFVfK62zkNpKXGpP&#10;MEBFl6t9zi+stH3LkXEubHzFGYMn7+JAZr7FnRYJU9sHIYmqE32Zhdznh4T2uDl+w2rR5VkmKvoq&#10;B4/MdQZM1hIrHLDLv2F3j9TbJ1eRx2RwHr3tPHjkyGDj4GyUBf8agB7Ykp39nqSOmsTSEurdvSce&#10;uiENjl8r7JwbFuI989gUOL+4aeIdHlJDW1Hob5Q04H++9j3Z47CglpIWp7yi4ceaeUGJ/mpxjD6X&#10;k0laC1mYTM/GKPhjzfJYY9fmErBvsE0xu3xN9lHvr9KDecaFtEhRUcUsx9gV5dHvhcvYbR9caVws&#10;FtkMV4Fj8cY+Op7AE6uphZ+2z8y7fnwizt0t7DcCm+Vu797yYJs8LSzWEaSKSXngtRdwjeTG6Vde&#10;2lPHcrY6LOb5LwAAAP//AwBQSwMEFAAGAAgAAAAhAL0OxEHlAAAAEAEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMT9tKw0AQfRf8h2UEX6TdmMamptkUsQiFYqWpHzDNjkkwuxuz2zb+veOTvgwznDPnkq9G&#10;04kzDb51VsH9NAJBtnK6tbWC98PLZAHCB7QaO2dJwTd5WBXXVzlm2l3sns5lqAWLWJ+hgiaEPpPS&#10;Vw0Z9FPXk2Xsww0GA59DLfWAFxY3nYyjaC4NtpYdGuzpuaHqszwZBfjm4tdys4kj2rmv9WG8k1vc&#10;KXV7M66XPJ6WIAKN4e8Dfjtwfig42NGdrPaiU5AkacpUBXEaz0AwI1mkvBwVzB4e5yCLXP4vUvwA&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA3XfhfJ0CAADgBQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAvQ7EQeUAAAAQAQAADwAAAAAAAAAAAAAA&#10;AAD3BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAkGAAAAAA==&#10;" adj="9998" fillcolor="white [3212]" strokecolor="#156082 [3204]" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1B070CF1" wp14:editId="37D71133">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1358867</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>1721485</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="251661" cy="554121"/>
+                <wp:effectExtent l="0" t="25400" r="27940" b="43180"/>
+                <wp:wrapNone/>
+                <wp:docPr id="339797778" name="Right Arrow 4"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="251661" cy="554121"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rightArrow">
+                          <a:avLst>
+                            <a:gd name="adj1" fmla="val 50000"/>
+                            <a:gd name="adj2" fmla="val 53715"/>
+                          </a:avLst>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="accent1"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="6DB0FD07" id="Right Arrow 4" o:spid="_x0000_s1026" type="#_x0000_t13" style="position:absolute;margin-left:107pt;margin-top:135.55pt;width:19.8pt;height:43.65pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDdd+F8nQIAAOAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFPGzEMfp+0/xDlfVyva2GruKIKxDQJ&#10;AQImntNc0suUxFmS9tr9+jm567VsaEjT+pDGZ/uz/cX2+cXWaLIRPiiwFS1PRpQIy6FWdlXRb0/X&#10;Hz5REiKzNdNgRUV3ItCL+ft3562biTE0oGvhCYLYMGtdRZsY3awoAm+EYeEEnLColOANiyj6VVF7&#10;1iK60cV4NDotWvC188BFCPj1qlPSecaXUvB4J2UQkeiKYm4xnz6fy3QW83M2W3nmGsX7NNg/ZGGY&#10;shh0gLpikZG1V39AGcU9BJDxhIMpQErFRa4BqylHv1Xz2DAnci1ITnADTeH/wfLbzaO790hD68Is&#10;4DVVsZXepH/Mj2wzWbuBLLGNhOPH8bQ8PS0p4aiaTifluExkFgdn50P8IsCQdKmoV6smLryHNhPF&#10;NjchZsZqYpnB1mD1d4STRuMDbJgm0xH++gc6shm/sPl4Vk77uD0iZrCPnOADaFVfK62zkNpKXGpP&#10;MEBFl6t9zi+stH3LkXEubHzFGYMn7+JAZr7FnRYJU9sHIYmqE32Zhdznh4T2uDl+w2rR5VkmKvoq&#10;B4/MdQZM1hIrHLDLv2F3j9TbJ1eRx2RwHr3tPHjkyGDj4GyUBf8agB7Ykp39nqSOmsTSEurdvSce&#10;uiENjl8r7JwbFuI989gUOL+4aeIdHlJDW1Hob5Q04H++9j3Z47CglpIWp7yi4ceaeUGJ/mpxjD6X&#10;k0laC1mYTM/GKPhjzfJYY9fmErBvsE0xu3xN9lHvr9KDecaFtEhRUcUsx9gV5dHvhcvYbR9caVws&#10;FtkMV4Fj8cY+Op7AE6uphZ+2z8y7fnwizt0t7DcCm+Vu797yYJs8LSzWEaSKSXngtRdwjeTG6Vde&#10;2lPHcrY6LOb5LwAAAP//AwBQSwMEFAAGAAgAAAAhADYbZQXmAAAAEAEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj91OwzAMhe+ReIfISNwgljb7YeqaTogJaRLaEB0P4DWmrWiS0mRbeXvMFdxYtmyfc758&#10;PdpOnGkIrXca0kkCglzlTetqDe+H5/sliBDRGey8Iw3fFGBdXF/lmBl/cW90LmMtWMSFDDU0MfaZ&#10;lKFqyGKY+J4c7z78YDHyONTSDHhhcdtJlSQLabF17NBgT08NVZ/lyWrAV6925XarEtr7r81hvJMv&#10;uNf69mbcrLg8rkBEGuPfB/wycH4oONjRn5wJotOg0hkDRW4e0hQEX6j5dAHiqGE6X85AFrn8D1L8&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAN134XydAgAA4AUAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADYbZQXmAAAAEAEAAA8AAAAAAAAAAAAA&#10;AAAA9wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAKBgAAAAA=&#10;" adj="9998" fillcolor="white [3212]" strokecolor="#156082 [3204]" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00932823">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="013EA837" wp14:editId="7488C597">
+            <wp:extent cx="5870742" cy="3200400"/>
+            <wp:effectExtent l="19050" t="0" r="0" b="0"/>
+            <wp:docPr id="70546384" name="Diagram 3"/>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
+                <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId15" r:lo="rId16" r:qs="rId17" r:cs="rId18"/>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6215E3F9" w14:textId="77777777" w:rsidR="00217B11" w:rsidRDefault="00217B11" w:rsidP="008C1D40"/>
+    <w:p w14:paraId="4CECF647" w14:textId="322FD6A2" w:rsidR="003F2819" w:rsidRDefault="003568D5" w:rsidP="008C1D40">
+      <w:r>
+        <w:t xml:space="preserve">Further detailed guidance on operating Periodic Reviews is available to Faculties and Directorates </w:t>
+      </w:r>
+      <w:r w:rsidR="00217B11">
+        <w:t xml:space="preserve">on the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidR="00217B11" w:rsidRPr="006F396C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>TESTA</w:t>
+          <w:t>QAS SharePoint site</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="008C1D40">
-[...1 lines deleted...]
-      </w:r>
+      <w:r w:rsidR="00217B11">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="003F2819">
+        <w:t xml:space="preserve">Any queries should be directed to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidR="003F2819" w:rsidRPr="002E5687">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>qualityandacademicstandards@dundee.ac.uk</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2E3E45AA" w14:textId="77777777" w:rsidR="008C1D40" w:rsidRPr="008C1D40" w:rsidRDefault="008C1D40" w:rsidP="008C1D40">
-[...346 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId13"/>
+    <w:sectPr w:rsidR="003F2819">
+      <w:headerReference w:type="even" r:id="rId22"/>
+      <w:headerReference w:type="default" r:id="rId23"/>
+      <w:footerReference w:type="even" r:id="rId24"/>
+      <w:footerReference w:type="default" r:id="rId25"/>
+      <w:headerReference w:type="first" r:id="rId26"/>
+      <w:footerReference w:type="first" r:id="rId27"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="508DF91F" w14:textId="77777777" w:rsidR="008C1D40" w:rsidRDefault="008C1D40" w:rsidP="008C1D40">
+    <w:p w14:paraId="3FADD834" w14:textId="77777777" w:rsidR="003A598D" w:rsidRDefault="003A598D" w:rsidP="008C1D40">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2D4CBA81" w14:textId="77777777" w:rsidR="008C1D40" w:rsidRDefault="008C1D40" w:rsidP="008C1D40">
+    <w:p w14:paraId="7EBE08B8" w14:textId="77777777" w:rsidR="003A598D" w:rsidRDefault="003A598D" w:rsidP="008C1D40">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -861,51 +1494,61 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="24D6E2AF" w14:textId="77777777" w:rsidR="008E0FE3" w:rsidRDefault="008E0FE3">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:color w:val="3C5796"/>
       </w:rPr>
       <w:id w:val="790866902"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:spacing w:val="60"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="204B01E2" w14:textId="02812ECD" w:rsidR="008C1D40" w:rsidRPr="008C1D40" w:rsidRDefault="008C1D40" w:rsidP="008C1D40">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:pBdr>
             <w:top w:val="single" w:sz="4" w:space="1" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           </w:pBdr>
           <w:jc w:val="center"/>
           <w:rPr>
@@ -938,97 +1581,124 @@
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="008C1D40">
           <w:rPr>
             <w:noProof/>
             <w:color w:val="3C5796"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r w:rsidRPr="008C1D40">
           <w:rPr>
             <w:color w:val="3C5796"/>
           </w:rPr>
           <w:t xml:space="preserve"> | </w:t>
         </w:r>
         <w:r w:rsidRPr="008C1D40">
           <w:rPr>
             <w:color w:val="3C5796"/>
             <w:spacing w:val="60"/>
           </w:rPr>
           <w:t>Page</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="5139C1AD" w14:textId="77777777" w:rsidR="008C1D40" w:rsidRDefault="008C1D40">
+  <w:p w14:paraId="5139C1AD" w14:textId="07AF6B17" w:rsidR="008C1D40" w:rsidRDefault="00DE40CD">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:tab/>
+      <w:t>QAEC20260211-E</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7DF865CD" w14:textId="77777777" w:rsidR="008E0FE3" w:rsidRDefault="008E0FE3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0B325AA5" w14:textId="77777777" w:rsidR="008C1D40" w:rsidRDefault="008C1D40" w:rsidP="008C1D40">
+    <w:p w14:paraId="36F47984" w14:textId="77777777" w:rsidR="003A598D" w:rsidRDefault="003A598D" w:rsidP="008C1D40">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5E9BAFD7" w14:textId="77777777" w:rsidR="008C1D40" w:rsidRDefault="008C1D40" w:rsidP="008C1D40">
+    <w:p w14:paraId="385919BD" w14:textId="77777777" w:rsidR="003A598D" w:rsidRDefault="003A598D" w:rsidP="008C1D40">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="12C8E603" w14:textId="592C5C82" w:rsidR="008C1D40" w:rsidRDefault="008C1D40">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="10CA73AC" w14:textId="2FCBB0D1" w:rsidR="008E0FE3" w:rsidRDefault="008E0FE3">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="12C8E603" w14:textId="344B1339" w:rsidR="008C1D40" w:rsidRDefault="008C1D40">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="00FF0334">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="15E5D5AC" wp14:editId="30BC3379">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="15E5D5AC" wp14:editId="30BC3379">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-222250</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-451485</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2098040" cy="850453"/>
           <wp:effectExtent l="0" t="0" r="0" b="6985"/>
           <wp:wrapNone/>
           <wp:docPr id="1417620494" name="Picture 2" descr="A logo with blue text&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 2"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -1044,53 +1714,176 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2098040" cy="850453"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6FC425F3" w14:textId="6A21DA97" w:rsidR="008E0FE3" w:rsidRDefault="008E0FE3">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0038225D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EA86B750"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12E641A4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F11E92EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -1195,51 +1988,313 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2BA2335D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7B363EC6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="330163C1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="742C25EC"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3CD87777"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E2B27A24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -1344,51 +2399,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43DF7454"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FFD2A714"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -1493,51 +2548,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D6976F0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="340AF4C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -1642,51 +2697,253 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61DC6D93"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BB76455C"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6FB955FE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="066A8BC4"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70A12E17"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D7E2A2D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -1791,51 +3048,164 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72736B12"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CB32D3F0"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74A77DB6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E1D43AC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -1940,51 +3310,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="755A5DBD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A81494BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2089,51 +3459,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A3464FE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="697E5DEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -2203,127 +3573,228 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1850178357">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="2018313599">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1416897259">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="42759648">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="2018313599">
+  <w:num w:numId="5" w16cid:durableId="1581408538">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="19670349">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="230849595">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="478884817">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1416897259">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="9" w16cid:durableId="292096836">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="42759648">
+  <w:num w:numId="10" w16cid:durableId="1580165841">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="324862121">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="228224235">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1581408538">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="13" w16cid:durableId="1768695843">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="19670349">
-[...6 lines deleted...]
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="14" w16cid:durableId="631055121">
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008C1D40"/>
+    <w:rsid w:val="00006042"/>
+    <w:rsid w:val="000152F9"/>
+    <w:rsid w:val="00035A48"/>
+    <w:rsid w:val="000669C1"/>
+    <w:rsid w:val="000C463E"/>
+    <w:rsid w:val="00117233"/>
+    <w:rsid w:val="00172D49"/>
+    <w:rsid w:val="001C24AD"/>
+    <w:rsid w:val="0020361A"/>
+    <w:rsid w:val="00217B11"/>
+    <w:rsid w:val="002226DC"/>
+    <w:rsid w:val="002365A0"/>
+    <w:rsid w:val="00283221"/>
+    <w:rsid w:val="00294041"/>
+    <w:rsid w:val="00297E4D"/>
+    <w:rsid w:val="003168FD"/>
+    <w:rsid w:val="00347F32"/>
+    <w:rsid w:val="003568D5"/>
+    <w:rsid w:val="003804A2"/>
+    <w:rsid w:val="003A598D"/>
+    <w:rsid w:val="003D20EB"/>
+    <w:rsid w:val="003F2819"/>
+    <w:rsid w:val="004425D9"/>
+    <w:rsid w:val="004464D9"/>
+    <w:rsid w:val="00466C7A"/>
+    <w:rsid w:val="004B7087"/>
+    <w:rsid w:val="00532B79"/>
+    <w:rsid w:val="00545A24"/>
+    <w:rsid w:val="00576A37"/>
+    <w:rsid w:val="005B2D28"/>
+    <w:rsid w:val="0061734A"/>
+    <w:rsid w:val="00647DC5"/>
+    <w:rsid w:val="006526F8"/>
+    <w:rsid w:val="00670573"/>
+    <w:rsid w:val="006710E9"/>
+    <w:rsid w:val="00685D7B"/>
+    <w:rsid w:val="006F396C"/>
+    <w:rsid w:val="00755083"/>
+    <w:rsid w:val="007B74E3"/>
+    <w:rsid w:val="007C604A"/>
+    <w:rsid w:val="007F7DBC"/>
+    <w:rsid w:val="00810274"/>
+    <w:rsid w:val="00835D51"/>
     <w:rsid w:val="00862220"/>
     <w:rsid w:val="008C1D40"/>
+    <w:rsid w:val="008E0FE3"/>
+    <w:rsid w:val="0092221B"/>
+    <w:rsid w:val="00932823"/>
     <w:rsid w:val="00934833"/>
+    <w:rsid w:val="00953906"/>
+    <w:rsid w:val="00992ED2"/>
+    <w:rsid w:val="009E0C44"/>
+    <w:rsid w:val="00A00E5E"/>
+    <w:rsid w:val="00A91CE1"/>
+    <w:rsid w:val="00A94AE3"/>
     <w:rsid w:val="00B07793"/>
+    <w:rsid w:val="00B64A2E"/>
+    <w:rsid w:val="00BA696F"/>
     <w:rsid w:val="00BF2B64"/>
+    <w:rsid w:val="00C059DE"/>
+    <w:rsid w:val="00C24489"/>
+    <w:rsid w:val="00C80C20"/>
+    <w:rsid w:val="00CA1B91"/>
+    <w:rsid w:val="00CA3386"/>
+    <w:rsid w:val="00CB480F"/>
+    <w:rsid w:val="00CC047E"/>
     <w:rsid w:val="00CD209A"/>
+    <w:rsid w:val="00CF7859"/>
+    <w:rsid w:val="00D00259"/>
+    <w:rsid w:val="00D32F61"/>
+    <w:rsid w:val="00DD50B5"/>
+    <w:rsid w:val="00DE40CD"/>
+    <w:rsid w:val="00E11A2F"/>
+    <w:rsid w:val="00E11BCA"/>
+    <w:rsid w:val="00E234C6"/>
+    <w:rsid w:val="00E87724"/>
+    <w:rsid w:val="00EA0275"/>
+    <w:rsid w:val="00EA248C"/>
+    <w:rsid w:val="00EB236E"/>
+    <w:rsid w:val="00EC0CAD"/>
+    <w:rsid w:val="00F04104"/>
+    <w:rsid w:val="00F269DE"/>
+    <w:rsid w:val="00F95E15"/>
+    <w:rsid w:val="00F96654"/>
+    <w:rsid w:val="00FC03ED"/>
+    <w:rsid w:val="00FE1BF6"/>
+    <w:rsid w:val="00FE436D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5D7CFBEB"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{B9B3E903-709E-490B-85E4-1D3FE8915AB4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -2893,50 +4364,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="008C1D40"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -3273,94 +4745,4879 @@
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008C1D40"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008C1D40"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008C1D40"/>
   </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00283221"/>
+    <w:rPr>
+      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BA696F"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BA696F"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BA696F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BA696F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BA696F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="281227443">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2013751365">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.qaa.ac.uk/quality-code/advice-and-guidance" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dundee.ac.uk/quality-framework/standards/quality-assurance" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dundee.ac.uk/academic-skills/staff" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfc.ac.uk/wp-content/uploads/2024/07/SFC-Guidance-on-Quality-for-Colleges-and-Universities-2024-25-to-2030-31-1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.qaa.ac.uk/docs/qaa/quality-code/revised-uk-quality-code-for-higher-education.pdf?sfvrsn=4c19f781_8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfc.ac.uk/publications/sfc-guidance-on-quality-for-colleges-and-universities-2024-25-to-2030-31/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:qualityandacademicstandards@dundee.ac.uk" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.qaa.ac.uk/scotland/tertiary-quality-enhancement-framework/institution-led-quality-review" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dmail.sharepoint.com/sites/UoD_QualityandAcademicStandards?xsdata=MDV8MDJ8fDA4ODI5NDQ1OTE5YzQyZjhmZDI2MDhkY2M4MmZkMTQxfGFlMzIzMTM5MDkzYTRkMmE4MWE2NWQzMzRiY2Q5MDE5fDB8MHw2Mzg2MDUzNTQ4Nzk1NDg3MTB8VW5rbm93bnxWR1ZoYlhOVFpXTjFjbWwwZVZObGNuWnBZMlY4ZXlKV0lqb2lNQzR3TGpBd01EQWlMQ0pRSWpvaVYybHVNeklpTENKQlRpSTZJazkwYUdWeUlpd2lWMVFpT2pFeGZRPT18MXxMMk5vWVhSekx6RTVPakk0TVRJeU9XRmhMV1kwTXpndE5HVmlPQzA1TnpRekxUbGhZV0kzWkRRek9EZGxZMTlsTW1ZME5tRXhOQzB5TlRjMUxUUmlNVEl0WWpreFlpMDNaR1ppTVRjNVlXSmtOR1pBZFc1eExtZGliQzV6Y0dGalpYTXZiV1Z6YzJGblpYTXZNVGN5TkRrek9EWTROekF6TXc9PXw1Y2M4M2NlNTQ2MTc0NzcwZmQyNjA4ZGNjODJmZDE0MXw5MmE3YjFjNDVmZjg0MjA2YWFkYzZhNTRhNjE0YmQwZA%3D%3D&amp;sdata=NHlMa1B4U2lhY0tMZDNlaUt5a2dPQ0lXTFFaeXpIRkJkR2Q0YzJCV0Z3MD0%3D&amp;ovuser=ae323139-093a-4d2a-81a6-5d334bcd9019%2CIFranciaelliott001%40dundee.ac.uk&amp;OR=Teams-HL&amp;CT=1724938710550&amp;clickparams=eyJBcHBOYW1lIjoiVGVhbXMtRGVza3RvcCIsIkFwcFZlcnNpb24iOiI0OS8yNDA3MTEyODgyNSIsIkhhc0ZlZGVyYXRlZFVzZXIiOmZhbHNlfQ%3D%3D" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfc.ac.uk/publications/sfc-guidance-on-quality-for-colleges-and-universities-2024-25-to-2030-31/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.qaa.ac.uk/the-quality-code" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2">
+  <dgm:title val=""/>
+  <dgm:desc val=""/>
+  <dgm:catLst>
+    <dgm:cat type="accent1" pri="11200"/>
+  </dgm:catLst>
+  <dgm:styleLbl name="node0">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="lnNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="vennNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgImgPlace1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignImgPlace1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgImgPlace1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans2D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgSibTrans2D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgSibTrans2D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans1D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="callout">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst0">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:shade val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:shade val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:shade val="80000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:shade val="80000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="conFgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trAlignAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidFgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidAlignAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidBgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAccFollowNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAccFollowNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAccFollowNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc0">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="dkBgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:shade val="80000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trBgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="50000"/>
+        <a:alpha val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="revTx">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="0"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="dk1">
+        <a:alpha val="0"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+</dgm:colorsDef>
+</file>
+
+<file path=word/diagrams/data1.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <dgm:ptLst>
+    <dgm:pt modelId="{E265709B-BD26-9E41-89B9-3ACA7B088AB3}" type="doc">
+      <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess2" loCatId="" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2" csCatId="accent1" phldr="1"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-GB"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{DF42A085-5F48-224D-BAA3-D51A076F9E8A}">
+      <dgm:prSet phldrT="[Text]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-GB"/>
+            <a:t>Programme</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{EDD339AE-A1AD-7D4E-8A10-268D7B4254C4}" type="parTrans" cxnId="{B8FFAD13-5C4D-FD41-AE98-2BB6CD508815}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-GB"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{825A97A2-CB81-694F-814C-B080FA88ADA9}" type="sibTrans" cxnId="{B8FFAD13-5C4D-FD41-AE98-2BB6CD508815}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-GB"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{DADB6C16-FCB1-F346-BF3D-6B64D62343E3}">
+      <dgm:prSet phldrT="[Text]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-GB"/>
+            <a:t>Annual programme monitoring &amp; reporting</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{CC251662-8BED-274C-A769-C42F9B5D2317}" type="parTrans" cxnId="{1C9206EF-9152-AD4B-A41F-C6FA20C78154}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-GB"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{87EC0A59-A1E7-0A45-94D9-3AFDC8FA33FB}" type="sibTrans" cxnId="{1C9206EF-9152-AD4B-A41F-C6FA20C78154}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-GB"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{CAF13551-3708-2047-9E9F-8478B63288B8}">
+      <dgm:prSet phldrT="[Text]"/>
+      <dgm:spPr>
+        <a:solidFill>
+          <a:schemeClr val="tx2">
+            <a:lumMod val="10000"/>
+            <a:lumOff val="90000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </dgm:spPr>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-GB"/>
+            <a:t>Discipline / Department</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{96678305-B2EF-3449-A1B9-18BEC3D946B1}" type="parTrans" cxnId="{CCDAA2DE-F6F9-0C45-9A6B-1B4C4D2BFBC3}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-GB"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{672108DE-806A-814E-921C-1228932DAA10}" type="sibTrans" cxnId="{CCDAA2DE-F6F9-0C45-9A6B-1B4C4D2BFBC3}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-GB"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{E800EED9-E476-F248-924D-3B03A7997E25}">
+      <dgm:prSet phldrT="[Text]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-GB"/>
+            <a:t>Review of annual programme monitoring</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{FFBE5467-4BA3-1E4C-B68B-B89507956003}" type="parTrans" cxnId="{E8F1729B-CE82-8E44-A785-540B906D7044}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-GB"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{7BA83251-0CA3-B342-BEBE-5935499B014D}" type="sibTrans" cxnId="{E8F1729B-CE82-8E44-A785-540B906D7044}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-GB"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{512A9887-BBF1-8D41-85D3-A24D335C66B9}">
+      <dgm:prSet phldrT="[Text]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-GB"/>
+            <a:t>Data Analysis &amp; Trends</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{0BC842F4-CB4D-6446-A32B-A6FCAC8CE2FB}" type="parTrans" cxnId="{E5083857-877B-E74E-A64A-64339F321438}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-GB"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{F187EE41-0C6E-434E-8147-EF1B56F967A4}" type="sibTrans" cxnId="{E5083857-877B-E74E-A64A-64339F321438}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-GB"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{F923FDFD-EB0A-8B4F-A50A-67A5B35DFC71}">
+      <dgm:prSet phldrT="[Text]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-GB"/>
+            <a:t>Faculty</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{F963CFBC-FA62-4446-8C31-95DDBC1ACA2F}" type="parTrans" cxnId="{91535F80-30E5-CA46-87E0-F27C3A350BA5}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-GB"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{D6A0BF30-1845-1C4D-AF6F-62C52855710A}" type="sibTrans" cxnId="{91535F80-30E5-CA46-87E0-F27C3A350BA5}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-GB"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{72DE7A1A-A138-2845-BE51-F9AB950196BE}">
+      <dgm:prSet phldrT="[Text]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-GB"/>
+            <a:t>Education, Quality &amp; Enhancement: Decsions &amp; Planning </a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{F3A3B954-E717-CE47-AA18-84C7DD61AB2A}" type="parTrans" cxnId="{B01A7A18-93D8-104B-9986-86C64051009E}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-GB"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{CEBC6D09-AB73-F945-910D-CCA952FBE620}" type="sibTrans" cxnId="{B01A7A18-93D8-104B-9986-86C64051009E}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-GB"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{4BCC67D3-9A5E-CB44-BA57-6FBD443375A8}">
+      <dgm:prSet phldrT="[Text]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-GB"/>
+            <a:t>Education Enhancement Strategy  &amp; Reporting</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{713CCACB-F3AF-914B-B8DD-CAFAB0B28BB4}" type="parTrans" cxnId="{355D54C8-7384-904C-BA96-AF8E25454EB2}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-GB"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{BC573B02-1313-8B47-BA62-C280FE05DC69}" type="sibTrans" cxnId="{355D54C8-7384-904C-BA96-AF8E25454EB2}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-GB"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{1BC3D3F0-6751-9342-9778-5EABEAA9B8E3}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-GB"/>
+            <a:t>Institution</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{501F17A9-D8E8-6042-8878-A98772479282}" type="parTrans" cxnId="{24F208D2-1689-F54D-8148-DE42F736AA91}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-GB"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{5A8CECBF-0474-E646-ABF2-0B5BE8FA7393}" type="sibTrans" cxnId="{24F208D2-1689-F54D-8148-DE42F736AA91}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-GB"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{09FF815A-BDE5-9642-B921-5AE1AB05A638}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-GB"/>
+            <a:t>Quality &amp; Enahcement Policy, Processes &amp; Culture</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{F0764ACD-61C6-A24A-8C75-CDCA23DD5C86}" type="parTrans" cxnId="{BB8FF2F8-BD4B-E743-AD39-5FC933BA15E2}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-GB"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{398A88C8-733E-9841-90E9-80BE04E572A6}" type="sibTrans" cxnId="{BB8FF2F8-BD4B-E743-AD39-5FC933BA15E2}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-GB"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{3C9086C0-E9F4-8D4F-B225-3E7A2D8A7B90}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-GB"/>
+            <a:t>Education Strategy</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{12CCDBD2-BD19-6D4F-94D5-E9231658CB9F}" type="parTrans" cxnId="{C2985EF0-FEBA-9E4F-AD1D-61C789908EDF}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-GB"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{41295FD3-BD5F-D843-BE99-B341EB8616AE}" type="sibTrans" cxnId="{C2985EF0-FEBA-9E4F-AD1D-61C789908EDF}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-GB"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{58D088AC-3E19-B146-8E95-D141A574E706}">
+      <dgm:prSet phldrT="[Text]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-GB"/>
+            <a:t>Student Feedback</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{78797E34-A6AF-5B4A-9C55-B685EDDBCA74}" type="parTrans" cxnId="{6647F942-AE4A-FF45-82A7-816FCF9919BE}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-GB"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{1E7C787D-51E8-1641-8DF6-E508E5457150}" type="sibTrans" cxnId="{6647F942-AE4A-FF45-82A7-816FCF9919BE}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-GB"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{7AB1B2DF-991A-D140-90A8-69701F22EFF4}">
+      <dgm:prSet phldrT="[Text]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-GB"/>
+            <a:t>Data Analysis &amp; Reporting</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{034F8D61-1271-A44D-99DE-BD301E98218E}" type="parTrans" cxnId="{59721C74-2B52-204C-B0C6-CC8118D684EF}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-GB"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{29C50828-3B32-DA4C-A45D-8099F8940393}" type="sibTrans" cxnId="{59721C74-2B52-204C-B0C6-CC8118D684EF}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-GB"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{DE8E1357-D95A-8B4E-AAFD-23A0983478F6}">
+      <dgm:prSet phldrT="[Text]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-GB"/>
+            <a:t>Review of annual module monitoring</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{CC15C3C0-E7A1-4F4D-BE4E-9DC1F62B5305}" type="parTrans" cxnId="{52FBB796-0711-C740-B840-8A72A46B03C7}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-GB"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{8ECC4525-06AB-3042-ADE1-2E6FFAA87126}" type="sibTrans" cxnId="{52FBB796-0711-C740-B840-8A72A46B03C7}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-GB"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{96621047-90CE-9941-833C-17A04F373E7D}">
+      <dgm:prSet phldrT="[Text]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-GB"/>
+            <a:t>External Examiner Reports</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{89B620DB-13C3-B941-AC2E-E92B6D14C434}" type="parTrans" cxnId="{D96EAB1C-E95B-8746-80F6-0B4FBC16BBFE}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-GB"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{6B909A93-DF26-A94A-86BD-300AC89FC1E4}" type="sibTrans" cxnId="{D96EAB1C-E95B-8746-80F6-0B4FBC16BBFE}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-GB"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{3585C23A-62E8-6348-8618-794D9171487B}">
+      <dgm:prSet phldrT="[Text]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-GB"/>
+            <a:t>Critial Reflection &amp; Action Planning</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{C221F848-70B1-6842-B047-3F3C0AEDECCC}" type="parTrans" cxnId="{B913278B-46AB-7A40-8360-7E4DD3ABCC71}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-GB"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{356B8A25-70F0-6347-88FE-43EE6670968A}" type="sibTrans" cxnId="{B913278B-46AB-7A40-8360-7E4DD3ABCC71}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-GB"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{38366133-CFD2-C747-8342-86CC9DBCB8BF}">
+      <dgm:prSet phldrT="[Text]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-GB"/>
+            <a:t>Student Voice &amp; Engagement</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{B7D06EF6-D955-3344-8B81-694068294AC0}" type="parTrans" cxnId="{6FC39982-41C1-6F4D-AAA5-B0C1A515C354}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-GB"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{6359EB21-C6D1-8A4E-9D17-35132B5F4B95}" type="sibTrans" cxnId="{6FC39982-41C1-6F4D-AAA5-B0C1A515C354}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-GB"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{FAB2F5B2-7ED5-9348-961F-BD97B158764C}">
+      <dgm:prSet phldrT="[Text]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-GB"/>
+            <a:t>External input &amp; benchmarking</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{63D49F49-D2B7-9249-98F5-1D873B9720AB}" type="parTrans" cxnId="{72ED874D-275F-0148-B7AE-EB3582ED2A7C}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-GB"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{DEF57594-6BAB-704E-BAF9-F6DC8BB79872}" type="sibTrans" cxnId="{72ED874D-275F-0148-B7AE-EB3582ED2A7C}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-GB"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{2156B6CF-2A16-5F4A-B001-96F4F0EA4489}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-GB"/>
+            <a:t>Self Evaluation &amp; Action Planning (SFC, Senate)</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{CE3EAEAC-6F40-3D4E-920D-A9FC330605C0}" type="parTrans" cxnId="{2FDDC27A-71F2-5F4E-BEC0-4D57FC20BE08}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-GB"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{92509921-4DD6-944C-9CB4-FAAF41FBF5DB}" type="sibTrans" cxnId="{2FDDC27A-71F2-5F4E-BEC0-4D57FC20BE08}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-GB"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{A2E4211C-011E-1242-801F-AC0113C0E1F1}">
+      <dgm:prSet phldrT="[Text]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-GB"/>
+            <a:t>Embedding Quality &amp; Enhacement Culture</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{692E3266-0EBD-5A45-8A69-479682C2AFF3}" type="parTrans" cxnId="{0967D1A5-1CB5-5A44-9BF3-10CCB80841C9}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-GB"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{33229184-E093-8C4B-896F-753872395779}" type="sibTrans" cxnId="{0967D1A5-1CB5-5A44-9BF3-10CCB80841C9}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-GB"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{4EDA3281-9E32-4D49-9EDB-E32389C7102F}" type="pres">
+      <dgm:prSet presAssocID="{E265709B-BD26-9E41-89B9-3ACA7B088AB3}" presName="theList" presStyleCnt="0">
+        <dgm:presLayoutVars>
+          <dgm:dir/>
+          <dgm:animLvl val="lvl"/>
+          <dgm:resizeHandles val="exact"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{0D6C15F3-7CE5-B241-8967-24EEF9F05EFB}" type="pres">
+      <dgm:prSet presAssocID="{DF42A085-5F48-224D-BAA3-D51A076F9E8A}" presName="compNode" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{FD214263-9478-C346-AF33-7B8AE3CDB37B}" type="pres">
+      <dgm:prSet presAssocID="{DF42A085-5F48-224D-BAA3-D51A076F9E8A}" presName="aNode" presStyleLbl="bgShp" presStyleIdx="0" presStyleCnt="4"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{B993D411-0E8C-614B-B4EB-878379E93FFD}" type="pres">
+      <dgm:prSet presAssocID="{DF42A085-5F48-224D-BAA3-D51A076F9E8A}" presName="textNode" presStyleLbl="bgShp" presStyleIdx="0" presStyleCnt="4"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{E9486109-45ED-9F49-8FA1-F4EEB4CA4634}" type="pres">
+      <dgm:prSet presAssocID="{DF42A085-5F48-224D-BAA3-D51A076F9E8A}" presName="compChildNode" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{5F8E0C4E-0577-A547-B885-DD8884427946}" type="pres">
+      <dgm:prSet presAssocID="{DF42A085-5F48-224D-BAA3-D51A076F9E8A}" presName="theInnerList" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{28C58499-56DC-DE4E-90F8-3780EB3FB34B}" type="pres">
+      <dgm:prSet presAssocID="{DE8E1357-D95A-8B4E-AAFD-23A0983478F6}" presName="childNode" presStyleLbl="node1" presStyleIdx="0" presStyleCnt="16">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{FFA8E22F-ABF1-DF4D-B586-0B9E4A5FE359}" type="pres">
+      <dgm:prSet presAssocID="{DE8E1357-D95A-8B4E-AAFD-23A0983478F6}" presName="aSpace2" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{E8909A3C-D5F4-8C4A-A25F-1062CF8214D1}" type="pres">
+      <dgm:prSet presAssocID="{DADB6C16-FCB1-F346-BF3D-6B64D62343E3}" presName="childNode" presStyleLbl="node1" presStyleIdx="1" presStyleCnt="16">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{FDB00AA6-42E8-934B-949D-AA5C4730E44E}" type="pres">
+      <dgm:prSet presAssocID="{DADB6C16-FCB1-F346-BF3D-6B64D62343E3}" presName="aSpace2" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{8F108AF8-02C4-DD47-B583-6AFD78A84920}" type="pres">
+      <dgm:prSet presAssocID="{58D088AC-3E19-B146-8E95-D141A574E706}" presName="childNode" presStyleLbl="node1" presStyleIdx="2" presStyleCnt="16">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{630D7F56-3962-904C-B4D4-F9D4D960DCB1}" type="pres">
+      <dgm:prSet presAssocID="{58D088AC-3E19-B146-8E95-D141A574E706}" presName="aSpace2" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{A7A03662-8573-7449-BF98-58F4F6E97F69}" type="pres">
+      <dgm:prSet presAssocID="{96621047-90CE-9941-833C-17A04F373E7D}" presName="childNode" presStyleLbl="node1" presStyleIdx="3" presStyleCnt="16">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{6DCCBE0C-F57F-5946-916F-6EC5685167B0}" type="pres">
+      <dgm:prSet presAssocID="{96621047-90CE-9941-833C-17A04F373E7D}" presName="aSpace2" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{AEE008C2-989D-3A48-9A85-213202B21E08}" type="pres">
+      <dgm:prSet presAssocID="{7AB1B2DF-991A-D140-90A8-69701F22EFF4}" presName="childNode" presStyleLbl="node1" presStyleIdx="4" presStyleCnt="16">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{61F5714F-7331-9A47-B4C1-901381016342}" type="pres">
+      <dgm:prSet presAssocID="{DF42A085-5F48-224D-BAA3-D51A076F9E8A}" presName="aSpace" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{675300FB-8D32-F642-BABA-D7194F0DE7B0}" type="pres">
+      <dgm:prSet presAssocID="{CAF13551-3708-2047-9E9F-8478B63288B8}" presName="compNode" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{9F314DC2-25F9-C546-BB84-2EBB43BFB7DB}" type="pres">
+      <dgm:prSet presAssocID="{CAF13551-3708-2047-9E9F-8478B63288B8}" presName="aNode" presStyleLbl="bgShp" presStyleIdx="1" presStyleCnt="4"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{8F50CD71-CE83-0148-9897-84626FAE8FC6}" type="pres">
+      <dgm:prSet presAssocID="{CAF13551-3708-2047-9E9F-8478B63288B8}" presName="textNode" presStyleLbl="bgShp" presStyleIdx="1" presStyleCnt="4"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{549AC4EA-691E-314D-BF0F-357164462F4F}" type="pres">
+      <dgm:prSet presAssocID="{CAF13551-3708-2047-9E9F-8478B63288B8}" presName="compChildNode" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{1D3980BB-A9A5-0F48-A87C-9542AA94A001}" type="pres">
+      <dgm:prSet presAssocID="{CAF13551-3708-2047-9E9F-8478B63288B8}" presName="theInnerList" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{EBF6B4B8-4BA1-BD45-95EC-921EDB4086BF}" type="pres">
+      <dgm:prSet presAssocID="{3585C23A-62E8-6348-8618-794D9171487B}" presName="childNode" presStyleLbl="node1" presStyleIdx="5" presStyleCnt="16">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{14329B36-98FD-7146-B83D-CBDD084F6F48}" type="pres">
+      <dgm:prSet presAssocID="{3585C23A-62E8-6348-8618-794D9171487B}" presName="aSpace2" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{4C3B3C62-8A40-554A-B9A5-9258B84F166C}" type="pres">
+      <dgm:prSet presAssocID="{E800EED9-E476-F248-924D-3B03A7997E25}" presName="childNode" presStyleLbl="node1" presStyleIdx="6" presStyleCnt="16">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{0EE142DB-2E11-BB46-83F6-CFC9B4666EF9}" type="pres">
+      <dgm:prSet presAssocID="{E800EED9-E476-F248-924D-3B03A7997E25}" presName="aSpace2" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{4924A3BA-F9CD-9649-AAA5-EFF525E869A0}" type="pres">
+      <dgm:prSet presAssocID="{38366133-CFD2-C747-8342-86CC9DBCB8BF}" presName="childNode" presStyleLbl="node1" presStyleIdx="7" presStyleCnt="16">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{B522C69B-29F6-FB48-9AB2-8DD895209534}" type="pres">
+      <dgm:prSet presAssocID="{38366133-CFD2-C747-8342-86CC9DBCB8BF}" presName="aSpace2" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{02C6FE1F-7061-E042-BBF5-3B589013C65D}" type="pres">
+      <dgm:prSet presAssocID="{FAB2F5B2-7ED5-9348-961F-BD97B158764C}" presName="childNode" presStyleLbl="node1" presStyleIdx="8" presStyleCnt="16">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{D7A1500A-ED09-FF41-93D8-68DC939C6522}" type="pres">
+      <dgm:prSet presAssocID="{FAB2F5B2-7ED5-9348-961F-BD97B158764C}" presName="aSpace2" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{D840A0E9-6BB7-F641-A446-1B7162678089}" type="pres">
+      <dgm:prSet presAssocID="{512A9887-BBF1-8D41-85D3-A24D335C66B9}" presName="childNode" presStyleLbl="node1" presStyleIdx="9" presStyleCnt="16">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{2AB6A7E9-EC57-B849-988D-4B235D410C9C}" type="pres">
+      <dgm:prSet presAssocID="{CAF13551-3708-2047-9E9F-8478B63288B8}" presName="aSpace" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{E1C6E0A9-F66B-B74B-BA17-53388EA0B20F}" type="pres">
+      <dgm:prSet presAssocID="{F923FDFD-EB0A-8B4F-A50A-67A5B35DFC71}" presName="compNode" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{D8DCE409-BD94-1E4D-90E0-183D7FE9A2CF}" type="pres">
+      <dgm:prSet presAssocID="{F923FDFD-EB0A-8B4F-A50A-67A5B35DFC71}" presName="aNode" presStyleLbl="bgShp" presStyleIdx="2" presStyleCnt="4"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{0B00A92D-C427-A841-9505-12511F87D766}" type="pres">
+      <dgm:prSet presAssocID="{F923FDFD-EB0A-8B4F-A50A-67A5B35DFC71}" presName="textNode" presStyleLbl="bgShp" presStyleIdx="2" presStyleCnt="4"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{E2D483AD-0DD3-714B-9D70-A3DB4D1BA2CA}" type="pres">
+      <dgm:prSet presAssocID="{F923FDFD-EB0A-8B4F-A50A-67A5B35DFC71}" presName="compChildNode" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{8849F7BC-620F-3541-B39A-7ACE4CE2B37A}" type="pres">
+      <dgm:prSet presAssocID="{F923FDFD-EB0A-8B4F-A50A-67A5B35DFC71}" presName="theInnerList" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{BB740A07-739F-BE42-8BC6-65C6DAA41B8D}" type="pres">
+      <dgm:prSet presAssocID="{72DE7A1A-A138-2845-BE51-F9AB950196BE}" presName="childNode" presStyleLbl="node1" presStyleIdx="10" presStyleCnt="16">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{7B2BDF52-332B-F345-8010-C6EE1914A410}" type="pres">
+      <dgm:prSet presAssocID="{72DE7A1A-A138-2845-BE51-F9AB950196BE}" presName="aSpace2" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{DE8A3216-043D-874E-801E-22FC01FB1203}" type="pres">
+      <dgm:prSet presAssocID="{4BCC67D3-9A5E-CB44-BA57-6FBD443375A8}" presName="childNode" presStyleLbl="node1" presStyleIdx="11" presStyleCnt="16">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{E0EC10D8-E6C7-7245-AD1A-4A0AF8A7457E}" type="pres">
+      <dgm:prSet presAssocID="{4BCC67D3-9A5E-CB44-BA57-6FBD443375A8}" presName="aSpace2" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{B3E7AA34-AB06-F945-A1F5-EECC56A9C725}" type="pres">
+      <dgm:prSet presAssocID="{A2E4211C-011E-1242-801F-AC0113C0E1F1}" presName="childNode" presStyleLbl="node1" presStyleIdx="12" presStyleCnt="16">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{1D434BD5-BC17-C349-8AEF-D91540BD893F}" type="pres">
+      <dgm:prSet presAssocID="{F923FDFD-EB0A-8B4F-A50A-67A5B35DFC71}" presName="aSpace" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{E479BF40-DAAA-DF4B-9F17-841DEEFE77F2}" type="pres">
+      <dgm:prSet presAssocID="{1BC3D3F0-6751-9342-9778-5EABEAA9B8E3}" presName="compNode" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{83EC239D-A228-464D-A391-885BF1567578}" type="pres">
+      <dgm:prSet presAssocID="{1BC3D3F0-6751-9342-9778-5EABEAA9B8E3}" presName="aNode" presStyleLbl="bgShp" presStyleIdx="3" presStyleCnt="4"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{8D32C646-A5B2-4D4A-8C7D-4EF133928385}" type="pres">
+      <dgm:prSet presAssocID="{1BC3D3F0-6751-9342-9778-5EABEAA9B8E3}" presName="textNode" presStyleLbl="bgShp" presStyleIdx="3" presStyleCnt="4"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{30EA4931-EB8B-824D-9932-E5F588EAD736}" type="pres">
+      <dgm:prSet presAssocID="{1BC3D3F0-6751-9342-9778-5EABEAA9B8E3}" presName="compChildNode" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{706603CC-95DC-5949-B4D9-577FA795D986}" type="pres">
+      <dgm:prSet presAssocID="{1BC3D3F0-6751-9342-9778-5EABEAA9B8E3}" presName="theInnerList" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{EA1EC1EB-1BE6-7741-B493-E3907DE28C0F}" type="pres">
+      <dgm:prSet presAssocID="{2156B6CF-2A16-5F4A-B001-96F4F0EA4489}" presName="childNode" presStyleLbl="node1" presStyleIdx="13" presStyleCnt="16">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{164F1BB6-695D-3745-89E0-D6E95CCFAC40}" type="pres">
+      <dgm:prSet presAssocID="{2156B6CF-2A16-5F4A-B001-96F4F0EA4489}" presName="aSpace2" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{A5234B32-C0F4-E746-9AF0-1EA632185BFA}" type="pres">
+      <dgm:prSet presAssocID="{3C9086C0-E9F4-8D4F-B225-3E7A2D8A7B90}" presName="childNode" presStyleLbl="node1" presStyleIdx="14" presStyleCnt="16">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{3846CBAF-997D-354C-9779-EF8D9FBB892C}" type="pres">
+      <dgm:prSet presAssocID="{3C9086C0-E9F4-8D4F-B225-3E7A2D8A7B90}" presName="aSpace2" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{E283519F-62EB-FE46-A122-AB4BEF9D9063}" type="pres">
+      <dgm:prSet presAssocID="{09FF815A-BDE5-9642-B921-5AE1AB05A638}" presName="childNode" presStyleLbl="node1" presStyleIdx="15" presStyleCnt="16">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+  </dgm:ptLst>
+  <dgm:cxnLst>
+    <dgm:cxn modelId="{81150002-DE96-9344-BC21-83578BAA8074}" type="presOf" srcId="{DE8E1357-D95A-8B4E-AAFD-23A0983478F6}" destId="{28C58499-56DC-DE4E-90F8-3780EB3FB34B}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess2"/>
+    <dgm:cxn modelId="{25348105-B654-F441-ACA9-0F3E5985A25C}" type="presOf" srcId="{FAB2F5B2-7ED5-9348-961F-BD97B158764C}" destId="{02C6FE1F-7061-E042-BBF5-3B589013C65D}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess2"/>
+    <dgm:cxn modelId="{B8FFAD13-5C4D-FD41-AE98-2BB6CD508815}" srcId="{E265709B-BD26-9E41-89B9-3ACA7B088AB3}" destId="{DF42A085-5F48-224D-BAA3-D51A076F9E8A}" srcOrd="0" destOrd="0" parTransId="{EDD339AE-A1AD-7D4E-8A10-268D7B4254C4}" sibTransId="{825A97A2-CB81-694F-814C-B080FA88ADA9}"/>
+    <dgm:cxn modelId="{B01A7A18-93D8-104B-9986-86C64051009E}" srcId="{F923FDFD-EB0A-8B4F-A50A-67A5B35DFC71}" destId="{72DE7A1A-A138-2845-BE51-F9AB950196BE}" srcOrd="0" destOrd="0" parTransId="{F3A3B954-E717-CE47-AA18-84C7DD61AB2A}" sibTransId="{CEBC6D09-AB73-F945-910D-CCA952FBE620}"/>
+    <dgm:cxn modelId="{9C793E1C-CFE7-604E-84FB-01CC69C13141}" type="presOf" srcId="{DADB6C16-FCB1-F346-BF3D-6B64D62343E3}" destId="{E8909A3C-D5F4-8C4A-A25F-1062CF8214D1}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess2"/>
+    <dgm:cxn modelId="{D96EAB1C-E95B-8746-80F6-0B4FBC16BBFE}" srcId="{DF42A085-5F48-224D-BAA3-D51A076F9E8A}" destId="{96621047-90CE-9941-833C-17A04F373E7D}" srcOrd="3" destOrd="0" parTransId="{89B620DB-13C3-B941-AC2E-E92B6D14C434}" sibTransId="{6B909A93-DF26-A94A-86BD-300AC89FC1E4}"/>
+    <dgm:cxn modelId="{396EB81E-2EC8-CA42-AD64-DF5153C109C6}" type="presOf" srcId="{72DE7A1A-A138-2845-BE51-F9AB950196BE}" destId="{BB740A07-739F-BE42-8BC6-65C6DAA41B8D}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess2"/>
+    <dgm:cxn modelId="{46786822-3B38-8E47-822A-E72ACF97DF82}" type="presOf" srcId="{7AB1B2DF-991A-D140-90A8-69701F22EFF4}" destId="{AEE008C2-989D-3A48-9A85-213202B21E08}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess2"/>
+    <dgm:cxn modelId="{19E2B425-645A-4947-B575-D1EBE4AE11CB}" type="presOf" srcId="{CAF13551-3708-2047-9E9F-8478B63288B8}" destId="{9F314DC2-25F9-C546-BB84-2EBB43BFB7DB}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess2"/>
+    <dgm:cxn modelId="{C88D6B2A-F841-3047-B03B-DA82C27ACDA0}" type="presOf" srcId="{09FF815A-BDE5-9642-B921-5AE1AB05A638}" destId="{E283519F-62EB-FE46-A122-AB4BEF9D9063}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess2"/>
+    <dgm:cxn modelId="{76ED9137-C1A9-1C48-900A-ECD9D1CC03E9}" type="presOf" srcId="{512A9887-BBF1-8D41-85D3-A24D335C66B9}" destId="{D840A0E9-6BB7-F641-A446-1B7162678089}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess2"/>
+    <dgm:cxn modelId="{6647F942-AE4A-FF45-82A7-816FCF9919BE}" srcId="{DF42A085-5F48-224D-BAA3-D51A076F9E8A}" destId="{58D088AC-3E19-B146-8E95-D141A574E706}" srcOrd="2" destOrd="0" parTransId="{78797E34-A6AF-5B4A-9C55-B685EDDBCA74}" sibTransId="{1E7C787D-51E8-1641-8DF6-E508E5457150}"/>
+    <dgm:cxn modelId="{AB8F0667-0BF5-8A4A-80AB-DDF16590E01A}" type="presOf" srcId="{3C9086C0-E9F4-8D4F-B225-3E7A2D8A7B90}" destId="{A5234B32-C0F4-E746-9AF0-1EA632185BFA}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess2"/>
+    <dgm:cxn modelId="{3AA0CE69-2090-0449-B4F0-944169D77008}" type="presOf" srcId="{38366133-CFD2-C747-8342-86CC9DBCB8BF}" destId="{4924A3BA-F9CD-9649-AAA5-EFF525E869A0}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess2"/>
+    <dgm:cxn modelId="{72ED874D-275F-0148-B7AE-EB3582ED2A7C}" srcId="{CAF13551-3708-2047-9E9F-8478B63288B8}" destId="{FAB2F5B2-7ED5-9348-961F-BD97B158764C}" srcOrd="3" destOrd="0" parTransId="{63D49F49-D2B7-9249-98F5-1D873B9720AB}" sibTransId="{DEF57594-6BAB-704E-BAF9-F6DC8BB79872}"/>
+    <dgm:cxn modelId="{C05FC251-1A25-8349-9D09-6128D94F6623}" type="presOf" srcId="{58D088AC-3E19-B146-8E95-D141A574E706}" destId="{8F108AF8-02C4-DD47-B583-6AFD78A84920}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess2"/>
+    <dgm:cxn modelId="{59721C74-2B52-204C-B0C6-CC8118D684EF}" srcId="{DF42A085-5F48-224D-BAA3-D51A076F9E8A}" destId="{7AB1B2DF-991A-D140-90A8-69701F22EFF4}" srcOrd="4" destOrd="0" parTransId="{034F8D61-1271-A44D-99DE-BD301E98218E}" sibTransId="{29C50828-3B32-DA4C-A45D-8099F8940393}"/>
+    <dgm:cxn modelId="{8A62ED55-0A22-6F43-B903-A975A08552F9}" type="presOf" srcId="{F923FDFD-EB0A-8B4F-A50A-67A5B35DFC71}" destId="{0B00A92D-C427-A841-9505-12511F87D766}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess2"/>
+    <dgm:cxn modelId="{E5083857-877B-E74E-A64A-64339F321438}" srcId="{CAF13551-3708-2047-9E9F-8478B63288B8}" destId="{512A9887-BBF1-8D41-85D3-A24D335C66B9}" srcOrd="4" destOrd="0" parTransId="{0BC842F4-CB4D-6446-A32B-A6FCAC8CE2FB}" sibTransId="{F187EE41-0C6E-434E-8147-EF1B56F967A4}"/>
+    <dgm:cxn modelId="{2FDDC27A-71F2-5F4E-BEC0-4D57FC20BE08}" srcId="{1BC3D3F0-6751-9342-9778-5EABEAA9B8E3}" destId="{2156B6CF-2A16-5F4A-B001-96F4F0EA4489}" srcOrd="0" destOrd="0" parTransId="{CE3EAEAC-6F40-3D4E-920D-A9FC330605C0}" sibTransId="{92509921-4DD6-944C-9CB4-FAAF41FBF5DB}"/>
+    <dgm:cxn modelId="{91535F80-30E5-CA46-87E0-F27C3A350BA5}" srcId="{E265709B-BD26-9E41-89B9-3ACA7B088AB3}" destId="{F923FDFD-EB0A-8B4F-A50A-67A5B35DFC71}" srcOrd="2" destOrd="0" parTransId="{F963CFBC-FA62-4446-8C31-95DDBC1ACA2F}" sibTransId="{D6A0BF30-1845-1C4D-AF6F-62C52855710A}"/>
+    <dgm:cxn modelId="{6FC39982-41C1-6F4D-AAA5-B0C1A515C354}" srcId="{CAF13551-3708-2047-9E9F-8478B63288B8}" destId="{38366133-CFD2-C747-8342-86CC9DBCB8BF}" srcOrd="2" destOrd="0" parTransId="{B7D06EF6-D955-3344-8B81-694068294AC0}" sibTransId="{6359EB21-C6D1-8A4E-9D17-35132B5F4B95}"/>
+    <dgm:cxn modelId="{B913278B-46AB-7A40-8360-7E4DD3ABCC71}" srcId="{CAF13551-3708-2047-9E9F-8478B63288B8}" destId="{3585C23A-62E8-6348-8618-794D9171487B}" srcOrd="0" destOrd="0" parTransId="{C221F848-70B1-6842-B047-3F3C0AEDECCC}" sibTransId="{356B8A25-70F0-6347-88FE-43EE6670968A}"/>
+    <dgm:cxn modelId="{52FBB796-0711-C740-B840-8A72A46B03C7}" srcId="{DF42A085-5F48-224D-BAA3-D51A076F9E8A}" destId="{DE8E1357-D95A-8B4E-AAFD-23A0983478F6}" srcOrd="0" destOrd="0" parTransId="{CC15C3C0-E7A1-4F4D-BE4E-9DC1F62B5305}" sibTransId="{8ECC4525-06AB-3042-ADE1-2E6FFAA87126}"/>
+    <dgm:cxn modelId="{E8F1729B-CE82-8E44-A785-540B906D7044}" srcId="{CAF13551-3708-2047-9E9F-8478B63288B8}" destId="{E800EED9-E476-F248-924D-3B03A7997E25}" srcOrd="1" destOrd="0" parTransId="{FFBE5467-4BA3-1E4C-B68B-B89507956003}" sibTransId="{7BA83251-0CA3-B342-BEBE-5935499B014D}"/>
+    <dgm:cxn modelId="{AC48119F-6DED-B44E-8FEE-854A6FF8E8D4}" type="presOf" srcId="{CAF13551-3708-2047-9E9F-8478B63288B8}" destId="{8F50CD71-CE83-0148-9897-84626FAE8FC6}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess2"/>
+    <dgm:cxn modelId="{E5A61DA1-1C84-4F49-9651-1DFBEB21F082}" type="presOf" srcId="{4BCC67D3-9A5E-CB44-BA57-6FBD443375A8}" destId="{DE8A3216-043D-874E-801E-22FC01FB1203}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess2"/>
+    <dgm:cxn modelId="{8A07F8A1-1743-7B47-B6BF-297981B5A07F}" type="presOf" srcId="{DF42A085-5F48-224D-BAA3-D51A076F9E8A}" destId="{B993D411-0E8C-614B-B4EB-878379E93FFD}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess2"/>
+    <dgm:cxn modelId="{0967D1A5-1CB5-5A44-9BF3-10CCB80841C9}" srcId="{F923FDFD-EB0A-8B4F-A50A-67A5B35DFC71}" destId="{A2E4211C-011E-1242-801F-AC0113C0E1F1}" srcOrd="2" destOrd="0" parTransId="{692E3266-0EBD-5A45-8A69-479682C2AFF3}" sibTransId="{33229184-E093-8C4B-896F-753872395779}"/>
+    <dgm:cxn modelId="{F558F9B9-48C0-974B-A03B-8103903EE2D0}" type="presOf" srcId="{1BC3D3F0-6751-9342-9778-5EABEAA9B8E3}" destId="{83EC239D-A228-464D-A391-885BF1567578}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess2"/>
+    <dgm:cxn modelId="{24C6C6C0-650A-964D-A57A-1176AA3205EF}" type="presOf" srcId="{2156B6CF-2A16-5F4A-B001-96F4F0EA4489}" destId="{EA1EC1EB-1BE6-7741-B493-E3907DE28C0F}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess2"/>
+    <dgm:cxn modelId="{EEF277C3-ADE2-344F-A882-EE42711F1D1E}" type="presOf" srcId="{A2E4211C-011E-1242-801F-AC0113C0E1F1}" destId="{B3E7AA34-AB06-F945-A1F5-EECC56A9C725}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess2"/>
+    <dgm:cxn modelId="{355D54C8-7384-904C-BA96-AF8E25454EB2}" srcId="{F923FDFD-EB0A-8B4F-A50A-67A5B35DFC71}" destId="{4BCC67D3-9A5E-CB44-BA57-6FBD443375A8}" srcOrd="1" destOrd="0" parTransId="{713CCACB-F3AF-914B-B8DD-CAFAB0B28BB4}" sibTransId="{BC573B02-1313-8B47-BA62-C280FE05DC69}"/>
+    <dgm:cxn modelId="{19419CC8-B13E-754F-A8A7-032ECFB30C26}" type="presOf" srcId="{1BC3D3F0-6751-9342-9778-5EABEAA9B8E3}" destId="{8D32C646-A5B2-4D4A-8C7D-4EF133928385}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess2"/>
+    <dgm:cxn modelId="{BE3C5ECB-63A6-6C4B-A9A2-5D3028A5F932}" type="presOf" srcId="{DF42A085-5F48-224D-BAA3-D51A076F9E8A}" destId="{FD214263-9478-C346-AF33-7B8AE3CDB37B}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess2"/>
+    <dgm:cxn modelId="{8CF9FACC-7829-3C4C-9850-27DBF7F6822C}" type="presOf" srcId="{E800EED9-E476-F248-924D-3B03A7997E25}" destId="{4C3B3C62-8A40-554A-B9A5-9258B84F166C}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess2"/>
+    <dgm:cxn modelId="{24F208D2-1689-F54D-8148-DE42F736AA91}" srcId="{E265709B-BD26-9E41-89B9-3ACA7B088AB3}" destId="{1BC3D3F0-6751-9342-9778-5EABEAA9B8E3}" srcOrd="3" destOrd="0" parTransId="{501F17A9-D8E8-6042-8878-A98772479282}" sibTransId="{5A8CECBF-0474-E646-ABF2-0B5BE8FA7393}"/>
+    <dgm:cxn modelId="{A7457AD6-649E-224E-9222-441559F28927}" type="presOf" srcId="{F923FDFD-EB0A-8B4F-A50A-67A5B35DFC71}" destId="{D8DCE409-BD94-1E4D-90E0-183D7FE9A2CF}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess2"/>
+    <dgm:cxn modelId="{7F4E3BD8-7277-8540-895A-4F28934D8487}" type="presOf" srcId="{3585C23A-62E8-6348-8618-794D9171487B}" destId="{EBF6B4B8-4BA1-BD45-95EC-921EDB4086BF}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess2"/>
+    <dgm:cxn modelId="{CCDAA2DE-F6F9-0C45-9A6B-1B4C4D2BFBC3}" srcId="{E265709B-BD26-9E41-89B9-3ACA7B088AB3}" destId="{CAF13551-3708-2047-9E9F-8478B63288B8}" srcOrd="1" destOrd="0" parTransId="{96678305-B2EF-3449-A1B9-18BEC3D946B1}" sibTransId="{672108DE-806A-814E-921C-1228932DAA10}"/>
+    <dgm:cxn modelId="{1C9206EF-9152-AD4B-A41F-C6FA20C78154}" srcId="{DF42A085-5F48-224D-BAA3-D51A076F9E8A}" destId="{DADB6C16-FCB1-F346-BF3D-6B64D62343E3}" srcOrd="1" destOrd="0" parTransId="{CC251662-8BED-274C-A769-C42F9B5D2317}" sibTransId="{87EC0A59-A1E7-0A45-94D9-3AFDC8FA33FB}"/>
+    <dgm:cxn modelId="{655324EF-DC3C-424A-AD7E-F69B88D77020}" type="presOf" srcId="{96621047-90CE-9941-833C-17A04F373E7D}" destId="{A7A03662-8573-7449-BF98-58F4F6E97F69}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess2"/>
+    <dgm:cxn modelId="{C2985EF0-FEBA-9E4F-AD1D-61C789908EDF}" srcId="{1BC3D3F0-6751-9342-9778-5EABEAA9B8E3}" destId="{3C9086C0-E9F4-8D4F-B225-3E7A2D8A7B90}" srcOrd="1" destOrd="0" parTransId="{12CCDBD2-BD19-6D4F-94D5-E9231658CB9F}" sibTransId="{41295FD3-BD5F-D843-BE99-B341EB8616AE}"/>
+    <dgm:cxn modelId="{4D0970F7-7EA1-6C46-9691-4AB365C2E24D}" type="presOf" srcId="{E265709B-BD26-9E41-89B9-3ACA7B088AB3}" destId="{4EDA3281-9E32-4D49-9EDB-E32389C7102F}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess2"/>
+    <dgm:cxn modelId="{BB8FF2F8-BD4B-E743-AD39-5FC933BA15E2}" srcId="{1BC3D3F0-6751-9342-9778-5EABEAA9B8E3}" destId="{09FF815A-BDE5-9642-B921-5AE1AB05A638}" srcOrd="2" destOrd="0" parTransId="{F0764ACD-61C6-A24A-8C75-CDCA23DD5C86}" sibTransId="{398A88C8-733E-9841-90E9-80BE04E572A6}"/>
+    <dgm:cxn modelId="{3C83FDB4-A429-644B-A572-82A393DD1298}" type="presParOf" srcId="{4EDA3281-9E32-4D49-9EDB-E32389C7102F}" destId="{0D6C15F3-7CE5-B241-8967-24EEF9F05EFB}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess2"/>
+    <dgm:cxn modelId="{74B8F3C7-1FC2-5145-8F60-C4699F778B92}" type="presParOf" srcId="{0D6C15F3-7CE5-B241-8967-24EEF9F05EFB}" destId="{FD214263-9478-C346-AF33-7B8AE3CDB37B}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess2"/>
+    <dgm:cxn modelId="{EBFCA9A2-A813-7642-A699-2D4CA0C1DE03}" type="presParOf" srcId="{0D6C15F3-7CE5-B241-8967-24EEF9F05EFB}" destId="{B993D411-0E8C-614B-B4EB-878379E93FFD}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess2"/>
+    <dgm:cxn modelId="{2DB8F58A-E3BF-2743-8AC3-1C524F6E2C48}" type="presParOf" srcId="{0D6C15F3-7CE5-B241-8967-24EEF9F05EFB}" destId="{E9486109-45ED-9F49-8FA1-F4EEB4CA4634}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess2"/>
+    <dgm:cxn modelId="{6FABBA33-3CA5-C14B-A4F5-458C0FB64D47}" type="presParOf" srcId="{E9486109-45ED-9F49-8FA1-F4EEB4CA4634}" destId="{5F8E0C4E-0577-A547-B885-DD8884427946}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess2"/>
+    <dgm:cxn modelId="{48139853-23FE-964C-BBC0-CF13B0CAF95F}" type="presParOf" srcId="{5F8E0C4E-0577-A547-B885-DD8884427946}" destId="{28C58499-56DC-DE4E-90F8-3780EB3FB34B}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess2"/>
+    <dgm:cxn modelId="{13BB63F2-6881-764D-8F63-1CFD216126A9}" type="presParOf" srcId="{5F8E0C4E-0577-A547-B885-DD8884427946}" destId="{FFA8E22F-ABF1-DF4D-B586-0B9E4A5FE359}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess2"/>
+    <dgm:cxn modelId="{F2110AA6-74F9-F246-A0D8-261882E010AD}" type="presParOf" srcId="{5F8E0C4E-0577-A547-B885-DD8884427946}" destId="{E8909A3C-D5F4-8C4A-A25F-1062CF8214D1}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess2"/>
+    <dgm:cxn modelId="{30AA88BC-55C0-404E-811A-3AB94AED3C8B}" type="presParOf" srcId="{5F8E0C4E-0577-A547-B885-DD8884427946}" destId="{FDB00AA6-42E8-934B-949D-AA5C4730E44E}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess2"/>
+    <dgm:cxn modelId="{F5327BC7-E6CB-9B43-8062-7F3AFFD96192}" type="presParOf" srcId="{5F8E0C4E-0577-A547-B885-DD8884427946}" destId="{8F108AF8-02C4-DD47-B583-6AFD78A84920}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess2"/>
+    <dgm:cxn modelId="{913001DE-81CF-F547-B7A3-3636BC35032F}" type="presParOf" srcId="{5F8E0C4E-0577-A547-B885-DD8884427946}" destId="{630D7F56-3962-904C-B4D4-F9D4D960DCB1}" srcOrd="5" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess2"/>
+    <dgm:cxn modelId="{5A74C806-A666-884F-BE92-6B177324B8C0}" type="presParOf" srcId="{5F8E0C4E-0577-A547-B885-DD8884427946}" destId="{A7A03662-8573-7449-BF98-58F4F6E97F69}" srcOrd="6" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess2"/>
+    <dgm:cxn modelId="{DA3ED1E4-A896-184B-AB2F-736E2C9B3279}" type="presParOf" srcId="{5F8E0C4E-0577-A547-B885-DD8884427946}" destId="{6DCCBE0C-F57F-5946-916F-6EC5685167B0}" srcOrd="7" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess2"/>
+    <dgm:cxn modelId="{55681685-8056-8942-8779-C16F6CC1DB69}" type="presParOf" srcId="{5F8E0C4E-0577-A547-B885-DD8884427946}" destId="{AEE008C2-989D-3A48-9A85-213202B21E08}" srcOrd="8" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess2"/>
+    <dgm:cxn modelId="{E841B8DC-A54F-DF4B-A322-3EAABAD7E406}" type="presParOf" srcId="{4EDA3281-9E32-4D49-9EDB-E32389C7102F}" destId="{61F5714F-7331-9A47-B4C1-901381016342}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess2"/>
+    <dgm:cxn modelId="{E2F75E20-25C7-0042-9438-EEA98F71ACC6}" type="presParOf" srcId="{4EDA3281-9E32-4D49-9EDB-E32389C7102F}" destId="{675300FB-8D32-F642-BABA-D7194F0DE7B0}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess2"/>
+    <dgm:cxn modelId="{3CB36D82-AA4B-6549-BAA6-44E4720502CF}" type="presParOf" srcId="{675300FB-8D32-F642-BABA-D7194F0DE7B0}" destId="{9F314DC2-25F9-C546-BB84-2EBB43BFB7DB}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess2"/>
+    <dgm:cxn modelId="{541F0A3D-6FA7-6E42-AFE3-BB045C3CD988}" type="presParOf" srcId="{675300FB-8D32-F642-BABA-D7194F0DE7B0}" destId="{8F50CD71-CE83-0148-9897-84626FAE8FC6}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess2"/>
+    <dgm:cxn modelId="{5A6F9887-1731-964A-A12D-2E95D94FDE8F}" type="presParOf" srcId="{675300FB-8D32-F642-BABA-D7194F0DE7B0}" destId="{549AC4EA-691E-314D-BF0F-357164462F4F}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess2"/>
+    <dgm:cxn modelId="{B0D99B05-5A3B-634F-850A-CA716743538B}" type="presParOf" srcId="{549AC4EA-691E-314D-BF0F-357164462F4F}" destId="{1D3980BB-A9A5-0F48-A87C-9542AA94A001}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess2"/>
+    <dgm:cxn modelId="{1B3FF515-421D-2147-A0FF-2FFA6A15D837}" type="presParOf" srcId="{1D3980BB-A9A5-0F48-A87C-9542AA94A001}" destId="{EBF6B4B8-4BA1-BD45-95EC-921EDB4086BF}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess2"/>
+    <dgm:cxn modelId="{CDE64F8F-62FD-2D4B-B1DA-C96D088CC518}" type="presParOf" srcId="{1D3980BB-A9A5-0F48-A87C-9542AA94A001}" destId="{14329B36-98FD-7146-B83D-CBDD084F6F48}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess2"/>
+    <dgm:cxn modelId="{60032646-6F3A-4E49-89E2-AC893A24C794}" type="presParOf" srcId="{1D3980BB-A9A5-0F48-A87C-9542AA94A001}" destId="{4C3B3C62-8A40-554A-B9A5-9258B84F166C}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess2"/>
+    <dgm:cxn modelId="{52EDB462-9BDD-A747-9AD5-B0A9B671696F}" type="presParOf" srcId="{1D3980BB-A9A5-0F48-A87C-9542AA94A001}" destId="{0EE142DB-2E11-BB46-83F6-CFC9B4666EF9}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess2"/>
+    <dgm:cxn modelId="{7E264C48-0EA6-C849-8FE6-1C3486339EAB}" type="presParOf" srcId="{1D3980BB-A9A5-0F48-A87C-9542AA94A001}" destId="{4924A3BA-F9CD-9649-AAA5-EFF525E869A0}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess2"/>
+    <dgm:cxn modelId="{06139D5C-0EB7-9E46-A8AA-4DF2429754C2}" type="presParOf" srcId="{1D3980BB-A9A5-0F48-A87C-9542AA94A001}" destId="{B522C69B-29F6-FB48-9AB2-8DD895209534}" srcOrd="5" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess2"/>
+    <dgm:cxn modelId="{8E9660FB-9FDA-424B-9A12-A82E3647E918}" type="presParOf" srcId="{1D3980BB-A9A5-0F48-A87C-9542AA94A001}" destId="{02C6FE1F-7061-E042-BBF5-3B589013C65D}" srcOrd="6" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess2"/>
+    <dgm:cxn modelId="{E1904CB3-3CB4-7443-885B-1D0903A1F0DE}" type="presParOf" srcId="{1D3980BB-A9A5-0F48-A87C-9542AA94A001}" destId="{D7A1500A-ED09-FF41-93D8-68DC939C6522}" srcOrd="7" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess2"/>
+    <dgm:cxn modelId="{F16D5D33-E065-E244-88DF-2E464BBC0B41}" type="presParOf" srcId="{1D3980BB-A9A5-0F48-A87C-9542AA94A001}" destId="{D840A0E9-6BB7-F641-A446-1B7162678089}" srcOrd="8" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess2"/>
+    <dgm:cxn modelId="{6A6BF75B-2177-1B4A-9132-A97E1CAAC616}" type="presParOf" srcId="{4EDA3281-9E32-4D49-9EDB-E32389C7102F}" destId="{2AB6A7E9-EC57-B849-988D-4B235D410C9C}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess2"/>
+    <dgm:cxn modelId="{F5CD7167-A73F-2C46-B8DE-72B60F786825}" type="presParOf" srcId="{4EDA3281-9E32-4D49-9EDB-E32389C7102F}" destId="{E1C6E0A9-F66B-B74B-BA17-53388EA0B20F}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess2"/>
+    <dgm:cxn modelId="{0BF7A5F1-7FCE-BB45-986A-45E70862B220}" type="presParOf" srcId="{E1C6E0A9-F66B-B74B-BA17-53388EA0B20F}" destId="{D8DCE409-BD94-1E4D-90E0-183D7FE9A2CF}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess2"/>
+    <dgm:cxn modelId="{79E38E2E-857D-EE49-9015-78CD530F1171}" type="presParOf" srcId="{E1C6E0A9-F66B-B74B-BA17-53388EA0B20F}" destId="{0B00A92D-C427-A841-9505-12511F87D766}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess2"/>
+    <dgm:cxn modelId="{6690D01A-7250-F442-B932-D16BCB8D5294}" type="presParOf" srcId="{E1C6E0A9-F66B-B74B-BA17-53388EA0B20F}" destId="{E2D483AD-0DD3-714B-9D70-A3DB4D1BA2CA}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess2"/>
+    <dgm:cxn modelId="{40EF973C-C633-4D4C-95D2-B9F0A2A8E557}" type="presParOf" srcId="{E2D483AD-0DD3-714B-9D70-A3DB4D1BA2CA}" destId="{8849F7BC-620F-3541-B39A-7ACE4CE2B37A}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess2"/>
+    <dgm:cxn modelId="{A0C08987-EC29-1C40-B928-1E4788072062}" type="presParOf" srcId="{8849F7BC-620F-3541-B39A-7ACE4CE2B37A}" destId="{BB740A07-739F-BE42-8BC6-65C6DAA41B8D}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess2"/>
+    <dgm:cxn modelId="{A42BBDCF-10A9-714E-B86A-93C23E210C50}" type="presParOf" srcId="{8849F7BC-620F-3541-B39A-7ACE4CE2B37A}" destId="{7B2BDF52-332B-F345-8010-C6EE1914A410}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess2"/>
+    <dgm:cxn modelId="{91A1F344-5491-7F4C-A032-0A4B2183235B}" type="presParOf" srcId="{8849F7BC-620F-3541-B39A-7ACE4CE2B37A}" destId="{DE8A3216-043D-874E-801E-22FC01FB1203}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess2"/>
+    <dgm:cxn modelId="{ED942DBC-C55A-CC43-8A96-34217AEB4A05}" type="presParOf" srcId="{8849F7BC-620F-3541-B39A-7ACE4CE2B37A}" destId="{E0EC10D8-E6C7-7245-AD1A-4A0AF8A7457E}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess2"/>
+    <dgm:cxn modelId="{A44A29EF-D8E6-3847-968F-880D1C9B013E}" type="presParOf" srcId="{8849F7BC-620F-3541-B39A-7ACE4CE2B37A}" destId="{B3E7AA34-AB06-F945-A1F5-EECC56A9C725}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess2"/>
+    <dgm:cxn modelId="{A5BF8F72-53CC-6648-85A9-3178875718E6}" type="presParOf" srcId="{4EDA3281-9E32-4D49-9EDB-E32389C7102F}" destId="{1D434BD5-BC17-C349-8AEF-D91540BD893F}" srcOrd="5" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess2"/>
+    <dgm:cxn modelId="{E0374891-8599-DB45-BE1C-A2C4C972F6CF}" type="presParOf" srcId="{4EDA3281-9E32-4D49-9EDB-E32389C7102F}" destId="{E479BF40-DAAA-DF4B-9F17-841DEEFE77F2}" srcOrd="6" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess2"/>
+    <dgm:cxn modelId="{4C976095-0804-4144-AF9F-FBA0754DFBB7}" type="presParOf" srcId="{E479BF40-DAAA-DF4B-9F17-841DEEFE77F2}" destId="{83EC239D-A228-464D-A391-885BF1567578}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess2"/>
+    <dgm:cxn modelId="{1F619724-FD30-3C40-BA46-BB7136D93C23}" type="presParOf" srcId="{E479BF40-DAAA-DF4B-9F17-841DEEFE77F2}" destId="{8D32C646-A5B2-4D4A-8C7D-4EF133928385}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess2"/>
+    <dgm:cxn modelId="{4824EC0C-603F-2F4F-878F-AEE0D4D151C2}" type="presParOf" srcId="{E479BF40-DAAA-DF4B-9F17-841DEEFE77F2}" destId="{30EA4931-EB8B-824D-9932-E5F588EAD736}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess2"/>
+    <dgm:cxn modelId="{6ED51E55-0A9D-6643-A4F4-F8E1C229ED7F}" type="presParOf" srcId="{30EA4931-EB8B-824D-9932-E5F588EAD736}" destId="{706603CC-95DC-5949-B4D9-577FA795D986}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess2"/>
+    <dgm:cxn modelId="{DBA8EAD7-B133-6842-A28F-4182E4907D6E}" type="presParOf" srcId="{706603CC-95DC-5949-B4D9-577FA795D986}" destId="{EA1EC1EB-1BE6-7741-B493-E3907DE28C0F}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess2"/>
+    <dgm:cxn modelId="{746CB5F0-D67D-704F-9BAB-69C681B81E3C}" type="presParOf" srcId="{706603CC-95DC-5949-B4D9-577FA795D986}" destId="{164F1BB6-695D-3745-89E0-D6E95CCFAC40}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess2"/>
+    <dgm:cxn modelId="{1BC3175C-2A34-EA4C-991C-60FFC3279362}" type="presParOf" srcId="{706603CC-95DC-5949-B4D9-577FA795D986}" destId="{A5234B32-C0F4-E746-9AF0-1EA632185BFA}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess2"/>
+    <dgm:cxn modelId="{15F846CB-251B-BC42-AD96-6B8B7BA74216}" type="presParOf" srcId="{706603CC-95DC-5949-B4D9-577FA795D986}" destId="{3846CBAF-997D-354C-9779-EF8D9FBB892C}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess2"/>
+    <dgm:cxn modelId="{E7D1DA48-471C-F742-830C-BE87CC1F230C}" type="presParOf" srcId="{706603CC-95DC-5949-B4D9-577FA795D986}" destId="{E283519F-62EB-FE46-A122-AB4BEF9D9063}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess2"/>
+  </dgm:cxnLst>
+  <dgm:bg/>
+  <dgm:whole/>
+  <dgm:extLst>
+    <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId19" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+    </a:ext>
+  </dgm:extLst>
+</dgm:dataModel>
+</file>
+
+<file path=word/diagrams/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <dsp:spTree>
+    <dsp:nvGrpSpPr>
+      <dsp:cNvPr id="0" name=""/>
+      <dsp:cNvGrpSpPr/>
+    </dsp:nvGrpSpPr>
+    <dsp:grpSpPr/>
+    <dsp:sp modelId="{FD214263-9478-C346-AF33-7B8AE3CDB37B}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="1415" y="0"/>
+          <a:ext cx="1388854" cy="3200400"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 10000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent1">
+            <a:tint val="40000"/>
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="68580" tIns="68580" rIns="68580" bIns="68580" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="800100">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-GB" sz="1800" kern="1200"/>
+            <a:t>Programme</a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="1415" y="0"/>
+        <a:ext cx="1388854" cy="960120"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{28C58499-56DC-DE4E-90F8-3780EB3FB34B}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="140300" y="960725"/>
+          <a:ext cx="1111083" cy="370241"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 10000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent1">
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="20320" tIns="15240" rIns="20320" bIns="15240" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="355600">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-GB" sz="800" kern="1200"/>
+            <a:t>Review of annual module monitoring</a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="151144" y="971569"/>
+        <a:ext cx="1089395" cy="348553"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{E8909A3C-D5F4-8C4A-A25F-1062CF8214D1}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="140300" y="1387927"/>
+          <a:ext cx="1111083" cy="370241"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 10000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent1">
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="20320" tIns="15240" rIns="20320" bIns="15240" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="355600">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-GB" sz="800" kern="1200"/>
+            <a:t>Annual programme monitoring &amp; reporting</a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="151144" y="1398771"/>
+        <a:ext cx="1089395" cy="348553"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{8F108AF8-02C4-DD47-B583-6AFD78A84920}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="140300" y="1815129"/>
+          <a:ext cx="1111083" cy="370241"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 10000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent1">
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="20320" tIns="15240" rIns="20320" bIns="15240" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="355600">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-GB" sz="800" kern="1200"/>
+            <a:t>Student Feedback</a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="151144" y="1825973"/>
+        <a:ext cx="1089395" cy="348553"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{A7A03662-8573-7449-BF98-58F4F6E97F69}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="140300" y="2242331"/>
+          <a:ext cx="1111083" cy="370241"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 10000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent1">
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="20320" tIns="15240" rIns="20320" bIns="15240" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="355600">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-GB" sz="800" kern="1200"/>
+            <a:t>External Examiner Reports</a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="151144" y="2253175"/>
+        <a:ext cx="1089395" cy="348553"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{AEE008C2-989D-3A48-9A85-213202B21E08}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="140300" y="2669532"/>
+          <a:ext cx="1111083" cy="370241"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 10000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent1">
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="20320" tIns="15240" rIns="20320" bIns="15240" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="355600">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-GB" sz="800" kern="1200"/>
+            <a:t>Data Analysis &amp; Reporting</a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="151144" y="2680376"/>
+        <a:ext cx="1089395" cy="348553"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{9F314DC2-25F9-C546-BB84-2EBB43BFB7DB}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="1494434" y="0"/>
+          <a:ext cx="1388854" cy="3200400"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 10000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="tx2">
+            <a:lumMod val="10000"/>
+            <a:lumOff val="90000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="68580" tIns="68580" rIns="68580" bIns="68580" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="800100">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-GB" sz="1800" kern="1200"/>
+            <a:t>Discipline / Department</a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="1494434" y="0"/>
+        <a:ext cx="1388854" cy="960120"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{EBF6B4B8-4BA1-BD45-95EC-921EDB4086BF}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="1633319" y="960725"/>
+          <a:ext cx="1111083" cy="370241"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 10000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent1">
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="20320" tIns="15240" rIns="20320" bIns="15240" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="355600">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-GB" sz="800" kern="1200"/>
+            <a:t>Critial Reflection &amp; Action Planning</a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="1644163" y="971569"/>
+        <a:ext cx="1089395" cy="348553"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{4C3B3C62-8A40-554A-B9A5-9258B84F166C}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="1633319" y="1387927"/>
+          <a:ext cx="1111083" cy="370241"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 10000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent1">
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="20320" tIns="15240" rIns="20320" bIns="15240" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="355600">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-GB" sz="800" kern="1200"/>
+            <a:t>Review of annual programme monitoring</a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="1644163" y="1398771"/>
+        <a:ext cx="1089395" cy="348553"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{4924A3BA-F9CD-9649-AAA5-EFF525E869A0}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="1633319" y="1815129"/>
+          <a:ext cx="1111083" cy="370241"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 10000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent1">
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="20320" tIns="15240" rIns="20320" bIns="15240" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="355600">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-GB" sz="800" kern="1200"/>
+            <a:t>Student Voice &amp; Engagement</a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="1644163" y="1825973"/>
+        <a:ext cx="1089395" cy="348553"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{02C6FE1F-7061-E042-BBF5-3B589013C65D}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="1633319" y="2242331"/>
+          <a:ext cx="1111083" cy="370241"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 10000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent1">
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="20320" tIns="15240" rIns="20320" bIns="15240" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="355600">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-GB" sz="800" kern="1200"/>
+            <a:t>External input &amp; benchmarking</a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="1644163" y="2253175"/>
+        <a:ext cx="1089395" cy="348553"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{D840A0E9-6BB7-F641-A446-1B7162678089}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="1633319" y="2669532"/>
+          <a:ext cx="1111083" cy="370241"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 10000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent1">
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="20320" tIns="15240" rIns="20320" bIns="15240" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="355600">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-GB" sz="800" kern="1200"/>
+            <a:t>Data Analysis &amp; Trends</a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="1644163" y="2680376"/>
+        <a:ext cx="1089395" cy="348553"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{D8DCE409-BD94-1E4D-90E0-183D7FE9A2CF}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="2987453" y="0"/>
+          <a:ext cx="1388854" cy="3200400"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 10000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent1">
+            <a:tint val="40000"/>
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="68580" tIns="68580" rIns="68580" bIns="68580" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="800100">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-GB" sz="1800" kern="1200"/>
+            <a:t>Faculty</a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="2987453" y="0"/>
+        <a:ext cx="1388854" cy="960120"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{BB740A07-739F-BE42-8BC6-65C6DAA41B8D}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="3126338" y="960393"/>
+          <a:ext cx="1111083" cy="628750"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 10000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent1">
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="20320" tIns="15240" rIns="20320" bIns="15240" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="355600">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-GB" sz="800" kern="1200"/>
+            <a:t>Education, Quality &amp; Enhancement: Decsions &amp; Planning </a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="3144753" y="978808"/>
+        <a:ext cx="1074253" cy="591920"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{DE8A3216-043D-874E-801E-22FC01FB1203}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="3126338" y="1685874"/>
+          <a:ext cx="1111083" cy="628750"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 10000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent1">
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="20320" tIns="15240" rIns="20320" bIns="15240" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="355600">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-GB" sz="800" kern="1200"/>
+            <a:t>Education Enhancement Strategy  &amp; Reporting</a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="3144753" y="1704289"/>
+        <a:ext cx="1074253" cy="591920"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{B3E7AA34-AB06-F945-A1F5-EECC56A9C725}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="3126338" y="2411356"/>
+          <a:ext cx="1111083" cy="628750"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 10000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent1">
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="20320" tIns="15240" rIns="20320" bIns="15240" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="355600">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-GB" sz="800" kern="1200"/>
+            <a:t>Embedding Quality &amp; Enhacement Culture</a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="3144753" y="2429771"/>
+        <a:ext cx="1074253" cy="591920"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{83EC239D-A228-464D-A391-885BF1567578}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="4480471" y="0"/>
+          <a:ext cx="1388854" cy="3200400"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 10000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent1">
+            <a:tint val="40000"/>
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="68580" tIns="68580" rIns="68580" bIns="68580" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="800100">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-GB" sz="1800" kern="1200"/>
+            <a:t>Institution</a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="4480471" y="0"/>
+        <a:ext cx="1388854" cy="960120"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{EA1EC1EB-1BE6-7741-B493-E3907DE28C0F}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="4619357" y="960393"/>
+          <a:ext cx="1111083" cy="628750"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 10000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent1">
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="20320" tIns="15240" rIns="20320" bIns="15240" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="355600">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-GB" sz="800" kern="1200"/>
+            <a:t>Self Evaluation &amp; Action Planning (SFC, Senate)</a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="4637772" y="978808"/>
+        <a:ext cx="1074253" cy="591920"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{A5234B32-C0F4-E746-9AF0-1EA632185BFA}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="4619357" y="1685874"/>
+          <a:ext cx="1111083" cy="628750"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 10000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent1">
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="20320" tIns="15240" rIns="20320" bIns="15240" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="355600">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-GB" sz="800" kern="1200"/>
+            <a:t>Education Strategy</a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="4637772" y="1704289"/>
+        <a:ext cx="1074253" cy="591920"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{E283519F-62EB-FE46-A122-AB4BEF9D9063}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="4619357" y="2411356"/>
+          <a:ext cx="1111083" cy="628750"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 10000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent1">
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="20320" tIns="15240" rIns="20320" bIns="15240" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="355600">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-GB" sz="800" kern="1200"/>
+            <a:t>Quality &amp; Enahcement Policy, Processes &amp; Culture</a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="4637772" y="2429771"/>
+        <a:ext cx="1074253" cy="591920"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+  </dsp:spTree>
+</dsp:drawing>
+</file>
+
+<file path=word/diagrams/layout1.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:layoutDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess2">
+  <dgm:title val=""/>
+  <dgm:desc val=""/>
+  <dgm:catLst>
+    <dgm:cat type="list" pri="10000"/>
+    <dgm:cat type="relationship" pri="13000"/>
+  </dgm:catLst>
+  <dgm:sampData>
+    <dgm:dataModel>
+      <dgm:ptLst>
+        <dgm:pt modelId="0" type="doc"/>
+        <dgm:pt modelId="1">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="11">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="12">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="2">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="21">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="22">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="3">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="31">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="32">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+      </dgm:ptLst>
+      <dgm:cxnLst>
+        <dgm:cxn modelId="4" srcId="0" destId="1" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="5" srcId="0" destId="2" srcOrd="1" destOrd="0"/>
+        <dgm:cxn modelId="13" srcId="1" destId="11" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="14" srcId="1" destId="12" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="23" srcId="2" destId="21" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="24" srcId="2" destId="22" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="33" srcId="3" destId="31" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="34" srcId="3" destId="32" srcOrd="0" destOrd="0"/>
+      </dgm:cxnLst>
+      <dgm:bg/>
+      <dgm:whole/>
+    </dgm:dataModel>
+  </dgm:sampData>
+  <dgm:styleData useDef="1">
+    <dgm:dataModel>
+      <dgm:ptLst/>
+      <dgm:bg/>
+      <dgm:whole/>
+    </dgm:dataModel>
+  </dgm:styleData>
+  <dgm:clrData useDef="1">
+    <dgm:dataModel>
+      <dgm:ptLst/>
+      <dgm:bg/>
+      <dgm:whole/>
+    </dgm:dataModel>
+  </dgm:clrData>
+  <dgm:layoutNode name="theList">
+    <dgm:varLst>
+      <dgm:dir/>
+      <dgm:animLvl val="lvl"/>
+      <dgm:resizeHandles val="exact"/>
+    </dgm:varLst>
+    <dgm:choose name="Name0">
+      <dgm:if name="Name1" func="var" arg="dir" op="equ" val="norm">
+        <dgm:alg type="lin"/>
+      </dgm:if>
+      <dgm:else name="Name2">
+        <dgm:alg type="lin">
+          <dgm:param type="linDir" val="fromR"/>
+        </dgm:alg>
+      </dgm:else>
+    </dgm:choose>
+    <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+      <dgm:adjLst/>
+    </dgm:shape>
+    <dgm:presOf/>
+    <dgm:constrLst>
+      <dgm:constr type="w" for="ch" forName="compNode" refType="w"/>
+      <dgm:constr type="h" for="ch" forName="compNode" refType="h"/>
+      <dgm:constr type="w" for="ch" forName="aSpace" refType="w" fact="0.075"/>
+      <dgm:constr type="h" for="des" forName="aSpace2" refType="h" fact="0.1"/>
+      <dgm:constr type="primFontSz" for="des" forName="textNode" op="equ"/>
+      <dgm:constr type="primFontSz" for="des" forName="childNode" op="equ"/>
+    </dgm:constrLst>
+    <dgm:ruleLst/>
+    <dgm:forEach name="aNodeForEach" axis="ch" ptType="node">
+      <dgm:layoutNode name="compNode">
+        <dgm:alg type="composite"/>
+        <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+          <dgm:adjLst/>
+        </dgm:shape>
+        <dgm:presOf/>
+        <dgm:constrLst>
+          <dgm:constr type="w" for="ch" forName="aNode" refType="w"/>
+          <dgm:constr type="h" for="ch" forName="aNode" refType="h"/>
+          <dgm:constr type="w" for="ch" forName="textNode" refType="w"/>
+          <dgm:constr type="h" for="ch" forName="textNode" refType="h" fact="0.3"/>
+          <dgm:constr type="ctrX" for="ch" forName="textNode" refType="w" fact="0.5"/>
+          <dgm:constr type="w" for="ch" forName="compChildNode" refType="w" fact="0.8"/>
+          <dgm:constr type="h" for="ch" forName="compChildNode" refType="h" fact="0.65"/>
+          <dgm:constr type="t" for="ch" forName="compChildNode" refType="h" fact="0.3"/>
+          <dgm:constr type="ctrX" for="ch" forName="compChildNode" refType="w" fact="0.5"/>
+        </dgm:constrLst>
+        <dgm:ruleLst/>
+        <dgm:layoutNode name="aNode" styleLbl="bgShp">
+          <dgm:alg type="sp"/>
+          <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="roundRect" r:blip="">
+            <dgm:adjLst>
+              <dgm:adj idx="1" val="0.1"/>
+            </dgm:adjLst>
+          </dgm:shape>
+          <dgm:presOf axis="self"/>
+          <dgm:constrLst/>
+          <dgm:ruleLst/>
+        </dgm:layoutNode>
+        <dgm:layoutNode name="textNode" styleLbl="bgShp">
+          <dgm:alg type="tx"/>
+          <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="rect" r:blip="" hideGeom="1">
+            <dgm:adjLst>
+              <dgm:adj idx="1" val="0.1"/>
+            </dgm:adjLst>
+          </dgm:shape>
+          <dgm:presOf axis="self"/>
+          <dgm:constrLst>
+            <dgm:constr type="primFontSz" val="65"/>
+            <dgm:constr type="lMarg" refType="primFontSz" fact="0.3"/>
+            <dgm:constr type="rMarg" refType="primFontSz" fact="0.3"/>
+            <dgm:constr type="tMarg" refType="primFontSz" fact="0.3"/>
+            <dgm:constr type="bMarg" refType="primFontSz" fact="0.3"/>
+          </dgm:constrLst>
+          <dgm:ruleLst>
+            <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
+          </dgm:ruleLst>
+        </dgm:layoutNode>
+        <dgm:layoutNode name="compChildNode">
+          <dgm:alg type="composite"/>
+          <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+            <dgm:adjLst/>
+          </dgm:shape>
+          <dgm:presOf/>
+          <dgm:constrLst>
+            <dgm:constr type="w" for="des" forName="childNode" refType="w"/>
+            <dgm:constr type="h" for="des" forName="childNode" refType="h"/>
+          </dgm:constrLst>
+          <dgm:ruleLst/>
+          <dgm:layoutNode name="theInnerList">
+            <dgm:alg type="lin">
+              <dgm:param type="linDir" val="fromT"/>
+            </dgm:alg>
+            <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+              <dgm:adjLst/>
+            </dgm:shape>
+            <dgm:presOf/>
+            <dgm:constrLst/>
+            <dgm:ruleLst/>
+            <dgm:forEach name="childNodeForEach" axis="ch" ptType="node">
+              <dgm:layoutNode name="childNode" styleLbl="node1">
+                <dgm:varLst>
+                  <dgm:bulletEnabled val="1"/>
+                </dgm:varLst>
+                <dgm:alg type="tx"/>
+                <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="roundRect" r:blip="">
+                  <dgm:adjLst>
+                    <dgm:adj idx="1" val="0.1"/>
+                  </dgm:adjLst>
+                </dgm:shape>
+                <dgm:presOf axis="desOrSelf" ptType="node"/>
+                <dgm:constrLst>
+                  <dgm:constr type="primFontSz" val="65"/>
+                  <dgm:constr type="tMarg" refType="primFontSz" fact="0.15"/>
+                  <dgm:constr type="bMarg" refType="primFontSz" fact="0.15"/>
+                  <dgm:constr type="lMarg" refType="primFontSz" fact="0.2"/>
+                  <dgm:constr type="rMarg" refType="primFontSz" fact="0.2"/>
+                </dgm:constrLst>
+                <dgm:ruleLst>
+                  <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
+                </dgm:ruleLst>
+              </dgm:layoutNode>
+              <dgm:choose name="Name3">
+                <dgm:if name="Name4" axis="self" ptType="node" func="revPos" op="equ" val="1"/>
+                <dgm:else name="Name5">
+                  <dgm:layoutNode name="aSpace2">
+                    <dgm:alg type="sp"/>
+                    <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+                      <dgm:adjLst/>
+                    </dgm:shape>
+                    <dgm:presOf/>
+                    <dgm:constrLst/>
+                    <dgm:ruleLst/>
+                  </dgm:layoutNode>
+                </dgm:else>
+              </dgm:choose>
+            </dgm:forEach>
+          </dgm:layoutNode>
+        </dgm:layoutNode>
+      </dgm:layoutNode>
+      <dgm:choose name="Name6">
+        <dgm:if name="Name7" axis="self" ptType="node" func="revPos" op="equ" val="1"/>
+        <dgm:else name="Name8">
+          <dgm:layoutNode name="aSpace">
+            <dgm:alg type="sp"/>
+            <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+              <dgm:adjLst/>
+            </dgm:shape>
+            <dgm:presOf/>
+            <dgm:constrLst/>
+            <dgm:ruleLst/>
+          </dgm:layoutNode>
+        </dgm:else>
+      </dgm:choose>
+    </dgm:forEach>
+  </dgm:layoutNode>
+</dgm:layoutDef>
+</file>
+
+<file path=word/diagrams/quickStyle1.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:styleDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1">
+  <dgm:title val=""/>
+  <dgm:desc val=""/>
+  <dgm:catLst>
+    <dgm:cat type="simple" pri="10100"/>
+  </dgm:catLst>
+  <dgm:scene3d>
+    <a:camera prst="orthographicFront"/>
+    <a:lightRig rig="threePt" dir="t"/>
+  </dgm:scene3d>
+  <dgm:styleLbl name="node0">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="lnNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="vennNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="tx1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgImgPlace1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignImgPlace1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgImgPlace1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgSibTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgSibTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans1D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="callout">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst0">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="conFgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trAlignAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidFgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidAlignAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidBgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAccFollowNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAccFollowNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAccFollowNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc0">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="dkBgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trBgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="revTx">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+</dgm:styleDef>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -3614,59 +9871,348 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101002F58C75A16B4F543ADD109E095FDF115" ma:contentTypeVersion="7" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e637348d92449b5a12abf0e33a313958">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="522116c6-aaf9-42e9-bc3e-51e34657ae38" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1f479e7b54fbfad22edb2cdef30c0de0" ns2:_="">
+    <xsd:import namespace="522116c6-aaf9-42e9-bc3e-51e34657ae38"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:Committeedate" minOccurs="0"/>
+                <xsd:element ref="ns2:CommitteeName" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="522116c6-aaf9-42e9-bc3e-51e34657ae38" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Committeedate" ma:index="11" nillable="true" ma:displayName="Committee date" ma:format="DateOnly" ma:indexed="true" ma:internalName="Committeedate">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="CommitteeName" ma:index="12" nillable="true" ma:displayName="Committee Name" ma:format="Dropdown" ma:internalName="CommitteeName">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Quality and Academic Standards Committee"/>
+          <xsd:enumeration value="Quality Assurance and Enhancement Committee"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <CommitteeName xmlns="522116c6-aaf9-42e9-bc3e-51e34657ae38">Quality Assurance and Enhancement Committee</CommitteeName>
+    <Committeedate xmlns="522116c6-aaf9-42e9-bc3e-51e34657ae38">2026-02-11T00:00:00+00:00</Committeedate>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C7993D64-52A3-4AF7-8F54-7F65D35BDB2D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{244A16D9-05B7-4FF4-83B8-2206B3FA87FC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="522116c6-aaf9-42e9-bc3e-51e34657ae38"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{12383E2B-69E5-4696-9B7D-698E6A84BFF4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="522116c6-aaf9-42e9-bc3e-51e34657ae38"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BD95C7E3-24FE-4D3F-A7A2-042F95DFACE3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>11487</Characters>
+  <Pages>3</Pages>
+  <Words>1184</Words>
+  <Characters>6752</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>95</Lines>
-  <Paragraphs>26</Paragraphs>
+  <Lines>56</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company>University of Dundee</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13476</CharactersWithSpaces>
+  <CharactersWithSpaces>7921</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Alex Anderson (Staff)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101002F58C75A16B4F543ADD109E095FDF115</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_SetDate">
+    <vt:lpwstr>2026-02-04T16:43:35Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_Name">
+    <vt:lpwstr>Private</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_SiteId">
+    <vt:lpwstr>ae323139-093a-4d2a-81a6-5d334bcd9019</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_ActionId">
+    <vt:lpwstr>9a861122-ad6f-4290-a3ad-662202c189eb</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Person">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>