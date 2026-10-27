--- v0 (2026-03-03)
+++ v1 (2026-10-27)
@@ -17,5051 +17,8067 @@
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1879BC2C" w14:textId="13383415" w:rsidR="00133B4A" w:rsidRDefault="00133B4A">
+    <w:p w:rsidR="00133B4A" w:rsidRDefault="00133B4A" w14:paraId="1879BC2C" w14:textId="13383415">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="120"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1134A1E1" w14:textId="2F4A0A25" w:rsidR="00133B4A" w:rsidRDefault="00133B4A">
+    <w:p w:rsidR="00133B4A" w:rsidRDefault="00133B4A" w14:paraId="1134A1E1" w14:textId="2F4A0A25">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B32E990" w14:textId="2D8022D7" w:rsidR="00133B4A" w:rsidRDefault="00133B4A" w:rsidP="604DC5F2">
+    <w:p w:rsidR="00133B4A" w:rsidP="604DC5F2" w:rsidRDefault="00133B4A" w14:paraId="2B32E990" w14:textId="2D8022D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B371553" w14:textId="3032C414" w:rsidR="00133B4A" w:rsidRDefault="31DACAC8" w:rsidP="0C542E4F">
+    <w:p w:rsidR="00133B4A" w:rsidP="0C542E4F" w:rsidRDefault="31DACAC8" w14:paraId="5B371553" w14:textId="3032C414">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="08574750" wp14:editId="134D1D24">
             <wp:extent cx="5594016" cy="1992868"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1978238889" name="Picture 1150138172" descr="School of Business, University of Dundee logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1978238889" name="Picture 1150138172" descr="School of Business, University of Dundee logo"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5594016" cy="1992868"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B39ED16" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRDefault="00133B4A">
+    <w:p w:rsidR="00133B4A" w:rsidRDefault="00133B4A" w14:paraId="6B39ED16" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28496053" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRDefault="00133B4A">
+    <w:p w:rsidR="00133B4A" w:rsidRDefault="00133B4A" w14:paraId="28496053" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22012965" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRDefault="00133B4A">
+    <w:p w:rsidR="00133B4A" w:rsidRDefault="00133B4A" w14:paraId="22012965" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D0DBC2E" w14:textId="28E176B4" w:rsidR="00133B4A" w:rsidRDefault="356A95CE" w:rsidP="6DBE381C">
+    <w:p w:rsidR="00133B4A" w:rsidP="6DBE381C" w:rsidRDefault="356A95CE" w14:paraId="3D0DBC2E" w14:textId="28E176B4">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="15"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52F8FBF0" w14:textId="4ECCAAE3" w:rsidR="00133B4A" w:rsidRDefault="74110B29" w:rsidP="6DBE381C">
+    <w:p w:rsidR="00133B4A" w:rsidP="6DBE381C" w:rsidRDefault="74110B29" w14:paraId="52F8FBF0" w14:textId="4ECCAAE3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="17"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6DBE381C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Project Provider Handbook for</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="712E0B38" w14:textId="128F6263" w:rsidR="74110B29" w:rsidRDefault="74110B29" w:rsidP="6DBE381C">
+    <w:p w:rsidR="74110B29" w:rsidP="6DBE381C" w:rsidRDefault="74110B29" w14:paraId="712E0B38" w14:textId="66EDA9AE">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="17"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5FE99650" w:rsidR="74110B29">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>School of Business</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5FE99650" w:rsidR="0DCC7EBE">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Summer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5FE99650" w:rsidR="74110B29">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Internships</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="6DBE381C" w:rsidP="6DBE381C" w:rsidRDefault="6DBE381C" w14:paraId="40AC4611" w14:textId="33E56E60">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="17"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="6DBE381C">
+    </w:p>
+    <w:p w:rsidR="74110B29" w:rsidP="6DBE381C" w:rsidRDefault="74110B29" w14:paraId="6C24D74A" w14:textId="3B3FC928">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="17"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5FE99650" w:rsidR="74110B29">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Academic Year 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5FE99650" w:rsidR="4DAF785C">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5FE99650" w:rsidR="00D90848">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>/2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5FE99650" w:rsidR="39C58790">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00133B4A" w:rsidP="6DBE381C" w:rsidRDefault="00133B4A" w14:paraId="34E60E1D" w14:textId="110B5193">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>School of Business Masters Project Internships</w:t>
-[...57 lines deleted...]
-    <w:p w14:paraId="78B845E6" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRDefault="00133B4A">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00133B4A" w:rsidRDefault="00133B4A" w14:paraId="78B845E6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="505E80D0" w14:textId="10E94487" w:rsidR="00133B4A" w:rsidRDefault="00133B4A" w:rsidP="2B05AD1C">
+    <w:p w:rsidR="00133B4A" w:rsidP="2B05AD1C" w:rsidRDefault="00133B4A" w14:paraId="505E80D0" w14:textId="10E94487">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="548099EE" w14:textId="3AAF8C6F" w:rsidR="00133B4A" w:rsidRDefault="00133B4A" w:rsidP="2B05AD1C">
+    <w:p w:rsidR="00133B4A" w:rsidP="2B05AD1C" w:rsidRDefault="00133B4A" w14:paraId="548099EE" w14:textId="3AAF8C6F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="80"/>
         <w:ind w:left="720" w:firstLine="720"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="649E2EA7" w14:textId="70BE28E9" w:rsidR="00133B4A" w:rsidRDefault="00133B4A">
+    <w:p w:rsidR="00133B4A" w:rsidRDefault="00133B4A" w14:paraId="649E2EA7" w14:textId="70BE28E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2370ABCA" w14:textId="2F6112C7" w:rsidR="00133B4A" w:rsidRDefault="00133B4A" w:rsidP="2B05AD1C">
+    <w:p w:rsidR="00133B4A" w:rsidP="2B05AD1C" w:rsidRDefault="00133B4A" w14:paraId="2370ABCA" w14:textId="2F6112C7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="12"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="347B262C" w14:textId="376817AD" w:rsidR="00133B4A" w:rsidRDefault="00133B4A">
+    <w:p w:rsidR="00133B4A" w:rsidRDefault="00133B4A" w14:paraId="347B262C" w14:textId="376817AD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:sectPr w:rsidR="00133B4A">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="default" r:id="rId13"/>
           <w:type w:val="continuous"/>
-          <w:pgSz w:w="11910" w:h="16840"/>
+          <w:pgSz w:w="11910" w:h="16840" w:orient="portrait"/>
           <w:pgMar w:top="800" w:right="1100" w:bottom="1340" w:left="1320" w:header="0" w:footer="1142" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:id w:val="1106530347"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtContent>
-        <w:p w14:paraId="3640C055" w14:textId="385AECE8" w:rsidR="00C16A83" w:rsidRDefault="00C16A83">
+        <w:p w:rsidR="00C16A83" w:rsidRDefault="00C16A83" w14:paraId="3640C055" w14:textId="385AECE8">
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidR="00C16A83">
+            <w:rPr/>
             <w:t>Table of Contents</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="302DCBEC" w14:textId="535FA544" w:rsidR="00C16A83" w:rsidRDefault="339C0E93" w:rsidP="339C0E93">
+        <w:p w:rsidR="00C16A83" w:rsidP="3412B1AE" w:rsidRDefault="00C16A83" w14:paraId="302DCBEC" w14:textId="7FC982AD">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="435"/>
+              <w:tab w:val="left" w:leader="none" w:pos="435"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9480"/>
             </w:tabs>
-            <w:rPr>
-[...5 lines deleted...]
-            </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidR="00C16A83">
-            <w:instrText>TOC \o "1-3" \z \u \h</w:instrText>
+          <w:r>
+            <w:instrText xml:space="preserve">TOC \o "1-3" \z \u \h</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc281927828">
-[...36 lines deleted...]
-          </w:hyperlink>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve">HYPERLINK  \l  "_Toc741056128" </w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="3412B1AE">
+            <w:rPr/>
+            <w:t>1.</w:t>
+          </w:r>
+          <w:r>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidR="3412B1AE">
+            <w:rPr/>
+            <w:t>Welcome to the Summer Internship Module</w:t>
+          </w:r>
+          <w:r>
+            <w:tab/>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve">PAGEREF _Toc741056128 \h</w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="3412B1AE">
+            <w:rPr/>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="67F4DF0B" w14:textId="3422BBAA" w:rsidR="00C16A83" w:rsidRDefault="339C0E93" w:rsidP="339C0E93">
+        <w:p w:rsidR="00C16A83" w:rsidP="3412B1AE" w:rsidRDefault="00C16A83" w14:paraId="67F4DF0B" w14:textId="48D5FE9D">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="435"/>
+              <w:tab w:val="left" w:leader="none" w:pos="435"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9480"/>
             </w:tabs>
-            <w:rPr>
-[...5 lines deleted...]
-            </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc2135300647">
-[...36 lines deleted...]
-          </w:hyperlink>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve">HYPERLINK  \l  "_Toc1913285282" </w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="3412B1AE">
+            <w:rPr/>
+            <w:t>2.</w:t>
+          </w:r>
+          <w:r>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidR="3412B1AE">
+            <w:rPr/>
+            <w:t>Meet the Team</w:t>
+          </w:r>
+          <w:r>
+            <w:tab/>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve">PAGEREF _Toc1913285282 \h</w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="3412B1AE">
+            <w:rPr/>
+            <w:t>3</w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="381D9FAF" w14:textId="16822538" w:rsidR="00C16A83" w:rsidRDefault="339C0E93" w:rsidP="339C0E93">
+        <w:p w:rsidR="00C16A83" w:rsidP="3412B1AE" w:rsidRDefault="00C16A83" w14:paraId="381D9FAF" w14:textId="0AC6FA55">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="435"/>
+              <w:tab w:val="left" w:leader="none" w:pos="435"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9480"/>
             </w:tabs>
-            <w:rPr>
-[...5 lines deleted...]
-            </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc1847170608">
-[...36 lines deleted...]
-          </w:hyperlink>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve">HYPERLINK  \l  "_Toc2089811214" </w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="3412B1AE">
+            <w:rPr/>
+            <w:t>3.</w:t>
+          </w:r>
+          <w:r>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidR="3412B1AE">
+            <w:rPr/>
+            <w:t>Module Overview</w:t>
+          </w:r>
+          <w:r>
+            <w:tab/>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve">PAGEREF _Toc2089811214 \h</w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="3412B1AE">
+            <w:rPr/>
+            <w:t>3</w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="6383CB9F" w14:textId="0BB29DB7" w:rsidR="00C16A83" w:rsidRDefault="339C0E93" w:rsidP="339C0E93">
+        <w:p w:rsidR="00C16A83" w:rsidP="3412B1AE" w:rsidRDefault="00C16A83" w14:paraId="6383CB9F" w14:textId="7CCC2050">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="435"/>
+              <w:tab w:val="left" w:leader="none" w:pos="435"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9480"/>
             </w:tabs>
-            <w:rPr>
-[...5 lines deleted...]
-            </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc1997221501">
-[...36 lines deleted...]
-          </w:hyperlink>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve">HYPERLINK  \l  "_Toc1900710444" </w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="3412B1AE">
+            <w:rPr/>
+            <w:t>4.</w:t>
+          </w:r>
+          <w:r>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidR="3412B1AE">
+            <w:rPr/>
+            <w:t>Internship Project Overview</w:t>
+          </w:r>
+          <w:r>
+            <w:tab/>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve">PAGEREF _Toc1900710444 \h</w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="3412B1AE">
+            <w:rPr/>
+            <w:t>4</w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="522784CD" w14:textId="0910C587" w:rsidR="00C16A83" w:rsidRDefault="339C0E93" w:rsidP="339C0E93">
+        <w:p w:rsidR="00C16A83" w:rsidP="3412B1AE" w:rsidRDefault="00C16A83" w14:paraId="522784CD" w14:textId="293A294D">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="435"/>
+              <w:tab w:val="left" w:leader="none" w:pos="435"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9480"/>
             </w:tabs>
-            <w:rPr>
-[...5 lines deleted...]
-            </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc1314168678">
-[...36 lines deleted...]
-          </w:hyperlink>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve">HYPERLINK  \l  "_Toc1788259382" </w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="3412B1AE">
+            <w:rPr/>
+            <w:t>5.</w:t>
+          </w:r>
+          <w:r>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidR="3412B1AE">
+            <w:rPr/>
+            <w:t>Placement Provider Commitments</w:t>
+          </w:r>
+          <w:r>
+            <w:tab/>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve">PAGEREF _Toc1788259382 \h</w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="3412B1AE">
+            <w:rPr/>
+            <w:t>5</w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="511E97D8" w14:textId="22B2CCC3" w:rsidR="00C16A83" w:rsidRDefault="339C0E93" w:rsidP="339C0E93">
+        <w:p w:rsidR="00C16A83" w:rsidP="3412B1AE" w:rsidRDefault="00C16A83" w14:paraId="511E97D8" w14:textId="20504D2A">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="435"/>
+              <w:tab w:val="left" w:leader="none" w:pos="435"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9480"/>
             </w:tabs>
-            <w:rPr>
-[...5 lines deleted...]
-            </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc687238345">
-[...36 lines deleted...]
-          </w:hyperlink>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve">HYPERLINK  \l  "_Toc1466438803" </w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="3412B1AE">
+            <w:rPr/>
+            <w:t>6.</w:t>
+          </w:r>
+          <w:r>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidR="3412B1AE">
+            <w:rPr/>
+            <w:t>Key Dates for Your Diary</w:t>
+          </w:r>
+          <w:r>
+            <w:tab/>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve">PAGEREF _Toc1466438803 \h</w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="3412B1AE">
+            <w:rPr/>
+            <w:t>6</w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="1DB41E79" w14:textId="16D70A24" w:rsidR="00C16A83" w:rsidRDefault="339C0E93" w:rsidP="339C0E93">
+        <w:p w:rsidR="00C16A83" w:rsidP="3412B1AE" w:rsidRDefault="00C16A83" w14:paraId="1DB41E79" w14:textId="65F2754E">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="435"/>
+              <w:tab w:val="left" w:leader="none" w:pos="435"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9480"/>
             </w:tabs>
-            <w:rPr>
-[...5 lines deleted...]
-            </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc622322398">
-[...36 lines deleted...]
-          </w:hyperlink>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve">HYPERLINK  \l  "_Toc164004895" </w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="3412B1AE">
+            <w:rPr/>
+            <w:t>7.</w:t>
+          </w:r>
+          <w:r>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidR="3412B1AE">
+            <w:rPr/>
+            <w:t>Equality and Diversity on Placement</w:t>
+          </w:r>
+          <w:r>
+            <w:tab/>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve">PAGEREF _Toc164004895 \h</w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="3412B1AE">
+            <w:rPr/>
+            <w:t>7</w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="2201DC1B" w14:textId="6C59FEFD" w:rsidR="00C16A83" w:rsidRDefault="339C0E93" w:rsidP="339C0E93">
+        <w:p w:rsidR="00C16A83" w:rsidP="3412B1AE" w:rsidRDefault="00C16A83" w14:paraId="2201DC1B" w14:textId="2ABED86F">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="660"/>
+              <w:tab w:val="left" w:leader="none" w:pos="660"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9480"/>
             </w:tabs>
-            <w:rPr>
-[...5 lines deleted...]
-            </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc1357777178">
-[...36 lines deleted...]
-          </w:hyperlink>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve">HYPERLINK  \l  "_Toc1633067175" </w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="3412B1AE">
+            <w:rPr/>
+            <w:t>8.</w:t>
+          </w:r>
+          <w:r>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidR="3412B1AE">
+            <w:rPr/>
+            <w:t xml:space="preserve">PVG Information </w:t>
+          </w:r>
+          <w:r>
+            <w:tab/>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve">PAGEREF _Toc1633067175 \h</w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="3412B1AE">
+            <w:rPr/>
+            <w:t>8</w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="3C65AA9C" w14:textId="686D3EB6" w:rsidR="00C16A83" w:rsidRDefault="339C0E93" w:rsidP="339C0E93">
+        <w:p w:rsidR="00C16A83" w:rsidP="3412B1AE" w:rsidRDefault="00C16A83" w14:paraId="3C65AA9C" w14:textId="4716046A">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="660"/>
+              <w:tab w:val="left" w:leader="none" w:pos="660"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9480"/>
             </w:tabs>
-            <w:rPr>
-[...5 lines deleted...]
-            </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc192375904">
-[...36 lines deleted...]
-          </w:hyperlink>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve">HYPERLINK  \l  "_Toc947601009" </w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="3412B1AE">
+            <w:rPr/>
+            <w:t>9.</w:t>
+          </w:r>
+          <w:r>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidR="3412B1AE">
+            <w:rPr/>
+            <w:t>Questions</w:t>
+          </w:r>
+          <w:r>
+            <w:tab/>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve">PAGEREF _Toc947601009 \h</w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="3412B1AE">
+            <w:rPr/>
+            <w:t>9</w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="188DB295" w14:textId="23627DF1" w:rsidR="339C0E93" w:rsidRDefault="339C0E93" w:rsidP="339C0E93">
+        <w:p w:rsidR="2E730B00" w:rsidP="3412B1AE" w:rsidRDefault="2E730B00" w14:paraId="188DB295" w14:textId="653B74A8">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9480"/>
             </w:tabs>
-            <w:rPr>
-[...1 lines deleted...]
-            </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc1715733957">
-[...27 lines deleted...]
-          </w:hyperlink>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve">HYPERLINK  \l  "_Toc753604808" </w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="3412B1AE">
+            <w:rPr/>
+            <w:t>10. FAQs</w:t>
+          </w:r>
+          <w:r>
+            <w:tab/>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve">PAGEREF _Toc753604808 \h</w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="3412B1AE">
+            <w:rPr/>
+            <w:t>9</w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="1F945D60" w14:textId="1C1650F5" w:rsidR="339C0E93" w:rsidRDefault="339C0E93" w:rsidP="339C0E93">
+        <w:p w:rsidR="3412B1AE" w:rsidP="3412B1AE" w:rsidRDefault="3412B1AE" w14:paraId="78A564D5" w14:textId="34E93F69">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9480"/>
             </w:tabs>
-            <w:rPr>
-[...1 lines deleted...]
-            </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc1502657764">
-[...27 lines deleted...]
-          </w:hyperlink>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve">HYPERLINK  \l  "_Toc618095140" </w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="3412B1AE">
+            <w:rPr/>
+            <w:t>Appendix 1</w:t>
+          </w:r>
+          <w:r>
+            <w:tab/>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve">PAGEREF _Toc618095140 \h</w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="3412B1AE">
+            <w:rPr/>
+            <w:t>10</w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+        <w:p w:rsidR="2E730B00" w:rsidP="3412B1AE" w:rsidRDefault="2E730B00" w14:paraId="1F945D60" w14:textId="24EADC6D">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9480"/>
+            </w:tabs>
+          </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="6D1F4029" w14:textId="423CFA4B" w:rsidR="00C16A83" w:rsidRDefault="00C16A83"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="036EFDA2" w14:textId="77777777" w:rsidR="00A92238" w:rsidRDefault="00A92238">
+    <w:p w:rsidR="00C16A83" w:rsidRDefault="00C16A83" w14:paraId="6D1F4029" w14:textId="423CFA4B"/>
+    <w:p w:rsidR="00133B4A" w:rsidRDefault="00133B4A" w14:paraId="64B941AD" w14:textId="77777777"/>
+    <w:p w:rsidR="00A92238" w:rsidRDefault="00A92238" w14:paraId="036EFDA2" w14:textId="77777777">
       <w:pPr>
         <w:sectPr w:rsidR="00A92238">
           <w:headerReference w:type="default" r:id="rId14"/>
           <w:footerReference w:type="default" r:id="rId15"/>
-          <w:pgSz w:w="11910" w:h="16840"/>
+          <w:pgSz w:w="11910" w:h="16840" w:orient="portrait"/>
           <w:pgMar w:top="800" w:right="1100" w:bottom="1340" w:left="1320" w:header="0" w:footer="1142" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5404E054" w14:textId="19407BE4" w:rsidR="00133B4A" w:rsidRDefault="00BA3F00">
+    <w:p w:rsidR="00133B4A" w:rsidP="3412B1AE" w:rsidRDefault="00BA3F00" w14:paraId="5404E054" w14:textId="207F3339">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="490"/>
         </w:tabs>
         <w:spacing w:before="75"/>
         <w:ind w:left="490" w:hanging="370"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc741056128" w:id="1575754152"/>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Welcome</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
           <w:spacing w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r>
-[...13 lines deleted...]
-    <w:p w14:paraId="5A1EE45C" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRDefault="00133B4A">
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="3A76DDB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Summer I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="68C87E6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>nternship Module</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1575754152"/>
+    </w:p>
+    <w:p w:rsidR="00133B4A" w:rsidP="3412B1AE" w:rsidRDefault="00133B4A" w14:paraId="5A1EE45C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="26"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="6E2B8233" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRPr="00805F43" w:rsidRDefault="00133B4A">
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00805F43" w:rsidR="00133B4A" w:rsidP="3412B1AE" w:rsidRDefault="00133B4A" w14:paraId="6E2B8233" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="58"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="162EC422" w14:textId="39C2933B" w:rsidR="00133B4A" w:rsidRPr="00805F43" w:rsidRDefault="76521502" w:rsidP="2A58C352">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00805F43" w:rsidR="00133B4A" w:rsidP="3412B1AE" w:rsidRDefault="0F6D5D6A" w14:paraId="162EC422" w14:textId="39C2933B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="126" w:right="317"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="76521502">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t>Thank you for</w:t>
       </w:r>
-      <w:r w:rsidR="0F6D5D6A">
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="0F6D5D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t xml:space="preserve"> you</w:t>
       </w:r>
-      <w:r w:rsidR="1153519F">
-[...2 lines deleted...]
-      <w:r w:rsidR="0F6D5D6A">
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="1153519F">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve">r interest in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="1153519F">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>participating</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="1153519F">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="0F6D5D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t>in the University of Dundee</w:t>
       </w:r>
-      <w:r w:rsidR="206E8383">
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="206E8383">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="499731C1">
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="499731C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t>School of Business</w:t>
       </w:r>
-      <w:r w:rsidR="76B2141A">
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="76B2141A">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="22B0DA09">
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="22B0DA09">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t>Internships</w:t>
       </w:r>
-      <w:r w:rsidR="0F6D5D6A">
-[...3 lines deleted...]
-    <w:p w14:paraId="1B270B85" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRPr="00805F43" w:rsidRDefault="00133B4A">
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="0F6D5D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. We look forward to working with you and wish to ensure that your experience as a placement provider is positive and beneficial to your </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="0F6D5D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>organisation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="0F6D5D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. To make this process run as efficiently as possible, please </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="0F6D5D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>familiarise</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="0F6D5D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yourself with the following information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00805F43" w:rsidR="00133B4A" w:rsidP="3412B1AE" w:rsidRDefault="00133B4A" w14:paraId="1B270B85" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="43F1A583" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRPr="00805F43" w:rsidRDefault="00133B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00805F43" w:rsidR="00133B4A" w:rsidP="3412B1AE" w:rsidRDefault="00133B4A" w14:paraId="43F1A583" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="167"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="28677546" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRPr="00805F43" w:rsidRDefault="00BA3F00">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00805F43" w:rsidR="00133B4A" w:rsidP="3412B1AE" w:rsidRDefault="00BA3F00" w14:paraId="28677546" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="486"/>
         </w:tabs>
         <w:ind w:left="486" w:hanging="356"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc1913285282" w:id="1076463661"/>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t>Meet the Team</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="240ABA60" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRPr="00805F43" w:rsidRDefault="00133B4A">
+      <w:bookmarkEnd w:id="1076463661"/>
+    </w:p>
+    <w:p w:rsidRPr="00805F43" w:rsidR="00133B4A" w:rsidP="3412B1AE" w:rsidRDefault="00133B4A" w14:paraId="240ABA60" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="4A9CB457" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRPr="00805F43" w:rsidRDefault="00133B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00805F43" w:rsidR="00133B4A" w:rsidP="3412B1AE" w:rsidRDefault="00133B4A" w14:paraId="4A9CB457" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="49"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="78BF41AC" w14:textId="2B7BD039" w:rsidR="00133B4A" w:rsidRPr="00805F43" w:rsidRDefault="00BA3F00" w:rsidP="00CD6930">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00805F43" w:rsidR="00133B4A" w:rsidP="3412B1AE" w:rsidRDefault="00BA3F00" w14:paraId="78BF41AC" w14:textId="2B7BD039">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="131" w:right="317" w:hanging="3"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t xml:space="preserve">We have a dedicated team working on making your experience of the </w:t>
       </w:r>
-      <w:r w:rsidR="23FDB1BB">
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="23FDB1BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t>Internship</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t xml:space="preserve"> and the experience for the students while on placement a success.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C475C0B" w14:textId="1B90352C" w:rsidR="00133B4A" w:rsidRPr="00805F43" w:rsidRDefault="00BA3F00" w:rsidP="00CD6930">
+    <w:p w:rsidRPr="00805F43" w:rsidR="00133B4A" w:rsidP="3412B1AE" w:rsidRDefault="00BA3F00" w14:paraId="5C475C0B" w14:textId="1B90352C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="202" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="128" w:right="317" w:firstLine="1"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t xml:space="preserve">Employer Engagement Team: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="745B41AF" w14:textId="5EEF0578" w:rsidR="00133B4A" w:rsidRPr="00805F43" w:rsidRDefault="00333162" w:rsidP="2043B6B6">
+    <w:p w:rsidRPr="00805F43" w:rsidR="00133B4A" w:rsidP="3412B1AE" w:rsidRDefault="00333162" w14:paraId="745B41AF" w14:textId="5EEF0578">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="203" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="845" w:right="3000" w:firstLine="1"/>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:bCs/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00333162">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Kirsty Beaumont</w:t>
       </w:r>
-      <w:r w:rsidR="00BA3F00" w:rsidRPr="6DBE381C">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00BA3F00">
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Employer Engagement Officer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7162233E" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRPr="00805F43" w:rsidRDefault="00133B4A" w:rsidP="00CD6930">
+    <w:p w:rsidRPr="00805F43" w:rsidR="00133B4A" w:rsidP="3412B1AE" w:rsidRDefault="00133B4A" w14:paraId="7162233E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="78623753" w14:textId="275E8378" w:rsidR="00133B4A" w:rsidRPr="00805F43" w:rsidRDefault="00BA3F00" w:rsidP="00CD6930">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00805F43" w:rsidR="00133B4A" w:rsidP="3412B1AE" w:rsidRDefault="00BA3F00" w14:paraId="78623753" w14:textId="275E8378">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="128" w:right="383" w:hanging="2"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t xml:space="preserve">Teaching team: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47E1B423" w14:textId="091CA5E0" w:rsidR="00133B4A" w:rsidRPr="00805F43" w:rsidRDefault="009E35BF" w:rsidP="00CD6930">
+    <w:p w:rsidRPr="00805F43" w:rsidR="00133B4A" w:rsidP="3412B1AE" w:rsidRDefault="009E35BF" w14:paraId="47E1B423" w14:textId="091CA5E0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="203" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="846"/>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:bCs/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="009E35BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Dr. </w:t>
       </w:r>
-      <w:r w:rsidR="11DC6740" w:rsidRPr="6DBE381C">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="11DC6740">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Ioannis Zsis</w:t>
       </w:r>
-      <w:r w:rsidR="00BA3F00" w:rsidRPr="6DBE381C">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="7EC159E3">
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="7EC159E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Deputy Associate Dean, Education, Learning &amp; Teaching</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="307E5A0D" w14:textId="59837663" w:rsidR="00133B4A" w:rsidRPr="00805F43" w:rsidRDefault="46350B89" w:rsidP="6DBE381C">
+    <w:p w:rsidRPr="00805F43" w:rsidR="00133B4A" w:rsidP="3412B1AE" w:rsidRDefault="553B227A" w14:paraId="17A477FF" w14:textId="0F02956C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="22" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="846"/>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:bCs/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="553B227A">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Professor Susan Kinnear</w:t>
-[...4 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve">Hayley </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="7BE78620">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...17 lines deleted...]
-          <w:bCs/>
+        <w:t>Hawks</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="553B227A">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Jill Moor</w:t>
-[...8 lines deleted...]
-      <w:r>
+        <w:t>mith:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="553B227A">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Careers Advis</w:t>
       </w:r>
-      <w:r w:rsidR="6A0014BD">
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="5DA1F262">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...39 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="553B227A">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t xml:space="preserve">r </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E876372" w14:textId="4D09BDAA" w:rsidR="00133B4A" w:rsidRPr="00805F43" w:rsidRDefault="00133B4A" w:rsidP="6DBE381C">
+    <w:p w:rsidRPr="00805F43" w:rsidR="00133B4A" w:rsidP="6DBE381C" w:rsidRDefault="00133B4A" w14:paraId="7E876372" w14:textId="4D09BDAA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="22" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:sectPr w:rsidR="00133B4A" w:rsidRPr="00805F43">
+        <w:sectPr w:rsidRPr="00805F43" w:rsidR="00133B4A">
           <w:headerReference w:type="default" r:id="rId16"/>
           <w:footerReference w:type="default" r:id="rId17"/>
-          <w:pgSz w:w="11910" w:h="16840"/>
+          <w:pgSz w:w="11910" w:h="16840" w:orient="portrait"/>
           <w:pgMar w:top="720" w:right="1100" w:bottom="1340" w:left="1320" w:header="0" w:footer="1142" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38CF647B" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRDefault="00BA3F00">
+    <w:p w:rsidR="00133B4A" w:rsidP="3412B1AE" w:rsidRDefault="00BA3F00" w14:paraId="38CF647B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="486"/>
         </w:tabs>
         <w:spacing w:before="75"/>
         <w:ind w:left="486" w:hanging="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc2089811214" w:id="1427054681"/>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Module</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
           <w:spacing w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Overview</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="6A11BDCE" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRDefault="00133B4A">
+      <w:bookmarkEnd w:id="1427054681"/>
+    </w:p>
+    <w:p w:rsidR="00133B4A" w:rsidP="3412B1AE" w:rsidRDefault="00133B4A" w14:paraId="6A11BDCE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="58"/>
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="26"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="736AB2A8" w14:textId="68E2E112" w:rsidR="00261430" w:rsidRPr="00805F43" w:rsidRDefault="0F6D5D6A" w:rsidP="00261430">
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00805F43" w:rsidR="00261430" w:rsidP="3412B1AE" w:rsidRDefault="0F6D5D6A" w14:paraId="3C53E0A2" w14:textId="02F6E746">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="410" w:lineRule="auto"/>
         <w:ind w:left="128" w:right="383" w:hanging="2"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="0F6D5D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t>The</w:t>
       </w:r>
-      <w:r w:rsidR="5F8B4273">
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="5F8B4273">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t xml:space="preserve"> School of Business </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="0F6D5D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t xml:space="preserve">at the University of Dundee </w:t>
       </w:r>
-      <w:r w:rsidR="52348209">
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="52348209">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t>runs</w:t>
       </w:r>
-      <w:r w:rsidR="5F8B4273">
-[...8 lines deleted...]
-      <w:r w:rsidR="0E8DE1D8">
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="5F8B4273">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="5F8B4273">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="5F8B4273">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Postgraduate Masters Project Internship Module</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="5A1970E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and an Undergraduate Summer Internship Module. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="0F6D5D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>Th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="7DFCB87A">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ese </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="5F8B4273">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>module</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="5F8B4273">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> consists of students studying a variety of degree pathways, with these Internships open to students studying</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="0E8DE1D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t xml:space="preserve"> conversion</w:t>
       </w:r>
-      <w:r w:rsidR="5F8B4273">
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="5F8B4273">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t xml:space="preserve"> degrees under the following: </w:t>
       </w:r>
-      <w:r w:rsidR="0206EDD9">
-[...51 lines deleted...]
-    <w:p w14:paraId="6921561D" w14:textId="4B08DE1D" w:rsidR="00133B4A" w:rsidRPr="00805F43" w:rsidRDefault="0206EDD9" w:rsidP="007D1DA8">
+    </w:p>
+    <w:p w:rsidRPr="00805F43" w:rsidR="00261430" w:rsidP="3412B1AE" w:rsidRDefault="0F6D5D6A" w14:paraId="57E32A87" w14:textId="63E8102E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="410" w:lineRule="auto"/>
         <w:ind w:left="128" w:right="383" w:hanging="2"/>
-      </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="5DB605D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>Masters</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="5DB605D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="5F9A0F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>Degrees</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="5DB605D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="0206EDD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>MSc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="5F8B4273">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> International Business; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="0206EDD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>MSc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="5F8B4273">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> International Marketing; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="0206EDD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>MSc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="5F8B4273">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Management</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="466AE9EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="5F8B4273">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00805F43" w:rsidR="00261430" w:rsidP="3412B1AE" w:rsidRDefault="0F6D5D6A" w14:paraId="5F50AB66" w14:textId="6119F1AA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="410" w:lineRule="auto"/>
+        <w:ind w:left="128" w:right="383" w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="0D8FA4F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Undergraduate </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="5EF76E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>Degree</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="0D8FA4F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>s: Business Management, International Business, Accounting &amp; Finance, Eco</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00936ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>nom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00936ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>ics and Applied Fi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="7515BD2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nance. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00805F43" w:rsidR="00261430" w:rsidP="3412B1AE" w:rsidRDefault="0F6D5D6A" w14:paraId="736AB2A8" w14:textId="5B475775">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="410" w:lineRule="auto"/>
+        <w:ind w:left="128" w:right="383" w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="5F8B4273">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The module runs over the Summer Period</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="0206EDD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from May 202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="5C6DD7B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="0206EDD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – July 202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="096E4702">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="7345E176">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The purpose of the modules is to provide students with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="0206EDD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the opportunity to build on their classroom teachings and apply theory into practice. Many students will have </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="0206EDD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>industry</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="0206EDD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> experience, but this may be their first taste of working in your sector</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="3F50B348">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="671D369F">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>the field</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="3F50B348">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> related to their degree. </w:t>
+      </w:r>
       <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00805F43" w:rsidR="00133B4A" w:rsidP="3412B1AE" w:rsidRDefault="0206EDD9" w14:paraId="6921561D" w14:textId="28FD57F8">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="410" w:lineRule="auto"/>
+        <w:ind w:left="128" w:right="383" w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="0206EDD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t>Students</w:t>
       </w:r>
-      <w:r w:rsidR="6AD980E0">
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="6AD980E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t xml:space="preserve"> will</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="0206EDD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t xml:space="preserve"> have support from Careers Service staff, and a series of workshops prior to Internships starting to ensure they are efficiently prepared. </w:t>
       </w:r>
-      <w:r w:rsidR="668AF74A">
-[...2 lines deleted...]
-      <w:r w:rsidR="2682E38C">
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="668AF74A">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students are assessed on a written report about their </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="668AF74A">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>Internship</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="668AF74A">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, focusing on how they have put academic theory into </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="2682E38C">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t>practice</w:t>
       </w:r>
-      <w:r w:rsidR="668AF74A">
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="668AF74A">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t xml:space="preserve"> whilst </w:t>
       </w:r>
-      <w:r w:rsidR="25270015">
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="25270015">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t>on placement</w:t>
       </w:r>
-      <w:r w:rsidR="37138E72">
-[...3 lines deleted...]
-    <w:p w14:paraId="3EF1747F" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRPr="00805F43" w:rsidRDefault="00133B4A">
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="37138E72">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. There is no employer input </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="37138E72">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>required</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="37138E72">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as part of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="4ED4759A">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>student's</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="37138E72">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> assessment, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00805F43" w:rsidR="00133B4A" w:rsidP="3412B1AE" w:rsidRDefault="00133B4A" w14:paraId="3EF1747F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="500EFD6F" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRPr="00805F43" w:rsidRDefault="00133B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00805F43" w:rsidR="00133B4A" w:rsidP="3412B1AE" w:rsidRDefault="00133B4A" w14:paraId="500EFD6F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="167"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="6A1D683C" w14:textId="35B8395E" w:rsidR="00133B4A" w:rsidRPr="00805F43" w:rsidRDefault="00420C9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00805F43" w:rsidR="00133B4A" w:rsidP="3412B1AE" w:rsidRDefault="00420C9F" w14:paraId="6A1D683C" w14:textId="35B8395E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="485"/>
         </w:tabs>
         <w:ind w:left="485" w:hanging="354"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc1900710444" w:id="1365122057"/>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00420C9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t xml:space="preserve">Internship </w:t>
       </w:r>
-      <w:r w:rsidR="00BA3F00">
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t>Project Overview</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="0534A8A2" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRPr="00805F43" w:rsidRDefault="00133B4A">
+      <w:bookmarkEnd w:id="1365122057"/>
+    </w:p>
+    <w:p w:rsidRPr="00805F43" w:rsidR="00133B4A" w:rsidP="3412B1AE" w:rsidRDefault="00133B4A" w14:paraId="0534A8A2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="790A8E92" w14:textId="20CD84AA" w:rsidR="005F6F64" w:rsidRPr="00805F43" w:rsidRDefault="005F6F64" w:rsidP="004754F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00805F43" w:rsidR="005F6F64" w:rsidP="3412B1AE" w:rsidRDefault="005F6F64" w14:paraId="790A8E92" w14:textId="12AB20BD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="420" w:lineRule="auto"/>
         <w:ind w:left="125" w:right="386"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="005F6F64">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="00017238">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="72C7C630">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>Summer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00017238">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Internship </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="005F6F64">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t>project involves</w:t>
       </w:r>
-      <w:r w:rsidR="00017238">
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00017238">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t xml:space="preserve"> an </w:t>
       </w:r>
-      <w:r w:rsidR="00017238" w:rsidRPr="339C0E93">
-[...6 lines deleted...]
-      <w:r w:rsidR="00017238">
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00017238">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>8 week</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="267034EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00017238">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t>Internship</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="6CF88DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, with students undertaking </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="6CF88DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20 – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="6CF88DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>25 hours of work per week</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="6CF88DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="2CD0DD04" w:rsidRPr="339C0E93">
-[...16 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="005F6F64">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="2CD0DD04">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Internships </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="2CD0DD04">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>start</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="2CD0DD04">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="3FC3C8E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="2CD0DD04">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidR="2CD0DD04" w:rsidRPr="339C0E93">
-[...16 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="2CD0DD04">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> May and must be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="2CD0DD04">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>complete</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="2CD0DD04">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="54A27B1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="2CD0DD04">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidR="2CD0DD04" w:rsidRPr="339C0E93">
-[...6 lines deleted...]
-      <w:r w:rsidR="2CD0DD04">
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="2CD0DD04">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> July 202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="64190408">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="2CD0DD04">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="2CD0DD04">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="005F6F64">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t>Th</w:t>
       </w:r>
-      <w:r w:rsidR="00017238">
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00017238">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t xml:space="preserve">e Internship </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="005F6F64">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t>can be undertaken</w:t>
       </w:r>
-      <w:r w:rsidR="00017238">
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00017238">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t xml:space="preserve"> in person or in a hybrid format</w:t>
       </w:r>
-      <w:r w:rsidR="00F61401">
-[...2 lines deleted...]
-      <w:r w:rsidR="00017238">
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00F61401">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00F61401">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>and must be commutable within 90 minutes of Dundee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00017238">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="07C3DD16">
-[...2 lines deleted...]
-      <w:r w:rsidR="350AD3A6">
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="07C3DD16">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>If you do decide on a hybrid placement, the student(s) must be in the office at least 1 day a week</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="07C3DD16">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="350AD3A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="07C3DD16">
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="07C3DD16">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00017238">
-[...2 lines deleted...]
-      <w:r w:rsidR="23503D41">
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00017238">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve">During </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00017238">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="23503D41">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t>Internship,</w:t>
       </w:r>
-      <w:r w:rsidR="00017238">
-[...2 lines deleted...]
-      <w:r w:rsidR="003258AF">
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00017238">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the student will be working on a specific business challenge or project that will ideally be of benefit to your </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00017238">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>organi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="003258AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00017238">
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00017238">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t>ation</w:t>
       </w:r>
-      <w:r w:rsidR="007C1446">
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="007C1446">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t>, as well as undertaking other duties to provide a full Internship experience</w:t>
       </w:r>
-      <w:r w:rsidR="00017238">
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00017238">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="007C1446">
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="007C1446">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="250C6662" w14:textId="77777777" w:rsidR="005F6F64" w:rsidRPr="00805F43" w:rsidRDefault="005F6F64" w:rsidP="004754F4">
+    <w:p w:rsidRPr="00805F43" w:rsidR="005F6F64" w:rsidP="3412B1AE" w:rsidRDefault="005F6F64" w14:paraId="250C6662" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="420" w:lineRule="auto"/>
         <w:ind w:left="125" w:right="386"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="5035F25E" w14:textId="25FEB316" w:rsidR="00133B4A" w:rsidRDefault="005F6F64" w:rsidP="004754F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00805F43" w:rsidR="00F61401" w:rsidP="3412B1AE" w:rsidRDefault="350C46FA" w14:paraId="117D1F33" w14:textId="78B994E8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="420" w:lineRule="auto"/>
         <w:ind w:left="125" w:right="386"/>
-      </w:pPr>
-[...15 lines deleted...]
-      <w:r w:rsidR="00F61401">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="350C46FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Student are required to submit a report upon completion of the Internship where they are expected to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="5F8B4273">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve">discuss </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="5F40311F">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>theories</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="3BBCB202">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and academic </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="6D8A59C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>learning,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="5F40311F">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00805F43">
-[...9 lines deleted...]
-    <w:p w14:paraId="117D1F33" w14:textId="76564F9A" w:rsidR="00F61401" w:rsidRPr="00805F43" w:rsidRDefault="350C46FA" w:rsidP="004754F4">
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="5F8B4273">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>they were able to put into practice</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="5F40311F">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="5F8B4273">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>solutions they may have contributed to the business, creating the basis of a theme that their report will be built on. There is no employer input in the report, but you may provide data should the students request this.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00001E11">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00001E11">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>(Please note</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00001E11">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> students may ask you to fill in a form allowing them to use </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00001E11">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>data</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00001E11">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you have </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00001E11">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="008225A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>vided.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00133B4A" w:rsidP="3412B1AE" w:rsidRDefault="00133B4A" w14:paraId="205DA18D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:line="420" w:lineRule="auto"/>
-[...42 lines deleted...]
-    <w:p w14:paraId="430B69AD" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRDefault="00133B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00133B4A" w:rsidP="3412B1AE" w:rsidRDefault="00133B4A" w14:paraId="430B69AD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="123"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="209A366E" w14:textId="10CC9F31" w:rsidR="00133B4A" w:rsidRPr="002635A3" w:rsidRDefault="00BA3F00" w:rsidP="002635A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002635A3" w:rsidR="00133B4A" w:rsidP="3412B1AE" w:rsidRDefault="00BA3F00" w14:paraId="209A366E" w14:textId="10CC9F31">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="542"/>
         </w:tabs>
         <w:ind w:left="542" w:hanging="413"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc1788259382" w:id="519634093"/>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t>Placement</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
           <w:spacing w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t>Provider</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
           <w:spacing w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Commitments</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="4CE82FA9" w14:textId="77777777" w:rsidR="002635A3" w:rsidRPr="002635A3" w:rsidRDefault="002635A3" w:rsidP="002635A3">
+      <w:bookmarkEnd w:id="519634093"/>
+    </w:p>
+    <w:p w:rsidRPr="002635A3" w:rsidR="002635A3" w:rsidP="3412B1AE" w:rsidRDefault="002635A3" w14:paraId="4CE82FA9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="542"/>
         </w:tabs>
         <w:ind w:left="542" w:firstLine="0"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="5726ECFB" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRPr="00805F43" w:rsidRDefault="00BA3F00" w:rsidP="00B264A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00805F43" w:rsidR="00133B4A" w:rsidP="3412B1AE" w:rsidRDefault="00BA3F00" w14:paraId="5726ECFB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00805F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t>Before Placement Begins</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DDC78A3" w14:textId="338FEECD" w:rsidR="005F6F64" w:rsidRPr="00805F43" w:rsidRDefault="005F6F64" w:rsidP="437BE2BD">
+    <w:p w:rsidRPr="00805F43" w:rsidR="005F6F64" w:rsidP="3412B1AE" w:rsidRDefault="005F6F64" w14:paraId="5DDC78A3" w14:textId="338FEECD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="485"/>
           <w:tab w:val="left" w:pos="494"/>
         </w:tabs>
         <w:spacing w:before="179" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="682"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="005F6F64">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t xml:space="preserve">You should appoint a member of staff to act as supervisor for the </w:t>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="_Int_ufcU7Ytl"/>
-      <w:r w:rsidR="00B264A0">
+      <w:bookmarkStart w:name="_Int_ufcU7Ytl" w:id="5"/>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00B264A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t>student</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
-      <w:r w:rsidR="00B264A0">
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00B264A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t xml:space="preserve"> and a second contact to cover any holidays/absence.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="005F6F64">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t xml:space="preserve"> They will be responsible for monitoring the students' progress and liaising with Careers Service staff.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A6D615D" w14:textId="3F43A758" w:rsidR="005F6F64" w:rsidRDefault="005F6F64" w:rsidP="00393CD6">
+    <w:p w:rsidR="005F6F64" w:rsidP="3412B1AE" w:rsidRDefault="005F6F64" w14:paraId="3A6D615D" w14:textId="3F43A758">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="486"/>
           <w:tab w:val="left" w:pos="489"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="406"/>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:bCs/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="005F6F64">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Complete the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:anchor="/modern/21FO00ukslt9ou00iohvyofu9d?field10081=A%20local%20employer&amp;field10089=School%20of%20Business%20Masters%20Project:%20Local%20Internships%20(Credit%20Bearing).%20Please%20submit%20your%20proposal%20before%2013%20January%202025">
-        <w:r w:rsidRPr="339C0E93">
+      <w:hyperlink r:id="R7d4f18cb46c6406f">
+        <w:r w:rsidRPr="3412B1AE" w:rsidR="005F6F64">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:b/>
-            <w:bCs/>
+            <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+            <w:b w:val="1"/>
+            <w:bCs w:val="1"/>
           </w:rPr>
           <w:t>Project Proposal form</w:t>
         </w:r>
-        <w:r w:rsidR="00393CD6" w:rsidRPr="339C0E93">
+        <w:r w:rsidRPr="3412B1AE" w:rsidR="00393CD6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:b/>
-            <w:bCs/>
+            <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+            <w:b w:val="1"/>
+            <w:bCs w:val="1"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00393CD6" w:rsidRPr="339C0E93">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00393CD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="005F6F64">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t xml:space="preserve">The proposal form will be used to advertise your project to the students. </w:t>
       </w:r>
-      <w:r w:rsidRPr="339C0E93">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="005F6F64">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t>Please ensure that your placement student is covered by your liability insurance policy</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="005F6F64">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t xml:space="preserve">. Your placement can only be advertised to students once we receive </w:t>
       </w:r>
-      <w:r w:rsidR="00393CD6">
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00393CD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t>this information.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19DB0369" w14:textId="65BC937A" w:rsidR="00DF5F4C" w:rsidRPr="00805F43" w:rsidRDefault="009656EA" w:rsidP="00DF5F4C">
+    <w:p w:rsidRPr="00805F43" w:rsidR="00DF5F4C" w:rsidP="3412B1AE" w:rsidRDefault="009656EA" w14:paraId="19DB0369" w14:textId="50FD1B0C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="486"/>
           <w:tab w:val="left" w:pos="489"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="406"/>
-      </w:pPr>
-[...10 lines deleted...]
-          <w:bCs/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="009656EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You will be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="009656EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>provided</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="009656EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a shortlist</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="422419A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> of Cover Letters and CVs</w:t>
       </w:r>
-      <w:r w:rsidRPr="339C0E93">
-[...9 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="009656EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of potential Student Interns and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="009656EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>required</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="009656EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to Interview them </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="0206B601">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">between </w:t>
       </w:r>
-      <w:r w:rsidR="140E75A7" w:rsidRPr="339C0E93">
-[...9 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="74B57E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="74B57E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidR="0206B601" w:rsidRPr="339C0E93">
-[...16 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="74B57E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> April to 23</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="74B57E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>th</w:t>
-[...11 lines deleted...]
-          <w:bCs/>
+        <w:t>rd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="74B57E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> April 2027</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="04777C08">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="04777C08" w:rsidRPr="339C0E93">
-[...9 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="009656EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t>to decide your preferred student(s)</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="009656EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t xml:space="preserve"> and inform Careers Staff of your decision. </w:t>
       </w:r>
-      <w:r w:rsidR="00DF5F4C">
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00DF5F4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t>Please note your preferred student may have more than 1 offer of internship</w:t>
       </w:r>
-      <w:r w:rsidR="008D523F">
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="008D523F">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t>, so we recommend having a “back up” choice.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F32A8C3" w14:textId="77777777" w:rsidR="006A7622" w:rsidRDefault="00BA3F00" w:rsidP="339C0E93">
+    <w:p w:rsidR="006A7622" w:rsidP="3412B1AE" w:rsidRDefault="00BA3F00" w14:paraId="2F32A8C3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="486"/>
           <w:tab w:val="left" w:pos="489"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="540" w:right="406" w:hanging="270"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t>The supervisor should meet with the student prior to start</w:t>
       </w:r>
-      <w:r w:rsidR="38937130">
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="38937130">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t>ing</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t xml:space="preserve"> the placement to set out the aims of the project. This meeting should include:</w:t>
       </w:r>
-      <w:r w:rsidR="00A52D77">
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00A52D77">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71FF54D3" w14:textId="77777777" w:rsidR="00550168" w:rsidRDefault="00BA3F00" w:rsidP="00550168">
+    <w:p w:rsidR="00550168" w:rsidP="3412B1AE" w:rsidRDefault="00BA3F00" w14:paraId="71FF54D3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="486"/>
           <w:tab w:val="left" w:pos="489"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="406"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00805F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t>Plan the timing of the placement project and agree hours</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="685C49F5" w14:textId="77777777" w:rsidR="00550168" w:rsidRDefault="00BA3F00" w:rsidP="00550168">
+    <w:p w:rsidR="00550168" w:rsidP="3412B1AE" w:rsidRDefault="00BA3F00" w14:paraId="685C49F5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="486"/>
           <w:tab w:val="left" w:pos="489"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="406"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00805F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t>Make sure the student is aware of your organisation's structure, employees and contacts for their project and relevant resources.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C8086AA" w14:textId="77777777" w:rsidR="00550168" w:rsidRDefault="00BA3F00" w:rsidP="00550168">
+    <w:p w:rsidR="00550168" w:rsidP="3412B1AE" w:rsidRDefault="00BA3F00" w14:paraId="4C8086AA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="486"/>
           <w:tab w:val="left" w:pos="489"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="406"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00805F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t>Confirm the specified project outline and identify goals for the student.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="640547C6" w14:textId="77777777" w:rsidR="00550168" w:rsidRDefault="00BA3F00" w:rsidP="00550168">
+    <w:p w:rsidR="00550168" w:rsidP="3412B1AE" w:rsidRDefault="00BA3F00" w14:paraId="640547C6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="486"/>
           <w:tab w:val="left" w:pos="489"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="406"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00805F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t>Inform the student of Health &amp; Safety matters and other customs, such as dress code, absence requirements, contact numbers and break/lunch times.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56EA29F2" w14:textId="01C0FF0D" w:rsidR="002635A3" w:rsidRDefault="00BA3F00" w:rsidP="00550168">
+    <w:p w:rsidR="002635A3" w:rsidP="3412B1AE" w:rsidRDefault="00BA3F00" w14:paraId="56EA29F2" w14:textId="01C0FF0D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="486"/>
           <w:tab w:val="left" w:pos="489"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="406"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00805F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t>Discuss with the student any additional support or adjustments that may be required.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30C95EEA" w14:textId="77777777" w:rsidR="00DF5F4C" w:rsidRPr="00805F43" w:rsidRDefault="00DF5F4C" w:rsidP="00DF5F4C">
+    <w:p w:rsidR="3412B1AE" w:rsidP="3412B1AE" w:rsidRDefault="3412B1AE" w14:paraId="518608F5" w14:textId="7B21BB06">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="486"/>
+          <w:tab w:val="left" w:leader="none" w:pos="489"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="614" w:right="406"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00805F43" w:rsidR="00DF5F4C" w:rsidP="3412B1AE" w:rsidRDefault="00DF5F4C" w14:paraId="30C95EEA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="979"/>
           <w:tab w:val="left" w:pos="982"/>
         </w:tabs>
         <w:spacing w:before="58" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="982" w:right="500"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="7F1C332B" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRPr="00805F43" w:rsidRDefault="00BA3F00" w:rsidP="00B264A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00805F43" w:rsidR="00133B4A" w:rsidP="3412B1AE" w:rsidRDefault="00BA3F00" w14:paraId="7F1C332B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00805F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t>During The Project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F5586A0" w14:textId="2800A1A8" w:rsidR="005F6F64" w:rsidRPr="00805F43" w:rsidRDefault="00805F43" w:rsidP="437BE2BD">
+    <w:p w:rsidRPr="00805F43" w:rsidR="005F6F64" w:rsidP="3412B1AE" w:rsidRDefault="00805F43" w14:paraId="5F5586A0" w14:textId="2800A1A8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="488"/>
           <w:tab w:val="left" w:pos="569"/>
         </w:tabs>
         <w:spacing w:before="174" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="488" w:right="346" w:hanging="369"/>
-        <w:contextualSpacing/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00940441">
+        <w:contextualSpacing w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00805F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t>Duri</w:t>
       </w:r>
-      <w:r w:rsidR="009656EA">
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="009656EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t xml:space="preserve">ng the Placement the Student is to undertake the tasks relating to their project, and any other tasks deemed appropriate to support their skills and development. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01AD4A1C" w14:textId="2431B825" w:rsidR="005F6F64" w:rsidRDefault="7761F309" w:rsidP="437BE2BD">
+    <w:p w:rsidR="005F6F64" w:rsidP="3412B1AE" w:rsidRDefault="7761F309" w14:paraId="01AD4A1C" w14:textId="61C53842">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="488"/>
         </w:tabs>
         <w:spacing w:before="174" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="488" w:right="346" w:hanging="369"/>
-        <w:contextualSpacing/>
-[...22 lines deleted...]
-          <w:bCs/>
+        <w:contextualSpacing w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="7761F309">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Internships </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="7761F309">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>start</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="7761F309">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="0278D039">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="0278D039">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidRPr="339C0E93">
-[...16 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="0278D039">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> May 2027 and finish 16</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="0278D039">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidRPr="339C0E93">
-[...7 lines deleted...]
-    <w:p w14:paraId="31D8E800" w14:textId="49102B71" w:rsidR="00550168" w:rsidRPr="00805F43" w:rsidRDefault="00550168" w:rsidP="437BE2BD">
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="0278D039">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> July 2027</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="0278D039">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00805F43" w:rsidR="00550168" w:rsidP="3412B1AE" w:rsidRDefault="00550168" w14:paraId="31D8E800" w14:textId="519616D9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="488"/>
         </w:tabs>
         <w:spacing w:before="174" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="488" w:right="346" w:hanging="369"/>
-        <w:contextualSpacing/>
-[...1 lines deleted...]
-      <w:r>
+        <w:contextualSpacing w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00550168">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t xml:space="preserve">The student must work to the hours you have outlined in your proposal. </w:t>
       </w:r>
-      <w:r w:rsidRPr="339C0E93">
-[...16 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00550168">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students cannot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00550168">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">undertake part-time employment </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00EE5CFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">during the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="272C6F01">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">agreed </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00EE5CFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>hours of the placement.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="26ECFA8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="26ECFA8B">
-[...5 lines deleted...]
-      <w:r w:rsidR="26ECFA8B">
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="26ECFA8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>If a student does not attend your placement at agreed hours</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="646D0A50">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="25CA8B58">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> please</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="26ECFA8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve"> inform us</w:t>
       </w:r>
-      <w:r w:rsidR="1F66DB18">
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="1F66DB18">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44545DBB" w14:textId="1A0FB6DF" w:rsidR="005F6F64" w:rsidRDefault="005F6F64" w:rsidP="437BE2BD">
+    <w:p w:rsidR="220B330F" w:rsidP="3412B1AE" w:rsidRDefault="220B330F" w14:paraId="27161726" w14:textId="0B85C848">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="488"/>
+        </w:tabs>
+        <w:spacing w:before="174" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="488" w:right="346" w:hanging="369"/>
+        <w:contextualSpacing w:val="1"/>
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="220B330F">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Placement providers are expected to uphold dignity, respect, and inclusion within the workplace, including but not limited to ensuring Trans and Non-Binary students are able to access toilet and welfare facilities in a manner that respects their gender identity and dignity</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005F6F64" w:rsidP="3412B1AE" w:rsidRDefault="005F6F64" w14:paraId="44545DBB" w14:textId="1A0FB6DF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="485"/>
           <w:tab w:val="left" w:pos="488"/>
         </w:tabs>
         <w:spacing w:before="189" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="488" w:right="1596" w:hanging="369"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00805F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="005F6F64">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t>Complete a short online feedback questionnaire at the end about your</w:t>
       </w:r>
-      <w:r w:rsidR="00B264A0">
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00B264A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00805F43">
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="005F6F64">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t>experience</w:t>
       </w:r>
-      <w:r w:rsidR="00B264A0">
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00B264A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="169E4FC8" w14:textId="44D7B2C9" w:rsidR="009656EA" w:rsidRDefault="009656EA" w:rsidP="437BE2BD">
+    <w:p w:rsidR="009656EA" w:rsidP="3412B1AE" w:rsidRDefault="009656EA" w14:paraId="169E4FC8" w14:textId="44D7B2C9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="92" w:line="360" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6323C83D" w14:textId="77777777" w:rsidR="009656EA" w:rsidRDefault="009656EA">
+    <w:p w:rsidR="009656EA" w:rsidP="3412B1AE" w:rsidRDefault="009656EA" w14:paraId="6323C83D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="92"/>
         <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
           <w:sz w:val="26"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="62F6CE2D" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRDefault="00BA3F00">
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00133B4A" w:rsidP="3412B1AE" w:rsidRDefault="00BA3F00" w14:paraId="62F6CE2D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="484"/>
         </w:tabs>
         <w:ind w:left="484" w:hanging="359"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc1466438803" w:id="230445823"/>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t>Key</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t>Dates</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t>for</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t>Your</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Diary</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="31508318" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRDefault="00133B4A">
+      <w:bookmarkEnd w:id="230445823"/>
+    </w:p>
+    <w:p w:rsidR="00133B4A" w:rsidP="3412B1AE" w:rsidRDefault="00133B4A" w14:paraId="31508318" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="78C1F506" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRDefault="00133B4A">
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00133B4A" w:rsidP="3412B1AE" w:rsidRDefault="00133B4A" w14:paraId="78C1F506" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="165"/>
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="120" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+          <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2740"/>
         <w:gridCol w:w="6523"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00133B4A" w14:paraId="569E4BD6" w14:textId="77777777" w:rsidTr="339C0E93">
+      <w:tr w:rsidR="00133B4A" w:rsidTr="3412B1AE" w14:paraId="569E4BD6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="580"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2740" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="43E1E80E" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRDefault="00BA3F00">
+          <w:p w:rsidR="00133B4A" w:rsidP="3412B1AE" w:rsidRDefault="00BA3F00" w14:paraId="43E1E80E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="26"/>
               <w:ind w:left="906"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-                <w:b/>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Deadline</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6523" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="4C904B1C" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRDefault="00BA3F00">
+          <w:p w:rsidR="00133B4A" w:rsidP="3412B1AE" w:rsidRDefault="00BA3F00" w14:paraId="4C904B1C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="26"/>
               <w:ind w:left="27"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-                <w:b/>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Tasks</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00133B4A" w14:paraId="286F5AA0" w14:textId="77777777" w:rsidTr="339C0E93">
+      <w:tr w:rsidR="00133B4A" w:rsidTr="3412B1AE" w14:paraId="286F5AA0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2740" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="78C23606" w14:textId="4F70C09A" w:rsidR="00133B4A" w:rsidRDefault="773B6F2F" w:rsidP="339C0E93">
+          <w:p w:rsidR="00133B4A" w:rsidP="3412B1AE" w:rsidRDefault="6001B778" w14:paraId="78C23606" w14:textId="24F2F3FC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="205"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-[...1 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="339C0E93">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="1E2AFC41">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="6EFA3D56" w:rsidRPr="339C0E93">
-[...5 lines deleted...]
-              <w:t>Sunday 8</w:t>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="6F24CF99">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t>Monday</w:t>
             </w:r>
-            <w:r w:rsidR="6EFA3D56" w:rsidRPr="339C0E93">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="34F31A7A">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="34F31A7A">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
-            <w:r w:rsidR="6EFA3D56" w:rsidRPr="339C0E93">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="34F31A7A">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> February </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6523" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="7A870247" w14:textId="2AFCC05E" w:rsidR="00133B4A" w:rsidRPr="005F6F64" w:rsidRDefault="0F6D5D6A" w:rsidP="2A58C352">
+          <w:p w:rsidRPr="005F6F64" w:rsidR="00133B4A" w:rsidP="3412B1AE" w:rsidRDefault="0F6D5D6A" w14:paraId="7A870247" w14:textId="2AFCC05E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="570"/>
+                <w:tab w:val="left" w:pos="579"/>
+              </w:tabs>
+              <w:spacing w:before="26" w:line="388" w:lineRule="auto"/>
+              <w:ind w:right="96"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="0F6D5D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complete and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="0F6D5D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+              </w:rPr>
+              <w:t xml:space="preserve">submit</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="0F6D5D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="R18377c63d4654a61">
+              <w:r w:rsidRPr="3412B1AE" w:rsidR="0F6D5D6A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                </w:rPr>
+                <w:t>Project Proposal Form</w:t>
+              </w:r>
+              <w:r w:rsidRPr="3412B1AE" w:rsidR="37229F89">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="0F6D5D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:spacing w:val="40"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009656EA" w:rsidTr="3412B1AE" w14:paraId="2BD28DC3" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1020"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="009656EA" w:rsidP="3412B1AE" w:rsidRDefault="009656EA" w14:paraId="1BDFE019" w14:textId="51FD4837">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="210"/>
+              <w:ind w:left="90" w:hanging="90"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="009656EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="467A2A2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monday </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="4E7999D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="4E7999D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="4E7999D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> April</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="467A2A2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="467A2A2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="467A2A2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="4E8DF62B">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="467A2A2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Friday </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="1A049C9B">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="1A049C9B">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>rd</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="1A049C9B">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="467A2A2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">April </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6523" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="009656EA" w:rsidP="3412B1AE" w:rsidRDefault="7EE66DA2" w14:paraId="76A4D028" w14:textId="3BF9AF2C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="532"/>
+              </w:tabs>
+              <w:spacing w:before="36" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:w w:val="110"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="46BB8FF6">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:w w:val="110"/>
+              </w:rPr>
+              <w:t>Careers Service staff will provide a shortlist of students to be interviewed by Employer</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="70648EE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:w w:val="110"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="298E3EAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:w w:val="110"/>
+              </w:rPr>
+              <w:t xml:space="preserve">These</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="70648EE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:w w:val="110"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> will be CVs and Cover Letters of successful students. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="437BE2BD" w:rsidTr="3412B1AE" w14:paraId="64DF439A" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1020"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="6A95CCF7" w:rsidP="3412B1AE" w:rsidRDefault="6A95CCF7" w14:paraId="5B6F3044" w14:textId="52D434F5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="58AA3BE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="6A95CCF7" w:rsidP="3412B1AE" w:rsidRDefault="6A95CCF7" w14:paraId="61120601" w14:textId="34C2CCA1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:firstLine="90"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="34FFF6F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monday </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="494542D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="34FFF6F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="34FFF6F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> April </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6523" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="425DF412" w:rsidP="3412B1AE" w:rsidRDefault="64C9E129" w14:paraId="4006FE6D" w14:textId="1382B67C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="532"/>
+              </w:tabs>
+              <w:spacing w:before="36" w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="674" w:hanging="425"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="201534B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please provide a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="4F54CC35">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+              </w:rPr>
+              <w:t>note</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="201534B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of successful intern</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="52B9AD00">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+              </w:rPr>
+              <w:t>(s)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="201534B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> by this date. If you have more than one </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="207FC6B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+              </w:rPr>
+              <w:t>preference,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="201534B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> please provide t</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="0B3AB871">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+              </w:rPr>
+              <w:t>his by in order of preference.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="437BE2BD" w:rsidP="3412B1AE" w:rsidRDefault="437BE2BD" w14:paraId="656F8F88" w14:textId="3C3F1333">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00133B4A" w:rsidTr="3412B1AE" w14:paraId="23FF8EF7" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1365"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00133B4A" w:rsidP="3412B1AE" w:rsidRDefault="7D2D9BB9" w14:paraId="0790BFC1" w14:textId="6B4E8D7D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="210" w:line="415" w:lineRule="auto"/>
+              <w:ind w:left="144"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="68EFD1E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t>Monday 2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="22BFFE40">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="68EFD1E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="68EFD1E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> April</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="74BEC321">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="74BEC321">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="4EFC7F9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Friday </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="15CEA0EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="15CEA0EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="15CEA0EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="4EFC7F9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t>Ma</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="168CEB40">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t>y</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6523" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00133B4A" w:rsidP="3412B1AE" w:rsidRDefault="617FB321" w14:paraId="12B42517" w14:textId="032B7A2E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="74BEC321">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Students will have the opportunity to accept the Internship in this period. Please </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="74BEC321">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+              </w:rPr>
+              <w:t>note</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="74BEC321">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> some students may have multiple offers of internships.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="0CEB2650">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> We will inform you in this period of confirmed interns. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00133B4A" w:rsidTr="3412B1AE" w14:paraId="6B855AF3" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1734"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00133B4A" w:rsidP="3412B1AE" w:rsidRDefault="00133B4A" w14:paraId="1E1C68A2" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="210"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009656EA" w:rsidP="3412B1AE" w:rsidRDefault="06EE428F" w14:paraId="42E6CC98" w14:textId="1A1E6FF8">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="410" w:lineRule="auto"/>
+              <w:ind w:left="123"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="37226904">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monday 2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="55582807">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="37226904">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="37226904">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="009656EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t>May 202</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="1C7F14A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00133B4A" w:rsidP="3412B1AE" w:rsidRDefault="00133B4A" w14:paraId="2B43B079" w14:textId="4A90C2EF">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="5"/>
+              <w:ind w:left="123"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6523" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="002635A3" w:rsidP="3412B1AE" w:rsidRDefault="1D4B27F6" w14:paraId="7D418208" w14:textId="05AD3B3C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="572"/>
+              </w:tabs>
+              <w:spacing w:before="30" w:line="362" w:lineRule="auto"/>
+              <w:ind w:right="167" w:hanging="370"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="62D1B751">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Placements begin</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="3EE5B1CF">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>, please follow checklist (Appendix 1) to ensure you have completed all actions prior</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002635A3" w:rsidP="3412B1AE" w:rsidRDefault="002635A3" w14:paraId="2C7E73A4" w14:textId="24BCAC2C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="572"/>
+              </w:tabs>
+              <w:spacing w:before="30" w:line="362" w:lineRule="auto"/>
+              <w:ind w:right="167" w:hanging="370"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="3A4AD33D">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Placements should</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="3A4AD33D">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:spacing w:val="-3"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="3A4AD33D">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:spacing w:val="-5"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>NOT</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="49944DEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:spacing w:val="-5"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="3A4AD33D">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>start</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="3A4AD33D">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="3A4AD33D">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>before</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="3A4AD33D">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:spacing w:val="-6"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="3A4AD33D">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>this</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="3A4AD33D">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:spacing w:val="-13"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="3A4AD33D">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>date.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002635A3" w:rsidR="002635A3" w:rsidP="3412B1AE" w:rsidRDefault="002635A3" w14:paraId="777C02D3" w14:textId="5703CFD5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="179"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00133B4A" w:rsidTr="3412B1AE" w14:paraId="384CEE98" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1311"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00133B4A" w:rsidP="3412B1AE" w:rsidRDefault="00133B4A" w14:paraId="75FF17AE" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="33"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00133B4A" w:rsidP="3412B1AE" w:rsidRDefault="39A5CE2C" w14:paraId="563C74B5" w14:textId="50825C43">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="430" w:lineRule="atLeast"/>
+              <w:ind w:left="123" w:right="166"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="2CDE118C">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Throughout Placement </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6523" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00133B4A" w:rsidP="3412B1AE" w:rsidRDefault="00BA3F00" w14:paraId="68561F64" w14:textId="210397A3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="571"/>
+              </w:tabs>
+              <w:spacing w:before="28" w:line="367" w:lineRule="auto"/>
+              <w:ind w:right="189"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:w w:val="110"/>
+                <w:position w:val="2"/>
+              </w:rPr>
+              <w:t>Our</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:spacing w:val="-9"/>
+                <w:w w:val="110"/>
+                <w:position w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:w w:val="110"/>
+                <w:position w:val="2"/>
+              </w:rPr>
+              <w:t>team will</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:spacing w:val="-9"/>
+                <w:w w:val="110"/>
+                <w:position w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:w w:val="110"/>
+                <w:position w:val="2"/>
+              </w:rPr>
+              <w:t>be</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:spacing w:val="-15"/>
+                <w:w w:val="110"/>
+                <w:position w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:w w:val="110"/>
+                <w:position w:val="2"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="110"/>
+                <w:position w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:w w:val="110"/>
+                <w:position w:val="2"/>
+              </w:rPr>
+              <w:t>contact to find</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:spacing w:val="-11"/>
+                <w:w w:val="110"/>
+                <w:position w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:w w:val="110"/>
+                <w:position w:val="2"/>
+              </w:rPr>
+              <w:t>out</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:spacing w:val="-17"/>
+                <w:w w:val="110"/>
+                <w:position w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:w w:val="110"/>
+                <w:position w:val="2"/>
+              </w:rPr>
+              <w:t>how</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:spacing w:val="-5"/>
+                <w:w w:val="110"/>
+                <w:position w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:w w:val="110"/>
+                <w:position w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the student </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:w w:val="110"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="110"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:w w:val="110"/>
+              </w:rPr>
+              <w:t>doing.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="250A521A">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:w w:val="110"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Please reply to all communications as </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="250A521A">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:w w:val="110"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="250A521A">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:w w:val="110"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> are used as “check ins” for students on </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="250A521A">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:w w:val="110"/>
+              </w:rPr>
+              <w:t>international</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="250A521A">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:w w:val="110"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> visas.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:spacing w:val="-13"/>
+                <w:w w:val="110"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:w w:val="110"/>
+              </w:rPr>
+              <w:t>(Please feel free</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="110"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:w w:val="110"/>
+              </w:rPr>
+              <w:t>to contact us prior to this</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="110"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:w w:val="110"/>
+              </w:rPr>
+              <w:t>if</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00133B4A" w:rsidP="3412B1AE" w:rsidRDefault="00BA3F00" w14:textId="77777777" w14:paraId="17275B79">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="45"/>
+              <w:ind w:left="572"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="110"/>
+              </w:rPr>
+              <w:t>you</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:spacing w:val="-12"/>
+                <w:w w:val="110"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="110"/>
+              </w:rPr>
+              <w:t>are</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:spacing w:val="-18"/>
+                <w:w w:val="110"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="110"/>
+              </w:rPr>
+              <w:t>experiencing</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:w w:val="110"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="110"/>
+              </w:rPr>
+              <w:t>any</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:spacing w:val="-8"/>
+                <w:w w:val="110"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="110"/>
+              </w:rPr>
+              <w:t>difficulties.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00133B4A" w:rsidP="3412B1AE" w:rsidRDefault="00BA3F00" w14:paraId="4AFF1EC9" w14:textId="72B8AD88">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="45"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00133B4A" w:rsidTr="3412B1AE" w14:paraId="33057C5F" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1738"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00133B4A" w:rsidP="3412B1AE" w:rsidRDefault="00133B4A" w14:paraId="7A6A146F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="205"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00133B4A" w:rsidP="3412B1AE" w:rsidRDefault="009656EA" w14:paraId="529ED0A6" w14:textId="4AD70858">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
+              <w:ind w:left="123"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="009656EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Friday </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="07716D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="009656EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="009656EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="795345A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t>July</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="009656EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="0E5058EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6523" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00133B4A" w:rsidP="3412B1AE" w:rsidRDefault="00BA3F00" w14:paraId="6211119F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="570"/>
-                <w:tab w:val="left" w:pos="579"/>
+                <w:tab w:val="left" w:pos="573"/>
+                <w:tab w:val="left" w:pos="575"/>
               </w:tabs>
-              <w:spacing w:before="26" w:line="388" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+              <w:spacing w:before="20" w:line="364" w:lineRule="auto"/>
+              <w:ind w:right="321" w:hanging="372"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+                <w:w w:val="105"/>
+                <w:position w:val="2"/>
+              </w:rPr>
+              <w:t>Placements should finish on or before this date</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...124 lines deleted...]
-          <w:p w14:paraId="76A4D028" w14:textId="3BF9AF2C" w:rsidR="009656EA" w:rsidRDefault="492CE147" w:rsidP="2A58C352">
+          <w:p w:rsidRPr="009656EA" w:rsidR="00133B4A" w:rsidP="3412B1AE" w:rsidRDefault="00BA3F00" w14:paraId="17E122EC" w14:textId="24DF794D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
-[...1056 lines deleted...]
-                <w:numId w:val="4"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="573"/>
                 <w:tab w:val="left" w:pos="575"/>
               </w:tabs>
               <w:spacing w:before="20" w:line="364" w:lineRule="auto"/>
               <w:ind w:right="321" w:hanging="372"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...27 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
                 <w:w w:val="110"/>
                 <w:position w:val="2"/>
               </w:rPr>
               <w:t>The</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
                 <w:spacing w:val="-13"/>
                 <w:w w:val="110"/>
                 <w:position w:val="2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
                 <w:w w:val="110"/>
                 <w:position w:val="2"/>
               </w:rPr>
               <w:t>team</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="110"/>
                 <w:position w:val="2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
                 <w:w w:val="110"/>
                 <w:position w:val="2"/>
               </w:rPr>
               <w:t>will</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
                 <w:spacing w:val="-13"/>
                 <w:w w:val="110"/>
                 <w:position w:val="2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
                 <w:w w:val="110"/>
                 <w:position w:val="2"/>
               </w:rPr>
               <w:t>contact</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
                 <w:spacing w:val="-3"/>
                 <w:w w:val="110"/>
                 <w:position w:val="2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
                 <w:w w:val="110"/>
                 <w:position w:val="2"/>
               </w:rPr>
               <w:t>you</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
                 <w:spacing w:val="-17"/>
                 <w:w w:val="110"/>
                 <w:position w:val="2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
                 <w:w w:val="110"/>
                 <w:position w:val="2"/>
               </w:rPr>
               <w:t>to</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
                 <w:spacing w:val="-7"/>
                 <w:w w:val="110"/>
                 <w:position w:val="2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
                 <w:w w:val="110"/>
                 <w:position w:val="2"/>
               </w:rPr>
               <w:t>ask</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
                 <w:spacing w:val="-8"/>
                 <w:w w:val="110"/>
                 <w:position w:val="2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
                 <w:w w:val="110"/>
                 <w:position w:val="2"/>
               </w:rPr>
               <w:t>for</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
                 <w:spacing w:val="9"/>
                 <w:w w:val="110"/>
                 <w:position w:val="2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
                 <w:w w:val="110"/>
                 <w:position w:val="2"/>
               </w:rPr>
               <w:t>your</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
                 <w:spacing w:val="-3"/>
                 <w:w w:val="110"/>
                 <w:position w:val="2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
                 <w:w w:val="110"/>
                 <w:position w:val="2"/>
               </w:rPr>
               <w:t>feedback</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
                 <w:spacing w:val="-6"/>
                 <w:w w:val="110"/>
                 <w:position w:val="2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="110"/>
                 <w:position w:val="2"/>
               </w:rPr>
               <w:t>on</w:t>
             </w:r>
-            <w:r w:rsidR="009656EA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="009656EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="009656EA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
                 <w:w w:val="110"/>
               </w:rPr>
               <w:t>your</w:t>
             </w:r>
-            <w:r w:rsidRPr="009656EA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
                 <w:spacing w:val="-6"/>
                 <w:w w:val="110"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="009656EA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+            <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="110"/>
               </w:rPr>
               <w:t>experience.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="74810AAC" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRDefault="00133B4A">
+    <w:p w:rsidR="00133B4A" w:rsidP="3412B1AE" w:rsidRDefault="00133B4A" w14:paraId="74810AAC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="26"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="319984BE" w14:textId="77777777" w:rsidR="004E62A3" w:rsidRDefault="004E62A3">
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004E62A3" w:rsidP="3412B1AE" w:rsidRDefault="004E62A3" w14:paraId="319984BE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="8"/>
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="26"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="36EFF2B3" w14:textId="77777777" w:rsidR="004E62A3" w:rsidRDefault="004E62A3">
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004E62A3" w:rsidP="3412B1AE" w:rsidRDefault="004E62A3" w14:paraId="36EFF2B3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="8"/>
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="26"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="4C4A399C" w14:textId="77777777" w:rsidR="00C46B4F" w:rsidRDefault="00C46B4F">
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C46B4F" w:rsidP="3412B1AE" w:rsidRDefault="00C46B4F" w14:paraId="4C4A399C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="8"/>
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="26"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="5B9C2905" w14:textId="77777777" w:rsidR="004E62A3" w:rsidRDefault="004E62A3">
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004E62A3" w:rsidP="3412B1AE" w:rsidRDefault="004E62A3" w14:paraId="5B9C2905" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="8"/>
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="26"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="470BF265" w14:textId="77777777" w:rsidR="004E62A3" w:rsidRDefault="004E62A3">
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004E62A3" w:rsidP="3412B1AE" w:rsidRDefault="004E62A3" w14:paraId="470BF265" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="8"/>
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="26"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="7CDCC297" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRDefault="00BA3F00" w:rsidP="004E62A3">
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00133B4A" w:rsidP="3412B1AE" w:rsidRDefault="00BA3F00" w14:paraId="7CDCC297" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="486"/>
         </w:tabs>
         <w:ind w:left="486" w:hanging="361"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc164004895" w:id="2092327459"/>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t>Equality</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t>Diversity</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
           <w:spacing w:val="10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t>on</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00BA3F00">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Placemen</w:t>
       </w:r>
-      <w:r w:rsidR="004E62A3">
-        <w:rPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="004E62A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="2F3429EF" w14:textId="77777777" w:rsidR="004E62A3" w:rsidRPr="00805F43" w:rsidRDefault="004E62A3" w:rsidP="004754F4">
+      <w:bookmarkEnd w:id="2092327459"/>
+    </w:p>
+    <w:p w:rsidRPr="004E62A3" w:rsidR="004E62A3" w:rsidP="3412B1AE" w:rsidRDefault="004E62A3" w14:paraId="03D0DC10" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004E62A3" w:rsidR="004E62A3" w:rsidP="3412B1AE" w:rsidRDefault="004E62A3" w14:paraId="0128EB47" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004E62A3" w:rsidR="004E62A3" w:rsidP="3412B1AE" w:rsidRDefault="004E62A3" w14:paraId="5B6C1A23" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00805F43" w:rsidR="004E62A3" w:rsidP="3412B1AE" w:rsidRDefault="004E62A3" w14:paraId="2F3429EF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:left="125" w:right="386"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00805F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="004E62A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t xml:space="preserve">The Equality Act (2010) protects individuals against direct and indirect discrimination under nine protected characteristics: age, disability, gender reassignment, marriage/civil partnership, pregnancy and maternity, Race, religion or belief, sex and sexual orientation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20">
-        <w:r w:rsidRPr="00B264A0">
+      <w:hyperlink r:id="Reebd54fc30a54d84">
+        <w:r w:rsidRPr="3412B1AE" w:rsidR="004E62A3">
           <w:rPr>
+            <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.legislation.gov.uk/ukpga/20l0/l5/contents</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B264A0">
-        <w:rPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="004E62A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F398DF0" w14:textId="3771B7AF" w:rsidR="004E62A3" w:rsidRPr="00805F43" w:rsidRDefault="004E62A3" w:rsidP="004754F4">
+    <w:p w:rsidRPr="00805F43" w:rsidR="004E62A3" w:rsidP="3412B1AE" w:rsidRDefault="004E62A3" w14:paraId="7F398DF0" w14:textId="3771B7AF">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:left="125" w:right="386" w:firstLine="5"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="004E62A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t>This requires Universities to ensure that students are not discriminated against for reasons relating to any of the above protected characteristics whilst on an internship or placement. The Equality Act also obliges internship providers not to discriminate on the grounds of disability and to make reasonable adjustments to meet the needs of disabled students undertaking an internship within their organisation. If the student has disclosed a disability that requires adjustments to be made, the internship module team will be in touch with you to discuss this further.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F26FB2A" w14:textId="0B664B14" w:rsidR="0B6967B8" w:rsidRDefault="0B6967B8" w:rsidP="0B6967B8">
+    <w:p w:rsidR="0B6967B8" w:rsidP="3412B1AE" w:rsidRDefault="0B6967B8" w14:paraId="5F26FB2A" w14:textId="0B664B14">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:left="125" w:right="386" w:firstLine="5"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="58670D44" w14:textId="220A0CED" w:rsidR="004E62A3" w:rsidRPr="00805F43" w:rsidRDefault="2F79357F" w:rsidP="339C0E93">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00805F43" w:rsidR="004E62A3" w:rsidP="3412B1AE" w:rsidRDefault="004E62A3" w14:paraId="58670D44" w14:textId="220A0CED">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:before="0"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="339C0E93">
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+        <w:ind w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc1633067175" w:id="1314087721"/>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="2F79357F">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve">PVG Information </w:t>
       </w:r>
-      <w:r w:rsidR="004E62A3">
+      <w:r>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="004E62A3">
+      <w:r>
         <w:br/>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
-      <w:r w:rsidRPr="339C0E93">
+      <w:bookmarkEnd w:id="1314087721"/>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="2F79357F">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73D8FB1E" w14:textId="402BF3A4" w:rsidR="004E62A3" w:rsidRPr="00805F43" w:rsidRDefault="19385BBF" w:rsidP="339C0E93">
+    <w:p w:rsidRPr="00805F43" w:rsidR="004E62A3" w:rsidP="3412B1AE" w:rsidRDefault="004E62A3" w14:paraId="75AB0FC5" w14:textId="6B2949AA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1870"/>
         </w:tabs>
-        <w:spacing w:line="480" w:lineRule="auto"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="004E62A3">
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="3AB00566">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please use the available tools and resources to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="3AB00566">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>establish</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="3AB00566">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> if a Disclosure Scotland application is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="3AB00566">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>required</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="3AB00566">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> before </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="3AB00566">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>submitting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="3AB00566">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> your placement proposal.  </w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="7EE05276" w14:textId="5C34F0F3" w:rsidR="004E62A3" w:rsidRPr="00805F43" w:rsidRDefault="19385BBF" w:rsidP="339C0E93">
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00805F43" w:rsidR="004E62A3" w:rsidP="3412B1AE" w:rsidRDefault="004E62A3" w14:paraId="05980130" w14:textId="2193A334">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1870"/>
         </w:tabs>
-        <w:spacing w:line="480" w:lineRule="auto"/>
-[...5 lines deleted...]
-        <w:r w:rsidRPr="339C0E93">
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="3AB00566">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is a legal requirement for individuals carrying out regulated roles with children and/or protected adults to be a member of the PVG scheme or any other Disclosure Scotland Scheme. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="3AB00566">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>If you are unsure if your proposed 30-hour internship brings the job holder into a regulated role, please consult Disclosure Scotland. They provide online guidance regarding roles:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00805F43" w:rsidR="004E62A3" w:rsidP="3412B1AE" w:rsidRDefault="004E62A3" w14:paraId="0A2D7E7E" w14:textId="5A0C77BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="923" w:right="0" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="R1de193e2f25d4c74">
+        <w:r w:rsidRPr="3412B1AE" w:rsidR="3AB00566">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+            <w:strike w:val="0"/>
+            <w:dstrike w:val="0"/>
+            <w:noProof w:val="0"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://www.mygov.scot/pvg-scheme/regulated-roles</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="339C0E93">
-[...3 lines deleted...]
-        <w:r w:rsidRPr="339C0E93">
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="3AB00566">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00805F43" w:rsidR="004E62A3" w:rsidP="3412B1AE" w:rsidRDefault="004E62A3" w14:paraId="04BDC377" w14:textId="60C82580">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="923" w:right="0" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="R91d47e8b7cf84617">
+        <w:r w:rsidRPr="3412B1AE" w:rsidR="3AB00566">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+            <w:strike w:val="0"/>
+            <w:dstrike w:val="0"/>
+            <w:noProof w:val="0"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
-          <w:t>https://www.mygov.scot/check-role-</w:t>
+          <w:t>https://www.mygov.scot/check-role-needs-pvg</w:t>
         </w:r>
-        <w:r w:rsidRPr="339C0E93">
+      </w:hyperlink>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="3AB00566">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00805F43" w:rsidR="004E62A3" w:rsidP="3412B1AE" w:rsidRDefault="004E62A3" w14:paraId="074F029A" w14:textId="3672EF66">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="923" w:right="0" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="3AB00566">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Disclosure Scotland’s Customer Engagement Team can also help you to establish if your role(s) are regulated </w:t>
+      </w:r>
+      <w:hyperlink r:id="R778c7d8964d3453a">
+        <w:r w:rsidRPr="3412B1AE" w:rsidR="3AB00566">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-[...10 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+            <w:strike w:val="0"/>
+            <w:dstrike w:val="0"/>
+            <w:noProof w:val="0"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>DisclosureAct@disclosurescotland.gov.scot</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="339C0E93">
-[...23 lines deleted...]
-    <w:p w14:paraId="35E184E8" w14:textId="3A1E0F62" w:rsidR="004E62A3" w:rsidRPr="00805F43" w:rsidRDefault="19385BBF" w:rsidP="339C0E93">
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="3AB00566">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00805F43" w:rsidR="004E62A3" w:rsidP="3412B1AE" w:rsidRDefault="004E62A3" w14:paraId="582537DA" w14:textId="7748D25B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1870"/>
         </w:tabs>
-        <w:spacing w:line="480" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="339C0E93">
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:strike w:val="0"/>
+          <w:dstrike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="3AB00566">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:strike w:val="0"/>
+          <w:dstrike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="484E8CB8" w14:textId="0DE48167" w:rsidR="004E62A3" w:rsidRPr="00805F43" w:rsidRDefault="27974CCB" w:rsidP="339C0E93">
+    <w:p w:rsidRPr="00805F43" w:rsidR="004E62A3" w:rsidP="3412B1AE" w:rsidRDefault="004E62A3" w14:paraId="53884654" w14:textId="2D4F7A50">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1870"/>
         </w:tabs>
-        <w:spacing w:line="480" w:lineRule="auto"/>
-[...17 lines deleted...]
-        <w:r w:rsidR="19385BBF" w:rsidRPr="339C0E93">
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="3AB00566">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>If</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="3AB00566">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="3AB00566">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>required:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00805F43" w:rsidR="004E62A3" w:rsidP="3412B1AE" w:rsidRDefault="004E62A3" w14:paraId="461BE733" w14:textId="653AF752">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="3AB00566">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The University of Dundee Careers Service will begin Disclosure Scotland Application on behalf of your organisation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00805F43" w:rsidR="004E62A3" w:rsidP="3412B1AE" w:rsidRDefault="004E62A3" w14:paraId="5B60C298" w14:textId="61DA9D8D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="3AB00566">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Dundee Careers Service will provide Disclosure Scotland with:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00805F43" w:rsidR="004E62A3" w:rsidP="3412B1AE" w:rsidRDefault="004E62A3" w14:paraId="765FDF2B" w14:textId="74B72AB8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="2053" w:right="0" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="3AB00566">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>the name of the organisation we’re applying on behalf of</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00805F43" w:rsidR="004E62A3" w:rsidP="3412B1AE" w:rsidRDefault="004E62A3" w14:paraId="37D7A05A" w14:textId="6B42E2D0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="2053" w:right="0" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="3AB00566">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>the key contact for this organisation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00805F43" w:rsidR="004E62A3" w:rsidP="3412B1AE" w:rsidRDefault="004E62A3" w14:paraId="7DC8428D" w14:textId="7E29193A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="2053" w:right="0" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="3AB00566">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>information required regarding the student undertaking your internship</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00805F43" w:rsidR="004E62A3" w:rsidP="3412B1AE" w:rsidRDefault="004E62A3" w14:paraId="43B58529" w14:textId="14CC8528">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="2053" w:right="0" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="3AB00566">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">details of your internship including title, and information you provide evidencing what brings the job holder into a regulated role. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00805F43" w:rsidR="004E62A3" w:rsidP="3412B1AE" w:rsidRDefault="004E62A3" w14:paraId="1DB0885E" w14:textId="3282849D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="3AB00566">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Disclosure Scotland Scheme applicant will digitally disclose their application results with the University of Dundee, and their named contact at their host organisation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00805F43" w:rsidR="004E62A3" w:rsidP="3412B1AE" w:rsidRDefault="004E62A3" w14:paraId="2A912818" w14:textId="1A8733C2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="818" w:right="0" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="3AB00566">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>All host organisations must follow</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="3AB00566">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:hyperlink r:id="R27fe060f303442e8">
+        <w:r w:rsidRPr="3412B1AE" w:rsidR="3AB00566">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+            <w:strike w:val="0"/>
+            <w:dstrike w:val="0"/>
+            <w:noProof w:val="0"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
-          <w:t>Disclosure Scotland's Code of Practice.</w:t>
+          <w:t>Disclosure Scotland's Code of Practice</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="19385BBF" w:rsidRPr="339C0E93">
-[...3 lines deleted...]
-    <w:p w14:paraId="2D766F50" w14:textId="77777777" w:rsidR="004E62A3" w:rsidRPr="00805F43" w:rsidRDefault="004E62A3" w:rsidP="004E62A3">
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="3AB00566">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> when handling disclosure information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00805F43" w:rsidR="004E62A3" w:rsidP="3412B1AE" w:rsidRDefault="004E62A3" w14:paraId="4CFED636" w14:textId="59018EB8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="818" w:right="0" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="3AB00566">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All host organisations should inform Disclosure Scotland when a PVG member stops doing a regulated role for your organisation. </w:t>
+      </w:r>
+      <w:hyperlink r:id="R2baf58a31abb4941">
+        <w:r w:rsidRPr="3412B1AE" w:rsidR="3AB00566">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+            <w:strike w:val="0"/>
+            <w:dstrike w:val="0"/>
+            <w:noProof w:val="0"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t>If you contact Disclosure Scotland</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="3AB00566">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, they can give you a list of PVG members connected with your organisation, so you can check it's up to date. </w:t>
+      </w:r>
+      <w:hyperlink r:id="R9fb2dd02f84a4d15">
+        <w:r w:rsidRPr="3412B1AE" w:rsidR="3AB00566">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+            <w:strike w:val="0"/>
+            <w:dstrike w:val="0"/>
+            <w:noProof w:val="0"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t>More information about leaving the scheme can be found online</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="3AB00566">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00805F43" w:rsidR="004E62A3" w:rsidP="3412B1AE" w:rsidRDefault="004E62A3" w14:paraId="22FDA7E8" w14:textId="26FADD3E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1870"/>
         </w:tabs>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="1E60E3BC" w14:textId="77777777" w:rsidR="004E62A3" w:rsidRPr="00805F43" w:rsidRDefault="004E62A3" w:rsidP="004E62A3">
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="3AB00566">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00805F43" w:rsidR="004E62A3" w:rsidP="3412B1AE" w:rsidRDefault="004E62A3" w14:paraId="75F31022" w14:textId="76242FCC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1870"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="3AB00566">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>If your organisation policy states that your organisation must make any required Disclosure Scotland Applications, please inform us at point of Internship Project Proposal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00805F43" w:rsidR="004E62A3" w:rsidP="3412B1AE" w:rsidRDefault="004E62A3" w14:paraId="73D8FB1E" w14:textId="57C2C181">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1870"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00805F43" w:rsidR="004E62A3" w:rsidP="3412B1AE" w:rsidRDefault="004E62A3" w14:paraId="2D766F50" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1870"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00805F43" w:rsidR="004E62A3" w:rsidP="3412B1AE" w:rsidRDefault="004E62A3" w14:paraId="1E60E3BC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="484"/>
         </w:tabs>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc947601009" w:id="1574524990"/>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="004E62A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t>Questions</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="060D787F" w14:textId="77777777" w:rsidR="004E62A3" w:rsidRPr="00805F43" w:rsidRDefault="004E62A3" w:rsidP="004E62A3">
+      <w:bookmarkEnd w:id="1574524990"/>
+    </w:p>
+    <w:p w:rsidRPr="00805F43" w:rsidR="004E62A3" w:rsidP="3412B1AE" w:rsidRDefault="004E62A3" w14:paraId="060D787F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="4DD44168" w14:textId="77777777" w:rsidR="004E62A3" w:rsidRPr="00805F43" w:rsidRDefault="004E62A3" w:rsidP="004E62A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00805F43" w:rsidR="004E62A3" w:rsidP="3412B1AE" w:rsidRDefault="004E62A3" w14:paraId="4DD44168" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="78"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="2DB1C4A3" w14:textId="54E369D7" w:rsidR="00B55738" w:rsidRDefault="4D4F527C" w:rsidP="009656EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B55738" w:rsidP="3412B1AE" w:rsidRDefault="00B55738" w14:paraId="2DB1C4A3" w14:textId="54E369D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="123" w:right="317" w:firstLine="5"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r w:rsidR="558D3C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="4D4F527C">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We hope you enjoy the experience of hosting a student in your </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="4D4F527C">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>organisation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="4D4F527C">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>. If you have any questions or concerns about any aspect of the placement or module, please do not hesitate to get in touch. You can contact us by telephone on 01382 384017</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="558D3C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t xml:space="preserve"> and ask for Kirsty Beaumont</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="4D4F527C">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="4D4F527C">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="4D4F527C">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> using our email address </w:t>
+      </w:r>
+      <w:hyperlink r:id="Ra8d35c3b0a164995">
+        <w:r w:rsidRPr="3412B1AE" w:rsidR="4D4F527C">
+          <w:rPr>
+            <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          </w:rPr>
           <w:t>careers@dundee.ac.uk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6BAC82E2" w14:textId="77777777" w:rsidR="00B55738" w:rsidRDefault="00B55738" w:rsidP="009656EA">
+    <w:p w:rsidR="00B55738" w:rsidP="3412B1AE" w:rsidRDefault="00B55738" w14:paraId="6BAC82E2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="123" w:right="317" w:firstLine="5"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="541831C9" w14:textId="0C96A3D9" w:rsidR="00B55738" w:rsidRDefault="339C0E93" w:rsidP="339C0E93">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B55738" w:rsidP="3412B1AE" w:rsidRDefault="00B55738" w14:paraId="541831C9" w14:textId="0C96A3D9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc199251090" w:id="9"/>
+      <w:bookmarkStart w:name="_Toc753604808" w:id="770215799"/>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="2E730B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t xml:space="preserve">10. </w:t>
       </w:r>
-      <w:r w:rsidR="00B55738">
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00B55738">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t>FAQs</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B55738">
+      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="770215799"/>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00B55738">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F3ADC56" w14:textId="77777777" w:rsidR="00B55738" w:rsidRDefault="00B55738" w:rsidP="00B55738">
+    <w:p w:rsidR="00B55738" w:rsidP="3412B1AE" w:rsidRDefault="00B55738" w14:paraId="3F3ADC56" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="5023B3CC" w14:textId="77777777" w:rsidR="00B55738" w:rsidRPr="00A868B8" w:rsidRDefault="00B55738" w:rsidP="339C0E93">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A868B8" w:rsidR="00B55738" w:rsidP="3412B1AE" w:rsidRDefault="00B55738" w14:paraId="5023B3CC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="120"/>
         <w:rPr>
-          <w:b/>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00B55738">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t>Do I need to pay students?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04B569D0" w14:textId="77777777" w:rsidR="00B55738" w:rsidRPr="00AF4971" w:rsidRDefault="00B55738" w:rsidP="339C0E93">
+    <w:p w:rsidRPr="00AF4971" w:rsidR="00B55738" w:rsidP="3412B1AE" w:rsidRDefault="00B55738" w14:paraId="04B569D0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="120"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00B55738">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t>No, as these placements are incorporated into class modules, students are rewarded credits towards their degree in lieu of payment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70F04937" w14:textId="6CD3586B" w:rsidR="00B55738" w:rsidRDefault="00B55738" w:rsidP="339C0E93">
+    <w:p w:rsidR="00B55738" w:rsidP="3412B1AE" w:rsidRDefault="00B55738" w14:paraId="70F04937" w14:textId="6CD3586B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="120"/>
         <w:rPr>
-          <w:b/>
-[...4 lines deleted...]
-    <w:p w14:paraId="4D35B120" w14:textId="77777777" w:rsidR="00B55738" w:rsidRDefault="00B55738" w:rsidP="339C0E93">
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B55738" w:rsidP="3412B1AE" w:rsidRDefault="00B55738" w14:paraId="4D35B120" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="120"/>
         <w:rPr>
-          <w:b/>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00B55738">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t>How many students can I host?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FD8F311" w14:textId="7A9CD91D" w:rsidR="00B55738" w:rsidRPr="00AF4971" w:rsidRDefault="00B55738" w:rsidP="339C0E93">
+    <w:p w:rsidRPr="00AF4971" w:rsidR="00B55738" w:rsidP="3412B1AE" w:rsidRDefault="00B55738" w14:paraId="1FD8F311" w14:textId="7A9CD91D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="120"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r w:rsidR="54F9F490">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00B55738">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We allow no more than 2 students per </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00B55738">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>organi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00B55738">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00B55738">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>ation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00B55738">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, with the exception </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="54F9F490">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidR="1ECCD9FB">
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00B55738">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> larger </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00B55738">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>organisations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00B55738">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, where we </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="1ECCD9FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t>limit it to</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00B55738">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t xml:space="preserve"> no more than 2 per department/team.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60F18FDE" w14:textId="77777777" w:rsidR="00B55738" w:rsidRDefault="00B55738" w:rsidP="339C0E93">
+    <w:p w:rsidR="00B55738" w:rsidP="3412B1AE" w:rsidRDefault="00B55738" w14:paraId="60F18FDE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="120"/>
         <w:rPr>
-          <w:b/>
-[...4 lines deleted...]
-    <w:p w14:paraId="2E29166F" w14:textId="77777777" w:rsidR="00B55738" w:rsidRDefault="00B55738" w:rsidP="339C0E93">
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B55738" w:rsidP="3412B1AE" w:rsidRDefault="00B55738" w14:paraId="2E29166F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="120"/>
         <w:rPr>
-          <w:b/>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00B55738">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t>What days/hours can students work?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="794E718B" w14:textId="5CBE4917" w:rsidR="00B55738" w:rsidRPr="00AF4971" w:rsidRDefault="00B55738" w:rsidP="339C0E93">
+    <w:p w:rsidRPr="00AF4971" w:rsidR="00B55738" w:rsidP="3412B1AE" w:rsidRDefault="00B55738" w14:paraId="794E718B" w14:textId="0F44C48C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="120"/>
         <w:rPr>
-          <w:b/>
-[...3 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00B55738">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t xml:space="preserve">Students must </w:t>
       </w:r>
-      <w:r w:rsidR="0C0067FD">
-[...11 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="6C157151">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>20-25 hours per week, agreed on set days/times with you at the beginning of placement.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="0C0067FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="074EA0C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Students cannot undertake </w:t>
       </w:r>
-      <w:r w:rsidR="0AF98F65" w:rsidRPr="339C0E93">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="0AF98F65">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t>part-time</w:t>
       </w:r>
-      <w:r w:rsidR="074EA0C7" w:rsidRPr="339C0E93">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="074EA0C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> employment during the hours they are expected to be in the internship. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FC379DF" w14:textId="07FBB134" w:rsidR="339C0E93" w:rsidRDefault="339C0E93" w:rsidP="339C0E93">
+    <w:p w:rsidR="2E730B00" w:rsidP="3412B1AE" w:rsidRDefault="2E730B00" w14:paraId="2FC379DF" w14:textId="07FBB134">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="120"/>
         <w:rPr>
-          <w:b/>
-[...4 lines deleted...]
-    <w:p w14:paraId="49BC97F0" w14:textId="01B88879" w:rsidR="779E9197" w:rsidRDefault="779E9197" w:rsidP="339C0E93">
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="779E9197" w:rsidP="3412B1AE" w:rsidRDefault="779E9197" w14:paraId="49BC97F0" w14:textId="01B88879">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="120"/>
         <w:rPr>
-          <w:b/>
-[...12 lines deleted...]
-    <w:p w14:paraId="05996786" w14:textId="4BDB5A19" w:rsidR="779E9197" w:rsidRDefault="779E9197" w:rsidP="339C0E93">
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="779E9197">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Do students have </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="779E9197">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>experience</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="779E9197">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="779E9197" w:rsidP="3412B1AE" w:rsidRDefault="779E9197" w14:paraId="05996786" w14:textId="65D319C2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="120"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="779E9197">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve">Students may have some relevant industry </w:t>
       </w:r>
-      <w:r w:rsidR="3C37077D">
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="3C37077D">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
         <w:t>experience;</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="779E9197">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="5A5F50C0">
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="5A5F50C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
         <w:t>however,</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="5166DDCD" w14:textId="77777777" w:rsidR="00B55738" w:rsidRDefault="00B55738" w:rsidP="339C0E93">
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="779E9197">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> these placements are for students on conversion degrees</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="1CAEA4C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or undergraduates, th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="081A86B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">erefore, your student may not be an “expert” in the field they are studying, and this may be their first professional experience in the field. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B55738" w:rsidP="3412B1AE" w:rsidRDefault="00B55738" w14:paraId="5166DDCD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="120"/>
         <w:rPr>
-          <w:b/>
-[...4 lines deleted...]
-    <w:p w14:paraId="7257E87F" w14:textId="77777777" w:rsidR="00B55738" w:rsidRDefault="00B55738" w:rsidP="339C0E93">
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B55738" w:rsidP="3412B1AE" w:rsidRDefault="00B55738" w14:paraId="7257E87F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="120"/>
         <w:rPr>
-          <w:b/>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00B55738">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t>Do I need to interview students?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="317F46F9" w14:textId="4C8E5833" w:rsidR="00B55738" w:rsidRPr="00AF4971" w:rsidRDefault="0F90A390" w:rsidP="339C0E93">
+    <w:p w:rsidRPr="00AF4971" w:rsidR="00B55738" w:rsidP="3412B1AE" w:rsidRDefault="00B55738" w14:paraId="317F46F9" w14:textId="4C8E5833">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="120"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="0F90A390">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t>Yes,</w:t>
       </w:r>
-      <w:r w:rsidR="305615FD">
-[...2 lines deleted...]
-      <w:r w:rsidR="26B9F23D">
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="305615FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> we ask you to interview students to ensure you have the best fit for your project and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="305615FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>organisation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="305615FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Students are </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="26B9F23D">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t>aware that</w:t>
       </w:r>
-      <w:r w:rsidR="305615FD">
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="305615FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t xml:space="preserve"> this is a </w:t>
       </w:r>
-      <w:r w:rsidR="0D866381">
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="0D866381">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t>competitive</w:t>
       </w:r>
-      <w:r w:rsidR="305615FD">
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="305615FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t xml:space="preserve"> process.</w:t>
       </w:r>
-      <w:r w:rsidR="4704291F">
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="4704291F">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t xml:space="preserve"> You will be given a maximum of 3 students to </w:t>
       </w:r>
-      <w:r w:rsidR="63333F96">
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="63333F96">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t>interview</w:t>
       </w:r>
-      <w:r w:rsidR="4704291F">
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="4704291F">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
         <w:t xml:space="preserve"> per project. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AD29B97" w14:textId="77777777" w:rsidR="00B55738" w:rsidRDefault="00B55738" w:rsidP="339C0E93">
+    <w:p w:rsidR="00B55738" w:rsidP="3412B1AE" w:rsidRDefault="00B55738" w14:paraId="7AD29B97" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="120"/>
         <w:rPr>
-          <w:b/>
-[...4 lines deleted...]
-    <w:p w14:paraId="7CA7E796" w14:textId="77777777" w:rsidR="00B55738" w:rsidRDefault="00B55738" w:rsidP="339C0E93">
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B55738" w:rsidP="3412B1AE" w:rsidRDefault="00B55738" w14:paraId="7CA7E796" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="120"/>
         <w:rPr>
-          <w:b/>
-[...11 lines deleted...]
-    <w:p w14:paraId="506C6FE2" w14:textId="44C78FF9" w:rsidR="00B55738" w:rsidRPr="00AF4971" w:rsidRDefault="00B55738" w:rsidP="339C0E93">
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00B55738">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">What sort of placements can I </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00B55738">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>submit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00B55738">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AF4971" w:rsidR="00B55738" w:rsidP="3412B1AE" w:rsidRDefault="00B55738" w14:paraId="506C6FE2" w14:textId="133F9062">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="120"/>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="6B0D1DD2" w14:textId="77777777" w:rsidR="00B55738" w:rsidRDefault="00B55738" w:rsidP="339C0E93">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00B55738">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>Your project can be anything you think a student can support you with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="19B5B048">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="36D5969A">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="7D41FC18">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We are happy to help you decide on </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="7D41FC18">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="7D41FC18">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e best project. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B55738" w:rsidP="3412B1AE" w:rsidRDefault="00B55738" w14:paraId="6B0D1DD2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="120"/>
         <w:rPr>
-          <w:b/>
-[...4 lines deleted...]
-    <w:p w14:paraId="713DF0A1" w14:textId="77777777" w:rsidR="00B55738" w:rsidRDefault="00B55738" w:rsidP="339C0E93">
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B55738" w:rsidP="3412B1AE" w:rsidRDefault="00B55738" w14:paraId="713DF0A1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="120"/>
         <w:rPr>
-          <w:b/>
-[...11 lines deleted...]
-    <w:p w14:paraId="70454DB1" w14:textId="5A3B81C6" w:rsidR="00B55738" w:rsidRPr="00AF4971" w:rsidRDefault="00B55738" w:rsidP="339C0E93">
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00B55738">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">How do I </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00B55738">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>submit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00B55738">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an Internship Proposal?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AF4971" w:rsidR="00B55738" w:rsidP="3412B1AE" w:rsidRDefault="00B55738" w14:paraId="70454DB1" w14:textId="5A3B81C6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="120"/>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="339C0E93">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00B55738">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00B55738">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>submit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00B55738">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a proposal through </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00B55738">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>our</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00B55738">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="R2abd2562723f421e">
+        <w:r w:rsidRPr="3412B1AE" w:rsidR="00B55738">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
           </w:rPr>
           <w:t>Project Proposal Form</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="2DC26D39" w14:textId="77777777" w:rsidR="00B55738" w:rsidRDefault="00B55738" w:rsidP="339C0E93">
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00B55738">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00B55738">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>Ensure the form is filled out in as much detail as possible, as this information provided is used to advertise your placement to a business. The Employer Engagement Team will review your placemen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00B55738">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00B55738">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and let you know if it has been approved.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B55738" w:rsidP="2E730B00" w:rsidRDefault="00B55738" w14:paraId="2DC26D39" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="120"/>
         <w:rPr>
-          <w:b/>
-[...4 lines deleted...]
-    <w:p w14:paraId="48D68B5A" w14:textId="2D1C0945" w:rsidR="00B55738" w:rsidRPr="009656EA" w:rsidRDefault="00B55738" w:rsidP="009656EA">
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009656EA" w:rsidR="00B55738" w:rsidP="009656EA" w:rsidRDefault="00B55738" w14:paraId="48D68B5A" w14:textId="2D1C0945">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="123" w:right="317" w:firstLine="5"/>
-        <w:sectPr w:rsidR="00B55738" w:rsidRPr="009656EA">
-[...2 lines deleted...]
-          <w:pgSz w:w="11910" w:h="16840"/>
+        <w:sectPr w:rsidRPr="009656EA" w:rsidR="00B55738">
+          <w:headerReference w:type="default" r:id="rId21"/>
+          <w:footerReference w:type="default" r:id="rId22"/>
+          <w:pgSz w:w="11910" w:h="16840" w:orient="portrait"/>
           <w:pgMar w:top="720" w:right="1100" w:bottom="1340" w:left="1320" w:header="0" w:footer="1142" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31FA9A33" w14:textId="41AA446D" w:rsidR="00133B4A" w:rsidRDefault="000143D0" w:rsidP="339C0E93">
+    <w:p w:rsidR="00133B4A" w:rsidP="3412B1AE" w:rsidRDefault="000143D0" w14:paraId="31FA9A33" w14:textId="41AA446D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:ind w:left="78" w:firstLine="0"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="12" w:name="_Toc1502657764"/>
+        <w:ind w:left="78" w:hanging="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc1502657764" w:id="2001339846"/>
+      <w:bookmarkStart w:name="_Toc475615098" w:id="1345489209"/>
+      <w:bookmarkStart w:name="_Toc618095140" w:id="28100531"/>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="000143D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>Appendix 1</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2001339846"/>
+      <w:bookmarkEnd w:id="1345489209"/>
+      <w:bookmarkEnd w:id="28100531"/>
+    </w:p>
+    <w:p w:rsidR="437BE2BD" w:rsidP="3412B1AE" w:rsidRDefault="437BE2BD" w14:paraId="68FE71E4" w14:textId="455C46C8">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="2E32FF00" w:rsidP="3412B1AE" w:rsidRDefault="2E32FF00" w14:paraId="6219B999" w14:textId="393C8881">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="2E32FF00">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Employer Internship Provider Checklist </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="437BE2BD" w:rsidP="437BE2BD" w:rsidRDefault="437BE2BD" w14:paraId="65ACC8AF" w14:textId="2C584B1B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0B169C47" w:rsidP="3412B1AE" w:rsidRDefault="00C05D97" w14:paraId="0E94D544" w14:textId="213A1344">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="103" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="217"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="38595BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Host Employers</w:t>
+      </w:r>
       <w:r>
-        <w:lastRenderedPageBreak/>
-[...4 lines deleted...]
-    <w:p w14:paraId="68FE71E4" w14:textId="455C46C8" w:rsidR="437BE2BD" w:rsidRDefault="437BE2BD" w:rsidP="437BE2BD">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="38595BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Please ensure that you have…</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="38595BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0B169C47" w:rsidP="3412B1AE" w:rsidRDefault="00C05D97" w14:paraId="2F7D5F78" w14:textId="65235077">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="103" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="217"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="38595BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Shared the agreed project brief with the student? Y/N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="38595BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0B169C47" w:rsidP="3412B1AE" w:rsidRDefault="00C05D97" w14:paraId="108BBA1D" w14:textId="4FC6746A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="103" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="217"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="38595BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Discussed what the student’s “output” will be? (e.g. marketing plan, competitor analysis, report)? Y/N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="38595BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0B169C47" w:rsidP="3412B1AE" w:rsidRDefault="00C05D97" w14:paraId="4E9022F4" w14:textId="3754541C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="103" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="217"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="38595BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Confirmed a start date and agreed on a working pattern (e.g. dates, times, on-site, work from home etc.)? Y/N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="38595BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0B169C47" w:rsidP="3412B1AE" w:rsidRDefault="00C05D97" w14:paraId="6C8DFF00" w14:textId="32916B74">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="38595BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Informed the student of workplace customs, such as dress code, absence requirements, contact numbers and break/lunch times. Y/N</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0B169C47" w:rsidP="3412B1AE" w:rsidRDefault="00C05D97" w14:paraId="4AC67F1D" w14:textId="4127A8ED">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="103" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="217"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="38595BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Confirmed student’s university email address? Y/N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="38595BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0B169C47" w:rsidP="3412B1AE" w:rsidRDefault="00C05D97" w14:paraId="42D1586C" w14:textId="0D869467">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="103" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="217"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="38595BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Shared your communication details (email, phone number) with the student? Y/N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="38595BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0B169C47" w:rsidP="3412B1AE" w:rsidRDefault="00C05D97" w14:paraId="3775646D" w14:textId="6517C9A4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="103" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="217"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="38595BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Shared workplace </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="38595BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Health, Safety &amp; safeguarding information with student. Y/N</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0B169C47" w:rsidP="3412B1AE" w:rsidRDefault="00C05D97" w14:paraId="278B229A" w14:textId="3358CBDF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="103" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="217"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="38595BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Agreed that both parties will check emails frequently. This will be the primary way to communicate, so please agree how often the student will check their emails.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="38595BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t> Y/N</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0B169C47" w:rsidP="3412B1AE" w:rsidRDefault="00C05D97" w14:paraId="2E4C6BA5" w14:textId="5CD06539">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="103" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="217"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="38595BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Students</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="38595BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="38595BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Please ensure that you have…</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="38595BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0B169C47" w:rsidP="3412B1AE" w:rsidRDefault="00C05D97" w14:paraId="0359AA65" w14:textId="54AF163C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="103" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="217"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="38595BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Understood the brief and what is expected of you? Y/N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="38595BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0B169C47" w:rsidP="3412B1AE" w:rsidRDefault="00C05D97" w14:paraId="48B4F051" w14:textId="647C1405">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="103" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="217"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="38595BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Shared what you hope to gain from the placement with your workplace supervisor? Y/N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="38595BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0B169C47" w:rsidP="3412B1AE" w:rsidRDefault="00C05D97" w14:paraId="15EF997D" w14:textId="610A29D0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="103" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="217"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="38595BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Agreed to a working pattern (e.g., dates, times, on-site, work from home etc.)? Y/N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="38595BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0B169C47" w:rsidP="3412B1AE" w:rsidRDefault="00C05D97" w14:paraId="62B8EAB5" w14:textId="6A5820A6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="103" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="217"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="38595BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Confirmed your main point of contact and their email address?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="38595BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="38595BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Y/N</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0B169C47" w:rsidP="3412B1AE" w:rsidRDefault="00C05D97" w14:paraId="4CBD914C" w14:textId="3E55C556">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="103" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="217"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="38595BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Communicated any additional needs with the organisation. (NB If you require any help with this, please contact your module lead)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="38595BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="38595BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Y/N</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0B169C47" w:rsidP="3412B1AE" w:rsidRDefault="00C05D97" w14:paraId="564C50F9" w14:textId="0209DD56">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="103" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="217"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="38595BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:cs="Baxter Sans Core"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Understood how you would contact the organisation in the event of an emergency (e.g. absence due to illness)? Y/N</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0B169C47" w:rsidP="3412B1AE" w:rsidRDefault="00C05D97" w14:paraId="46D50CAF" w14:textId="318BB2CF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-[...5 lines deleted...]
-    <w:p w14:paraId="6219B999" w14:textId="393C8881" w:rsidR="2E32FF00" w:rsidRDefault="2E32FF00" w:rsidP="437BE2BD">
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="3412B1AE" w:rsidR="00C05D97">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00133B4A" w:rsidP="009656EA" w:rsidRDefault="00133B4A" w14:paraId="3B6A8433" w14:textId="3DDD0961">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-[...207 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00133B4A" w:rsidSect="009656EA">
-      <w:headerReference w:type="default" r:id="rId29"/>
-[...1 lines deleted...]
-      <w:pgSz w:w="11910" w:h="16840"/>
+      <w:headerReference w:type="default" r:id="rId23"/>
+      <w:footerReference w:type="default" r:id="rId24"/>
+      <w:pgSz w:w="11910" w:h="16840" w:orient="portrait"/>
       <w:pgMar w:top="800" w:right="1100" w:bottom="1340" w:left="1320" w:header="0" w:footer="1142" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="357E3EE4" w14:textId="77777777" w:rsidR="009202D5" w:rsidRDefault="009202D5">
+    <w:p w:rsidR="00F8546A" w:rsidRDefault="00F8546A" w14:paraId="0DACEC6C" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="679003A4" w14:textId="77777777" w:rsidR="009202D5" w:rsidRDefault="009202D5">
+    <w:p w:rsidR="00F8546A" w:rsidRDefault="00F8546A" w14:paraId="3C8097C5" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="69659DEA" w14:textId="77777777" w:rsidR="009202D5" w:rsidRDefault="009202D5"/>
+    <w:p w:rsidR="00F8546A" w:rsidRDefault="00F8546A" w14:paraId="59A2A0C4" w14:textId="77777777"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -5088,2770 +8104,4785 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
-[...4 lines deleted...]
-  </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3160"/>
       <w:gridCol w:w="3160"/>
       <w:gridCol w:w="3160"/>
     </w:tblGrid>
-    <w:tr w:rsidR="437BE2BD" w14:paraId="6058E3C4" w14:textId="77777777" w:rsidTr="437BE2BD">
+    <w:tr w:rsidR="437BE2BD" w:rsidTr="437BE2BD" w14:paraId="6058E3C4" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3160" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="5990BC8E" w14:textId="04F5B37B" w:rsidR="437BE2BD" w:rsidRDefault="437BE2BD" w:rsidP="437BE2BD">
+        <w:p w:rsidR="437BE2BD" w:rsidP="437BE2BD" w:rsidRDefault="437BE2BD" w14:paraId="5990BC8E" w14:textId="04F5B37B">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3160" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="44C1BE5C" w14:textId="77E7F1BD" w:rsidR="437BE2BD" w:rsidRDefault="437BE2BD" w:rsidP="437BE2BD">
+        <w:p w:rsidR="437BE2BD" w:rsidP="437BE2BD" w:rsidRDefault="437BE2BD" w14:paraId="44C1BE5C" w14:textId="77E7F1BD">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3160" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="3827954D" w14:textId="5C4EF58B" w:rsidR="437BE2BD" w:rsidRDefault="437BE2BD" w:rsidP="437BE2BD">
+        <w:p w:rsidR="437BE2BD" w:rsidP="437BE2BD" w:rsidRDefault="437BE2BD" w14:paraId="3827954D" w14:textId="5C4EF58B">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText>PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="008A1EB9">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="74CD8B3C" w14:textId="2702F01C" w:rsidR="00133B4A" w:rsidRDefault="00133B4A" w:rsidP="437BE2BD">
+  <w:p w:rsidR="00133B4A" w:rsidP="437BE2BD" w:rsidRDefault="00133B4A" w14:paraId="74CD8B3C" w14:textId="2702F01C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3160"/>
       <w:gridCol w:w="3160"/>
       <w:gridCol w:w="3160"/>
     </w:tblGrid>
-    <w:tr w:rsidR="437BE2BD" w14:paraId="68655952" w14:textId="77777777" w:rsidTr="437BE2BD">
+    <w:tr w:rsidR="437BE2BD" w:rsidTr="437BE2BD" w14:paraId="68655952" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3160" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="292AC64E" w14:textId="34C9BAEB" w:rsidR="437BE2BD" w:rsidRDefault="437BE2BD" w:rsidP="437BE2BD">
+        <w:p w:rsidR="437BE2BD" w:rsidP="437BE2BD" w:rsidRDefault="437BE2BD" w14:paraId="292AC64E" w14:textId="34C9BAEB">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3160" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="394FF167" w14:textId="22641B4B" w:rsidR="437BE2BD" w:rsidRDefault="437BE2BD" w:rsidP="437BE2BD">
+        <w:p w:rsidR="437BE2BD" w:rsidP="437BE2BD" w:rsidRDefault="437BE2BD" w14:paraId="394FF167" w14:textId="22641B4B">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3160" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="615FFD06" w14:textId="5C2ECEA7" w:rsidR="437BE2BD" w:rsidRDefault="437BE2BD" w:rsidP="437BE2BD">
+        <w:p w:rsidR="437BE2BD" w:rsidP="437BE2BD" w:rsidRDefault="437BE2BD" w14:paraId="615FFD06" w14:textId="5C2ECEA7">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText>PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="008A1EB9">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="6D6A8717" w14:textId="13EB8284" w:rsidR="009E10A5" w:rsidRDefault="009E10A5">
+  <w:p w:rsidR="009E10A5" w:rsidRDefault="009E10A5" w14:paraId="6D6A8717" w14:textId="13EB8284">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3160"/>
       <w:gridCol w:w="3160"/>
       <w:gridCol w:w="3160"/>
     </w:tblGrid>
-    <w:tr w:rsidR="437BE2BD" w14:paraId="7F564B9B" w14:textId="77777777" w:rsidTr="437BE2BD">
+    <w:tr w:rsidR="437BE2BD" w:rsidTr="437BE2BD" w14:paraId="7F564B9B" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3160" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="4C10E425" w14:textId="74AA198F" w:rsidR="437BE2BD" w:rsidRDefault="437BE2BD" w:rsidP="437BE2BD">
+        <w:p w:rsidR="437BE2BD" w:rsidP="437BE2BD" w:rsidRDefault="437BE2BD" w14:paraId="4C10E425" w14:textId="74AA198F">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3160" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="231C4173" w14:textId="04493993" w:rsidR="437BE2BD" w:rsidRDefault="437BE2BD" w:rsidP="437BE2BD">
+        <w:p w:rsidR="437BE2BD" w:rsidP="437BE2BD" w:rsidRDefault="437BE2BD" w14:paraId="231C4173" w14:textId="04493993">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3160" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="2974FF22" w14:textId="51AB2CBA" w:rsidR="437BE2BD" w:rsidRDefault="437BE2BD" w:rsidP="437BE2BD">
+        <w:p w:rsidR="437BE2BD" w:rsidP="437BE2BD" w:rsidRDefault="437BE2BD" w14:paraId="2974FF22" w14:textId="51AB2CBA">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText>PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="008A1EB9">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>3</w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="6AB1C214" w14:textId="46929459" w:rsidR="009E10A5" w:rsidRDefault="009E10A5">
+  <w:p w:rsidR="009E10A5" w:rsidRDefault="009E10A5" w14:paraId="6AB1C214" w14:textId="46929459">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3160"/>
       <w:gridCol w:w="3160"/>
       <w:gridCol w:w="3160"/>
     </w:tblGrid>
-    <w:tr w:rsidR="437BE2BD" w14:paraId="7CD8DF50" w14:textId="77777777" w:rsidTr="437BE2BD">
+    <w:tr w:rsidR="437BE2BD" w:rsidTr="437BE2BD" w14:paraId="7CD8DF50" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3160" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="4447AA55" w14:textId="48E809E1" w:rsidR="437BE2BD" w:rsidRDefault="437BE2BD" w:rsidP="437BE2BD">
+        <w:p w:rsidR="437BE2BD" w:rsidP="437BE2BD" w:rsidRDefault="437BE2BD" w14:paraId="4447AA55" w14:textId="48E809E1">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3160" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="099AE7E9" w14:textId="15D9CE9B" w:rsidR="437BE2BD" w:rsidRDefault="437BE2BD" w:rsidP="437BE2BD">
+        <w:p w:rsidR="437BE2BD" w:rsidP="437BE2BD" w:rsidRDefault="437BE2BD" w14:paraId="099AE7E9" w14:textId="15D9CE9B">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3160" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="2160C33D" w14:textId="2EDFCA04" w:rsidR="437BE2BD" w:rsidRDefault="437BE2BD" w:rsidP="437BE2BD">
+        <w:p w:rsidR="437BE2BD" w:rsidP="437BE2BD" w:rsidRDefault="437BE2BD" w14:paraId="2160C33D" w14:textId="2EDFCA04">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText>PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="008A1EB9">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>4</w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="30B19F49" w14:textId="198C2565" w:rsidR="009E10A5" w:rsidRDefault="009E10A5">
+  <w:p w:rsidR="009E10A5" w:rsidRDefault="009E10A5" w14:paraId="30B19F49" w14:textId="198C2565">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3160"/>
       <w:gridCol w:w="3160"/>
       <w:gridCol w:w="3160"/>
     </w:tblGrid>
-    <w:tr w:rsidR="437BE2BD" w14:paraId="4A5DAE39" w14:textId="77777777" w:rsidTr="437BE2BD">
+    <w:tr w:rsidR="437BE2BD" w:rsidTr="437BE2BD" w14:paraId="4A5DAE39" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3160" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="1846ED3B" w14:textId="58E6F416" w:rsidR="437BE2BD" w:rsidRDefault="437BE2BD" w:rsidP="437BE2BD">
+        <w:p w:rsidR="437BE2BD" w:rsidP="437BE2BD" w:rsidRDefault="437BE2BD" w14:paraId="1846ED3B" w14:textId="58E6F416">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3160" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="2BDD5F98" w14:textId="72E461CC" w:rsidR="437BE2BD" w:rsidRDefault="437BE2BD" w:rsidP="437BE2BD">
+        <w:p w:rsidR="437BE2BD" w:rsidP="437BE2BD" w:rsidRDefault="437BE2BD" w14:paraId="2BDD5F98" w14:textId="72E461CC">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3160" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="41B4EC75" w14:textId="5A55CB40" w:rsidR="437BE2BD" w:rsidRDefault="437BE2BD" w:rsidP="437BE2BD">
+        <w:p w:rsidR="437BE2BD" w:rsidP="437BE2BD" w:rsidRDefault="437BE2BD" w14:paraId="41B4EC75" w14:textId="5A55CB40">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText>PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="008A1EB9">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>8</w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="7879803E" w14:textId="32ED5C41" w:rsidR="009E10A5" w:rsidRDefault="009E10A5">
+  <w:p w:rsidR="009E10A5" w:rsidRDefault="009E10A5" w14:paraId="7879803E" w14:textId="32ED5C41">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4A7FD2AB" w14:textId="77777777" w:rsidR="009202D5" w:rsidRDefault="009202D5">
+    <w:p w:rsidR="00F8546A" w:rsidRDefault="00F8546A" w14:paraId="345D6859" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="39F4AC9E" w14:textId="77777777" w:rsidR="009202D5" w:rsidRDefault="009202D5">
+    <w:p w:rsidR="00F8546A" w:rsidRDefault="00F8546A" w14:paraId="7DCD9015" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5C1D0597" w14:textId="77777777" w:rsidR="009202D5" w:rsidRDefault="009202D5"/>
+    <w:p w:rsidR="00F8546A" w:rsidRDefault="00F8546A" w14:paraId="4CAEDB9D" w14:textId="77777777"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3160"/>
       <w:gridCol w:w="3160"/>
       <w:gridCol w:w="3160"/>
     </w:tblGrid>
-    <w:tr w:rsidR="437BE2BD" w14:paraId="2D77055E" w14:textId="77777777" w:rsidTr="437BE2BD">
+    <w:tr w:rsidR="437BE2BD" w:rsidTr="437BE2BD" w14:paraId="2D77055E" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3160" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="5E432506" w14:textId="5AA7F653" w:rsidR="437BE2BD" w:rsidRDefault="437BE2BD" w:rsidP="437BE2BD">
+        <w:p w:rsidR="437BE2BD" w:rsidP="437BE2BD" w:rsidRDefault="437BE2BD" w14:paraId="5E432506" w14:textId="5AA7F653">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3160" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="6187D83C" w14:textId="48976518" w:rsidR="437BE2BD" w:rsidRDefault="437BE2BD" w:rsidP="437BE2BD">
+        <w:p w:rsidR="437BE2BD" w:rsidP="437BE2BD" w:rsidRDefault="437BE2BD" w14:paraId="6187D83C" w14:textId="48976518">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3160" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="62874655" w14:textId="6094B605" w:rsidR="437BE2BD" w:rsidRDefault="437BE2BD" w:rsidP="437BE2BD">
+        <w:p w:rsidR="437BE2BD" w:rsidP="437BE2BD" w:rsidRDefault="437BE2BD" w14:paraId="62874655" w14:textId="6094B605">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="55120595" w14:textId="6731F49A" w:rsidR="009E10A5" w:rsidRDefault="009E10A5">
+  <w:p w:rsidR="009E10A5" w:rsidRDefault="009E10A5" w14:paraId="55120595" w14:textId="6731F49A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3160"/>
       <w:gridCol w:w="3160"/>
       <w:gridCol w:w="3160"/>
     </w:tblGrid>
-    <w:tr w:rsidR="437BE2BD" w14:paraId="6A984E61" w14:textId="77777777" w:rsidTr="437BE2BD">
+    <w:tr w:rsidR="437BE2BD" w:rsidTr="437BE2BD" w14:paraId="6A984E61" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3160" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="247AD1E8" w14:textId="2B241ECC" w:rsidR="437BE2BD" w:rsidRDefault="437BE2BD" w:rsidP="437BE2BD">
+        <w:p w:rsidR="437BE2BD" w:rsidP="437BE2BD" w:rsidRDefault="437BE2BD" w14:paraId="247AD1E8" w14:textId="2B241ECC">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3160" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="0935F209" w14:textId="23063B18" w:rsidR="437BE2BD" w:rsidRDefault="437BE2BD" w:rsidP="437BE2BD">
+        <w:p w:rsidR="437BE2BD" w:rsidP="437BE2BD" w:rsidRDefault="437BE2BD" w14:paraId="0935F209" w14:textId="23063B18">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3160" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="59D5AF4A" w14:textId="7358F3E9" w:rsidR="437BE2BD" w:rsidRDefault="437BE2BD" w:rsidP="437BE2BD">
+        <w:p w:rsidR="437BE2BD" w:rsidP="437BE2BD" w:rsidRDefault="437BE2BD" w14:paraId="59D5AF4A" w14:textId="7358F3E9">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="244B5F57" w14:textId="4A9E1726" w:rsidR="009E10A5" w:rsidRDefault="009E10A5">
+  <w:p w:rsidR="009E10A5" w:rsidRDefault="009E10A5" w14:paraId="244B5F57" w14:textId="4A9E1726">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3160"/>
       <w:gridCol w:w="3160"/>
       <w:gridCol w:w="3160"/>
     </w:tblGrid>
-    <w:tr w:rsidR="437BE2BD" w14:paraId="3EB7966D" w14:textId="77777777" w:rsidTr="437BE2BD">
+    <w:tr w:rsidR="437BE2BD" w:rsidTr="437BE2BD" w14:paraId="3EB7966D" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3160" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="156600D3" w14:textId="3C4D7A2F" w:rsidR="437BE2BD" w:rsidRDefault="437BE2BD" w:rsidP="437BE2BD">
+        <w:p w:rsidR="437BE2BD" w:rsidP="437BE2BD" w:rsidRDefault="437BE2BD" w14:paraId="156600D3" w14:textId="3C4D7A2F">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3160" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="753197A3" w14:textId="058B1ED1" w:rsidR="437BE2BD" w:rsidRDefault="437BE2BD" w:rsidP="437BE2BD">
+        <w:p w:rsidR="437BE2BD" w:rsidP="437BE2BD" w:rsidRDefault="437BE2BD" w14:paraId="753197A3" w14:textId="058B1ED1">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3160" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="3ABCD7DD" w14:textId="69877705" w:rsidR="437BE2BD" w:rsidRDefault="437BE2BD" w:rsidP="437BE2BD">
+        <w:p w:rsidR="437BE2BD" w:rsidP="437BE2BD" w:rsidRDefault="437BE2BD" w14:paraId="3ABCD7DD" w14:textId="69877705">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="41BA32F2" w14:textId="3617854D" w:rsidR="009E10A5" w:rsidRDefault="009E10A5">
+  <w:p w:rsidR="009E10A5" w:rsidRDefault="009E10A5" w14:paraId="41BA32F2" w14:textId="3617854D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3160"/>
       <w:gridCol w:w="3160"/>
       <w:gridCol w:w="3160"/>
     </w:tblGrid>
-    <w:tr w:rsidR="437BE2BD" w14:paraId="6DC46FDF" w14:textId="77777777" w:rsidTr="437BE2BD">
+    <w:tr w:rsidR="437BE2BD" w:rsidTr="437BE2BD" w14:paraId="6DC46FDF" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3160" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="1979CF82" w14:textId="5FC50557" w:rsidR="437BE2BD" w:rsidRDefault="437BE2BD" w:rsidP="437BE2BD">
+        <w:p w:rsidR="437BE2BD" w:rsidP="437BE2BD" w:rsidRDefault="437BE2BD" w14:paraId="1979CF82" w14:textId="5FC50557">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3160" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="7ADE0D00" w14:textId="478D0E30" w:rsidR="437BE2BD" w:rsidRDefault="437BE2BD" w:rsidP="437BE2BD">
+        <w:p w:rsidR="437BE2BD" w:rsidP="437BE2BD" w:rsidRDefault="437BE2BD" w14:paraId="7ADE0D00" w14:textId="478D0E30">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3160" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="1A1DB44C" w14:textId="4F91CC5C" w:rsidR="437BE2BD" w:rsidRDefault="437BE2BD" w:rsidP="437BE2BD">
+        <w:p w:rsidR="437BE2BD" w:rsidP="437BE2BD" w:rsidRDefault="437BE2BD" w14:paraId="1A1DB44C" w14:textId="4F91CC5C">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="5362E21D" w14:textId="3CB37BFB" w:rsidR="009E10A5" w:rsidRDefault="009E10A5">
+  <w:p w:rsidR="009E10A5" w:rsidRDefault="009E10A5" w14:paraId="5362E21D" w14:textId="3CB37BFB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3160"/>
       <w:gridCol w:w="3160"/>
       <w:gridCol w:w="3160"/>
     </w:tblGrid>
-    <w:tr w:rsidR="437BE2BD" w14:paraId="16463156" w14:textId="77777777" w:rsidTr="437BE2BD">
+    <w:tr w:rsidR="437BE2BD" w:rsidTr="437BE2BD" w14:paraId="16463156" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3160" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="111CF00F" w14:textId="74FCBEE7" w:rsidR="437BE2BD" w:rsidRDefault="437BE2BD" w:rsidP="437BE2BD">
+        <w:p w:rsidR="437BE2BD" w:rsidP="437BE2BD" w:rsidRDefault="437BE2BD" w14:paraId="111CF00F" w14:textId="74FCBEE7">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3160" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="20B75C32" w14:textId="5179E379" w:rsidR="437BE2BD" w:rsidRDefault="437BE2BD" w:rsidP="437BE2BD">
+        <w:p w:rsidR="437BE2BD" w:rsidP="437BE2BD" w:rsidRDefault="437BE2BD" w14:paraId="20B75C32" w14:textId="5179E379">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3160" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="4F8E03AC" w14:textId="311FF06D" w:rsidR="437BE2BD" w:rsidRDefault="437BE2BD" w:rsidP="437BE2BD">
+        <w:p w:rsidR="437BE2BD" w:rsidP="437BE2BD" w:rsidRDefault="437BE2BD" w14:paraId="4F8E03AC" w14:textId="311FF06D">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="20767123" w14:textId="4B462AA6" w:rsidR="009E10A5" w:rsidRDefault="009E10A5">
+  <w:p w:rsidR="009E10A5" w:rsidRDefault="009E10A5" w14:paraId="20767123" w14:textId="4B462AA6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
 <int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <int2:observations>
     <int2:textHash int2:hashCode="m/C6mGJeQTWOW1" int2:id="ufowB15Q">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:textHash>
     <int2:textHash int2:hashCode="E40USnUOaG6Jrg" int2:id="vbTao80G">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:textHash>
     <int2:textHash int2:hashCode="LMG882wHstFZ+B" int2:id="z5jwNAnL">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:textHash>
     <int2:bookmark int2:bookmarkName="_Int_ufcU7Ytl" int2:invalidationBookmarkName="" int2:hashCode="IEA2oe9uc2DlNj" int2:id="Edv9Iuyx">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:bookmark>
   </int2:observations>
   <int2:intelligenceSettings/>
   <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="39">
+    <w:nsid w:val="2bee3cfc"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="multilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="38">
+    <w:nsid w:val="47dda25c"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="multilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="37">
+    <w:nsid w:val="1233b354"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="multilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="36">
+    <w:nsid w:val="4a0a8a45"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="multilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="35">
+    <w:nsid w:val="6e1e3844"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="multilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="34">
+    <w:nsid w:val="698bd919"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="multilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="33">
+    <w:nsid w:val="79631e37"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="multilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="32">
+    <w:nsid w:val="68ca222a"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="multilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="31">
+    <w:nsid w:val="45dde48c"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="multilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="30">
+    <w:nsid w:val="d9295ec"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="multilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="29">
+    <w:nsid w:val="3dc16dd9"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="multilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="28">
+    <w:nsid w:val="39f2063d"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="multilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="27">
+    <w:nsid w:val="365ab5c8"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="multilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="26">
+    <w:nsid w:val="58d348a"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="25">
+    <w:nsid w:val="73d7d10f"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="24">
+    <w:nsid w:val="f86cda6"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="&quot;Aptos&quot;,sans-serif" w:hAnsi="&quot;Aptos&quot;,sans-serif"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="23">
+    <w:nsid w:val="6e99302d"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="22">
+    <w:nsid w:val="39e2a721"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="21">
+    <w:nsid w:val="584e9bb5"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0754E24C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4BF2F082"/>
-    <w:lvl w:ilvl="0" w:tplc="97A2AA1C">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="540" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="83A2503E">
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1260" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="C61A7540">
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1980" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="91A265A0">
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2700" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="2442772A">
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3420" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="E6D8A696">
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4140" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="4F92EA90">
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4860" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="14AEC56E">
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5580" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="C12E93FA">
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6300" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11AD1ECD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A1C0C134"/>
-    <w:lvl w:ilvl="0" w:tplc="0F06C454">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListParagraph"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="614" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="4E242008">
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1334" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="26584044">
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2054" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="E8164608">
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2774" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="1312FB8A">
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3494" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="6D3E5A7A">
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4214" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="670E1228">
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4934" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="EE78340A">
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5654" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="D7FA22AE">
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6374" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A667B8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="767CF214"/>
-    <w:lvl w:ilvl="0" w:tplc="9FA63802">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="923" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="F81AA6C4" w:tentative="1">
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1643" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="53CE609E" w:tentative="1">
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2363" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0CC66792" w:tentative="1">
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3083" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="C0EA50A6" w:tentative="1">
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3803" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="5360E122" w:tentative="1">
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4523" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="949C967A" w:tentative="1">
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5243" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="5832D204" w:tentative="1">
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5963" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="6F98BD18" w:tentative="1">
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6683" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B4B54FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9E2ECD78"/>
-    <w:lvl w:ilvl="0" w:tplc="69B84700">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1296" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="2A72CBD0" w:tentative="1">
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2016" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="9CE0D1FC" w:tentative="1">
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2736" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="344E0404" w:tentative="1">
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3456" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="80DCDFC0" w:tentative="1">
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4176" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="5D82E2E6" w:tentative="1">
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4896" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="1C289B4A" w:tentative="1">
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5616" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="ECCE1F54" w:tentative="1">
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6336" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="60620B74" w:tentative="1">
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7056" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21B96869"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2618BC52"/>
-    <w:lvl w:ilvl="0" w:tplc="AA4E07F8">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="491" w:hanging="371"/>
       </w:pPr>
       <w:rPr>
         <w:spacing w:val="0"/>
         <w:w w:val="104"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="29AE5D38">
+    <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="491" w:hanging="372"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="B3C4139A">
+    <w:lvl w:ilvl="2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="980" w:hanging="368"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Segoe UI" w:hAnsi="Segoe UI"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="6862EAA6">
+    <w:lvl w:ilvl="3">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2870" w:hanging="368"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="8CC83B20">
+    <w:lvl w:ilvl="4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3815" w:hanging="368"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="8B7CA05C">
+    <w:lvl w:ilvl="5">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4760" w:hanging="368"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="93B4EE04">
+    <w:lvl w:ilvl="6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5705" w:hanging="368"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="B80E70F4">
+    <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6650" w:hanging="368"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="A7EC715E">
+    <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7596" w:hanging="368"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33064D40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
-    <w:lvl w:ilvl="0" w:tplc="21981A2C">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="614" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="85DA8B52">
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1334" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="530C633A">
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2054" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="3F5ADC2A">
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2774" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="E05CBE56">
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3494" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="A20E7568">
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4214" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="8800CBF2">
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4934" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="96FCD644">
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5654" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="81D65414">
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6374" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38222AED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2618BC52"/>
-    <w:lvl w:ilvl="0" w:tplc="3F480762">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="491" w:hanging="371"/>
       </w:pPr>
       <w:rPr>
         <w:spacing w:val="0"/>
         <w:w w:val="104"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="8E4EEB40">
+    <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="491" w:hanging="372"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="9B7EA7B4">
+    <w:lvl w:ilvl="2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="980" w:hanging="368"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Segoe UI" w:hAnsi="Segoe UI"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="28C0AD86">
+    <w:lvl w:ilvl="3">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2870" w:hanging="368"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="70E6B754">
+    <w:lvl w:ilvl="4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3815" w:hanging="368"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="C7CA26C8">
+    <w:lvl w:ilvl="5">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4760" w:hanging="368"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="41386D7C">
+    <w:lvl w:ilvl="6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5705" w:hanging="368"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="CDA4B80E">
+    <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6650" w:hanging="368"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="98EC3B20">
+    <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7596" w:hanging="368"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39B4CB09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="34FC0E1A"/>
-    <w:lvl w:ilvl="0" w:tplc="EDE40AC4">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="78386648">
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="2D128038">
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="5DEC82FE">
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="D3725AB0">
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="A8CADAEC">
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="1F96FD82">
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="F2FEBCC6">
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="8EA23F4E">
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FD50BD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="439C3A24"/>
-    <w:lvl w:ilvl="0" w:tplc="BF141082">
+    <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="579" w:hanging="367"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:position w:val="-1"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="D23E2F40">
+    <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1172" w:hanging="367"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="F0E62DE4">
+    <w:lvl w:ilvl="2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1765" w:hanging="367"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="FEF47CFC">
+    <w:lvl w:ilvl="3">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2358" w:hanging="367"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="7286FAEE">
+    <w:lvl w:ilvl="4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2951" w:hanging="367"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="2A8CB262">
+    <w:lvl w:ilvl="5">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3544" w:hanging="367"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="E41CA29C">
+    <w:lvl w:ilvl="6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4136" w:hanging="367"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="E6526696">
+    <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4729" w:hanging="367"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="FB5A39C6">
+    <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5322" w:hanging="367"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42AA4258"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="12A6C33E"/>
-    <w:lvl w:ilvl="0" w:tplc="9D7048C8">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="559" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="89502204">
+    <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1452" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="5058BF96">
+    <w:lvl w:ilvl="2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2345" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="580C271C">
+    <w:lvl w:ilvl="3">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="C80289D2">
+    <w:lvl w:ilvl="4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4130" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="C0AE5F64">
+    <w:lvl w:ilvl="5">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5023" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0E0430A2">
+    <w:lvl w:ilvl="6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5915" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="08CE13AC">
+    <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6808" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="F13E8352">
+    <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7701" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43037985"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="61D233FC"/>
-    <w:lvl w:ilvl="0" w:tplc="8800C91C">
+    <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="572" w:hanging="371"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:position w:val="-1"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="DAC2DDF8">
+    <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1172" w:hanging="371"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="280CE274">
+    <w:lvl w:ilvl="2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1765" w:hanging="371"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="30A6A3DC">
+    <w:lvl w:ilvl="3">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2358" w:hanging="371"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="D5EAFA42">
+    <w:lvl w:ilvl="4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2951" w:hanging="371"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="72E889EC">
+    <w:lvl w:ilvl="5">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3544" w:hanging="371"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="958ECBE6">
+    <w:lvl w:ilvl="6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4136" w:hanging="371"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="E26CD5EC">
+    <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4729" w:hanging="371"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="4C083A5E">
+    <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5322" w:hanging="371"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46AF760E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="010C946A"/>
-    <w:lvl w:ilvl="0" w:tplc="B89476F4">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="559" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="E4BECD92">
+    <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1452" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="13482C96">
+    <w:lvl w:ilvl="2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2345" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="BF744E2E">
+    <w:lvl w:ilvl="3">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="A614ECB6">
+    <w:lvl w:ilvl="4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4130" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="B754ABEC">
+    <w:lvl w:ilvl="5">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5023" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="1F3A59C8">
+    <w:lvl w:ilvl="6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5915" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="E068A3CC">
+    <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6808" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="5C2C97A8">
+    <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7701" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="487629FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="16C0247E"/>
-    <w:lvl w:ilvl="0" w:tplc="E43A26BA">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="491" w:hanging="371"/>
       </w:pPr>
       <w:rPr>
         <w:spacing w:val="0"/>
         <w:w w:val="104"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="205CE05A">
+    <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="491" w:hanging="372"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="68F01AF4">
+    <w:lvl w:ilvl="2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="980" w:hanging="368"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Segoe UI" w:hAnsi="Segoe UI"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="476ECA76">
+    <w:lvl w:ilvl="3">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2870" w:hanging="368"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="B07C1F28">
+    <w:lvl w:ilvl="4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3815" w:hanging="368"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="869EE2CA">
+    <w:lvl w:ilvl="5">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4760" w:hanging="368"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="F18C35AE">
+    <w:lvl w:ilvl="6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5705" w:hanging="368"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="AA423B60">
+    <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6650" w:hanging="368"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="4B0A4464">
+    <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7596" w:hanging="368"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56832B37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="11CC19D2"/>
-    <w:lvl w:ilvl="0" w:tplc="91D4F412">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="F5929E74" w:tentative="1">
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="71345810" w:tentative="1">
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="C7BAE010" w:tentative="1">
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="6ADABC7A" w:tentative="1">
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="4EA22B56" w:tentative="1">
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0398265A" w:tentative="1">
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="AAA057D8" w:tentative="1">
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="94480D3A" w:tentative="1">
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="584E9BB5"/>
-[...84 lines deleted...]
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A4D1B15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
-    <w:lvl w:ilvl="0" w:tplc="5D96CCB6">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="609" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="E75C5194">
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1329" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="F44EF100">
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2049" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="1E76E342">
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2769" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="19703476">
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3489" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="143EDC2E">
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4209" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="662C1CAA">
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4929" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="050035E6">
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5649" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="4290FEF8">
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6369" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C11357A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8654D6B4"/>
-    <w:lvl w:ilvl="0" w:tplc="21A4F494">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="9320DC62" w:tentative="1">
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="1FECE79A" w:tentative="1">
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="90CEB676" w:tentative="1">
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="568CB97E" w:tentative="1">
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="8F1A51E0" w:tentative="1">
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="915E644E" w:tentative="1">
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="99F613E2" w:tentative="1">
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="1446118E" w:tentative="1">
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63073EB1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2618BC52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="491" w:hanging="371"/>
       </w:pPr>
       <w:rPr>
         <w:spacing w:val="0"/>
         <w:w w:val="104"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="491" w:hanging="372"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="980" w:hanging="368"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Segoe UI" w:hAnsi="Segoe UI"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2870" w:hanging="368"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
@@ -7886,1089 +12917,1251 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6650" w:hanging="368"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7596" w:hanging="368"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67382EB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFCE455E"/>
-    <w:lvl w:ilvl="0" w:tplc="999EAF48">
+    <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="575" w:hanging="371"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="F2E4C07A">
+    <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1172" w:hanging="371"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="AC7EF87A">
+    <w:lvl w:ilvl="2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1765" w:hanging="371"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="20A48F06">
+    <w:lvl w:ilvl="3">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2358" w:hanging="371"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="6C682F08">
+    <w:lvl w:ilvl="4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2951" w:hanging="371"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="B5006010">
+    <w:lvl w:ilvl="5">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3544" w:hanging="371"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="B4BE79B8">
+    <w:lvl w:ilvl="6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4136" w:hanging="371"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="FA8C4E12">
+    <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4729" w:hanging="371"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="65307A80">
+    <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5322" w:hanging="371"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A2A2E01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3F6EAF3C"/>
-    <w:lvl w:ilvl="0" w:tplc="121042B6">
+    <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="569" w:hanging="367"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="D2080B84">
+    <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1154" w:hanging="367"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="217CE454">
+    <w:lvl w:ilvl="2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1749" w:hanging="367"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="F9D02876">
+    <w:lvl w:ilvl="3">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2344" w:hanging="367"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="86A25A1E">
+    <w:lvl w:ilvl="4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2939" w:hanging="367"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="AC98CCD2">
+    <w:lvl w:ilvl="5">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3534" w:hanging="367"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="42B0E3F0">
+    <w:lvl w:ilvl="6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4128" w:hanging="367"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="1F00B3AE">
+    <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4723" w:hanging="367"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="CA0CCCE6">
+    <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5318" w:hanging="367"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F902DD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4B6CF77E"/>
-    <w:lvl w:ilvl="0" w:tplc="28C46FE6">
+    <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="571" w:hanging="368"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="2940D6F4">
+    <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1172" w:hanging="368"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="DC680C7A">
+    <w:lvl w:ilvl="2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1765" w:hanging="368"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0F76989C">
+    <w:lvl w:ilvl="3">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2358" w:hanging="368"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="385EEF36">
+    <w:lvl w:ilvl="4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2951" w:hanging="368"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="76EE14BE">
+    <w:lvl w:ilvl="5">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3544" w:hanging="368"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="31BC68F0">
+    <w:lvl w:ilvl="6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4136" w:hanging="368"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="33F6E6FC">
+    <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4729" w:hanging="368"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="EDD6CD76">
+    <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5322" w:hanging="368"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="787DD483"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="53903688"/>
-    <w:lvl w:ilvl="0" w:tplc="77CC4ABE">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="D0480EBE">
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="E75C6F20">
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="89EC86B4">
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="3F9A63B0">
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="E03ABAA4">
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="B16060B6">
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="7B9C9DA0">
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="9FD2B390">
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1906993472">
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="1" w16cid:durableId="781875920">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="781875920">
+  <w:num w:numId="2" w16cid:durableId="1185678637">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="998385668">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1832527042">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="225263236">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="934095530">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="235750899">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="318583673">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1239638230">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1369601461">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1484203874">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="793407811">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1185678637">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="13" w16cid:durableId="1364473684">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="998385668">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="14" w16cid:durableId="1850291947">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1832527042">
+  <w:num w:numId="15" w16cid:durableId="1411734094">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1396664621">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="225263236">
-[...35 lines deleted...]
-  <w:num w:numId="18" w16cid:durableId="1454054798">
+  <w:num w:numId="17" w16cid:durableId="1454054798">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="2136677196">
+  <w:num w:numId="18" w16cid:durableId="2136677196">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="1849755423">
+  <w:num w:numId="19" w16cid:durableId="1849755423">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="963148198">
+  <w:num w:numId="20" w16cid:durableId="963148198">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="1489786601">
+  <w:num w:numId="21" w16cid:durableId="1489786601">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00133B4A"/>
     <w:rsid w:val="00001E11"/>
     <w:rsid w:val="00003242"/>
     <w:rsid w:val="000143D0"/>
     <w:rsid w:val="00017238"/>
     <w:rsid w:val="00087C6E"/>
     <w:rsid w:val="000A2255"/>
     <w:rsid w:val="000D0961"/>
     <w:rsid w:val="00104ED4"/>
     <w:rsid w:val="00133B4A"/>
-    <w:rsid w:val="0014172D"/>
     <w:rsid w:val="00177308"/>
     <w:rsid w:val="001C7DEE"/>
     <w:rsid w:val="001D0935"/>
     <w:rsid w:val="0023208C"/>
     <w:rsid w:val="0024792C"/>
     <w:rsid w:val="00261430"/>
     <w:rsid w:val="002627FB"/>
     <w:rsid w:val="002635A3"/>
     <w:rsid w:val="002A37D3"/>
     <w:rsid w:val="002B60B6"/>
     <w:rsid w:val="002F2DD7"/>
     <w:rsid w:val="002F4191"/>
     <w:rsid w:val="00320E15"/>
     <w:rsid w:val="003258AF"/>
     <w:rsid w:val="00333162"/>
     <w:rsid w:val="00393CD6"/>
     <w:rsid w:val="003A22BB"/>
     <w:rsid w:val="003A690A"/>
     <w:rsid w:val="003A7EC2"/>
     <w:rsid w:val="003A7EFF"/>
     <w:rsid w:val="00406A90"/>
     <w:rsid w:val="00420C9F"/>
     <w:rsid w:val="004754F4"/>
-    <w:rsid w:val="004831D7"/>
     <w:rsid w:val="004A3087"/>
     <w:rsid w:val="004A6929"/>
     <w:rsid w:val="004D0993"/>
     <w:rsid w:val="004E62A3"/>
     <w:rsid w:val="00501C7A"/>
     <w:rsid w:val="00520434"/>
     <w:rsid w:val="00550168"/>
     <w:rsid w:val="00572EA7"/>
     <w:rsid w:val="005A60E9"/>
     <w:rsid w:val="005E5362"/>
     <w:rsid w:val="005F2B5A"/>
     <w:rsid w:val="005F52E7"/>
     <w:rsid w:val="005F6F64"/>
     <w:rsid w:val="0064347E"/>
     <w:rsid w:val="006A7622"/>
     <w:rsid w:val="006C35FA"/>
     <w:rsid w:val="007152D9"/>
     <w:rsid w:val="007C0D39"/>
     <w:rsid w:val="007C1446"/>
     <w:rsid w:val="007D1DA8"/>
     <w:rsid w:val="00804B22"/>
     <w:rsid w:val="00805F43"/>
     <w:rsid w:val="008225A3"/>
+    <w:rsid w:val="00859661"/>
     <w:rsid w:val="0089258C"/>
     <w:rsid w:val="008949E1"/>
     <w:rsid w:val="008A1EB9"/>
     <w:rsid w:val="008D523F"/>
     <w:rsid w:val="009021D5"/>
     <w:rsid w:val="00903A92"/>
-    <w:rsid w:val="009202D5"/>
+    <w:rsid w:val="00936ECD"/>
     <w:rsid w:val="00940441"/>
     <w:rsid w:val="009439AA"/>
+    <w:rsid w:val="009472C9"/>
     <w:rsid w:val="00957208"/>
     <w:rsid w:val="009656EA"/>
     <w:rsid w:val="00995BAF"/>
     <w:rsid w:val="009960F1"/>
     <w:rsid w:val="009D0D19"/>
     <w:rsid w:val="009D10E7"/>
     <w:rsid w:val="009E10A5"/>
     <w:rsid w:val="009E35BF"/>
     <w:rsid w:val="009E410C"/>
     <w:rsid w:val="00A038EF"/>
     <w:rsid w:val="00A52D77"/>
     <w:rsid w:val="00A92238"/>
     <w:rsid w:val="00AC0BB0"/>
     <w:rsid w:val="00AF566C"/>
     <w:rsid w:val="00B20F34"/>
     <w:rsid w:val="00B264A0"/>
     <w:rsid w:val="00B50659"/>
     <w:rsid w:val="00B55738"/>
     <w:rsid w:val="00B65192"/>
     <w:rsid w:val="00BA3F00"/>
     <w:rsid w:val="00BC031C"/>
     <w:rsid w:val="00BF72ED"/>
     <w:rsid w:val="00C05D97"/>
     <w:rsid w:val="00C16A83"/>
     <w:rsid w:val="00C40E0C"/>
     <w:rsid w:val="00C46B4F"/>
     <w:rsid w:val="00C64E38"/>
     <w:rsid w:val="00CD489D"/>
     <w:rsid w:val="00CD6930"/>
     <w:rsid w:val="00CE46F7"/>
     <w:rsid w:val="00D3013A"/>
     <w:rsid w:val="00D65B2A"/>
     <w:rsid w:val="00D90848"/>
     <w:rsid w:val="00DA6991"/>
     <w:rsid w:val="00DF015D"/>
     <w:rsid w:val="00DF5F4C"/>
-    <w:rsid w:val="00E02244"/>
     <w:rsid w:val="00E2491E"/>
     <w:rsid w:val="00E25CCD"/>
     <w:rsid w:val="00E56FFC"/>
     <w:rsid w:val="00EBDDA0"/>
     <w:rsid w:val="00EC4FF6"/>
     <w:rsid w:val="00EE5CFB"/>
     <w:rsid w:val="00EF2D74"/>
     <w:rsid w:val="00F61401"/>
     <w:rsid w:val="00F8546A"/>
     <w:rsid w:val="00F8653A"/>
     <w:rsid w:val="00FD3394"/>
     <w:rsid w:val="00FF056D"/>
     <w:rsid w:val="00FF32FF"/>
     <w:rsid w:val="0206B601"/>
     <w:rsid w:val="0206EDD9"/>
     <w:rsid w:val="02101A46"/>
+    <w:rsid w:val="0278D039"/>
     <w:rsid w:val="03B765BE"/>
     <w:rsid w:val="04777C08"/>
     <w:rsid w:val="06EE428F"/>
     <w:rsid w:val="073BFF1E"/>
     <w:rsid w:val="074EA0C7"/>
+    <w:rsid w:val="07716D4A"/>
     <w:rsid w:val="07C3DD16"/>
     <w:rsid w:val="080C047C"/>
     <w:rsid w:val="081A86B6"/>
     <w:rsid w:val="0824E8DC"/>
     <w:rsid w:val="089FFFB7"/>
+    <w:rsid w:val="096E4702"/>
     <w:rsid w:val="09E00BA4"/>
+    <w:rsid w:val="0A4B92F7"/>
     <w:rsid w:val="0A7BA872"/>
     <w:rsid w:val="0A89F95B"/>
     <w:rsid w:val="0A94F367"/>
     <w:rsid w:val="0AF98F65"/>
     <w:rsid w:val="0AFBE2D0"/>
     <w:rsid w:val="0B169C47"/>
     <w:rsid w:val="0B2A8DC2"/>
     <w:rsid w:val="0B2C62C2"/>
+    <w:rsid w:val="0B3AB871"/>
     <w:rsid w:val="0B6967B8"/>
     <w:rsid w:val="0B700BAD"/>
     <w:rsid w:val="0BFED08B"/>
     <w:rsid w:val="0C0067FD"/>
     <w:rsid w:val="0C542E4F"/>
+    <w:rsid w:val="0CEB2650"/>
     <w:rsid w:val="0CECEC47"/>
     <w:rsid w:val="0D3E52E5"/>
+    <w:rsid w:val="0D3E52E5"/>
     <w:rsid w:val="0D866381"/>
+    <w:rsid w:val="0D8FA4F4"/>
     <w:rsid w:val="0D9F298D"/>
+    <w:rsid w:val="0DCC7EBE"/>
     <w:rsid w:val="0DE9A698"/>
     <w:rsid w:val="0E404AC6"/>
     <w:rsid w:val="0E4448D2"/>
+    <w:rsid w:val="0E5058EB"/>
     <w:rsid w:val="0E7C6D44"/>
     <w:rsid w:val="0E8DE1D8"/>
     <w:rsid w:val="0F607814"/>
     <w:rsid w:val="0F6D5D6A"/>
     <w:rsid w:val="0F90A390"/>
     <w:rsid w:val="0FCDC4CD"/>
     <w:rsid w:val="10407017"/>
     <w:rsid w:val="1153519F"/>
     <w:rsid w:val="11917CE7"/>
     <w:rsid w:val="11DC6740"/>
+    <w:rsid w:val="120F4453"/>
     <w:rsid w:val="12D8EC03"/>
+    <w:rsid w:val="134C2DA6"/>
     <w:rsid w:val="134C2DA6"/>
     <w:rsid w:val="140E75A7"/>
     <w:rsid w:val="141DD2AE"/>
     <w:rsid w:val="14FEC9DF"/>
     <w:rsid w:val="15C336B1"/>
+    <w:rsid w:val="15CEA0EF"/>
+    <w:rsid w:val="168CEB40"/>
     <w:rsid w:val="1885063C"/>
     <w:rsid w:val="19385BBF"/>
+    <w:rsid w:val="19B5B048"/>
     <w:rsid w:val="19BA6D5B"/>
     <w:rsid w:val="19E9E9A1"/>
     <w:rsid w:val="19FD1CCE"/>
+    <w:rsid w:val="1A049C9B"/>
     <w:rsid w:val="1B5F1F01"/>
+    <w:rsid w:val="1C7F14A4"/>
+    <w:rsid w:val="1CAEA4C2"/>
     <w:rsid w:val="1CB5AF91"/>
     <w:rsid w:val="1D234AE1"/>
     <w:rsid w:val="1D4B27F6"/>
+    <w:rsid w:val="1E2AFC41"/>
     <w:rsid w:val="1E4C2F3A"/>
     <w:rsid w:val="1EAB2354"/>
     <w:rsid w:val="1ECCD9FB"/>
     <w:rsid w:val="1F66DB18"/>
     <w:rsid w:val="1FBD1C33"/>
     <w:rsid w:val="1FC5C42C"/>
     <w:rsid w:val="20056919"/>
+    <w:rsid w:val="20056919"/>
+    <w:rsid w:val="201534B8"/>
     <w:rsid w:val="2043B6B6"/>
     <w:rsid w:val="206E8383"/>
+    <w:rsid w:val="207FC6B0"/>
     <w:rsid w:val="219EF08E"/>
+    <w:rsid w:val="220B330F"/>
+    <w:rsid w:val="221E7A7A"/>
     <w:rsid w:val="221E7A7A"/>
     <w:rsid w:val="222FA3A0"/>
     <w:rsid w:val="22B0DA09"/>
+    <w:rsid w:val="22BFFE40"/>
+    <w:rsid w:val="232FDE68"/>
     <w:rsid w:val="23503D41"/>
     <w:rsid w:val="23FDB1BB"/>
     <w:rsid w:val="24F8BAF7"/>
+    <w:rsid w:val="250A521A"/>
     <w:rsid w:val="2514DAB0"/>
     <w:rsid w:val="25270015"/>
     <w:rsid w:val="2552A462"/>
     <w:rsid w:val="25AB31B3"/>
     <w:rsid w:val="25CA8B58"/>
     <w:rsid w:val="25F95D7B"/>
+    <w:rsid w:val="267034EA"/>
     <w:rsid w:val="2682E38C"/>
     <w:rsid w:val="26B9F23D"/>
     <w:rsid w:val="26ECFA8B"/>
     <w:rsid w:val="27199395"/>
+    <w:rsid w:val="272C6F01"/>
     <w:rsid w:val="27974CCB"/>
     <w:rsid w:val="281BEB0C"/>
     <w:rsid w:val="281FD125"/>
     <w:rsid w:val="28485D33"/>
     <w:rsid w:val="2903F209"/>
     <w:rsid w:val="2904B6CB"/>
     <w:rsid w:val="2934609C"/>
+    <w:rsid w:val="298E3EAE"/>
     <w:rsid w:val="2A13B1FE"/>
     <w:rsid w:val="2A58C352"/>
+    <w:rsid w:val="2A7F572B"/>
     <w:rsid w:val="2B05AD1C"/>
     <w:rsid w:val="2B69F018"/>
     <w:rsid w:val="2B771470"/>
     <w:rsid w:val="2C248D61"/>
     <w:rsid w:val="2CD0DD04"/>
+    <w:rsid w:val="2CDE118C"/>
     <w:rsid w:val="2D9C91A7"/>
     <w:rsid w:val="2E32FF00"/>
+    <w:rsid w:val="2E730B00"/>
+    <w:rsid w:val="2F440672"/>
     <w:rsid w:val="2F79357F"/>
     <w:rsid w:val="2F834BB8"/>
     <w:rsid w:val="2FBF857B"/>
     <w:rsid w:val="305615FD"/>
     <w:rsid w:val="31DACAC8"/>
     <w:rsid w:val="3293F47E"/>
     <w:rsid w:val="33682F42"/>
     <w:rsid w:val="3372B7E8"/>
     <w:rsid w:val="339C0E93"/>
+    <w:rsid w:val="3412B1AE"/>
+    <w:rsid w:val="34F31A7A"/>
+    <w:rsid w:val="34FFF6F9"/>
     <w:rsid w:val="350AD3A6"/>
     <w:rsid w:val="350C46FA"/>
+    <w:rsid w:val="3565230F"/>
     <w:rsid w:val="356A95CE"/>
     <w:rsid w:val="358268DD"/>
     <w:rsid w:val="36D5969A"/>
     <w:rsid w:val="37138E72"/>
     <w:rsid w:val="371880F6"/>
+    <w:rsid w:val="37226904"/>
+    <w:rsid w:val="37229F89"/>
     <w:rsid w:val="37680216"/>
+    <w:rsid w:val="38595BD3"/>
     <w:rsid w:val="387D2551"/>
     <w:rsid w:val="38937130"/>
     <w:rsid w:val="3917793B"/>
     <w:rsid w:val="396B1833"/>
     <w:rsid w:val="39A5CE2C"/>
+    <w:rsid w:val="39C58790"/>
     <w:rsid w:val="39E4930D"/>
     <w:rsid w:val="3A2EA624"/>
+    <w:rsid w:val="3A4AD33D"/>
     <w:rsid w:val="3A75ED95"/>
+    <w:rsid w:val="3A76DDB2"/>
+    <w:rsid w:val="3A7DDC69"/>
+    <w:rsid w:val="3AB00566"/>
     <w:rsid w:val="3BBCB202"/>
     <w:rsid w:val="3C37077D"/>
     <w:rsid w:val="3C4623A3"/>
     <w:rsid w:val="3C58E818"/>
     <w:rsid w:val="3C911F9C"/>
+    <w:rsid w:val="3EE5B1CF"/>
     <w:rsid w:val="3EFD2DCB"/>
+    <w:rsid w:val="3F1CEC53"/>
     <w:rsid w:val="3F50B348"/>
     <w:rsid w:val="3F6DF683"/>
+    <w:rsid w:val="3F85B17A"/>
+    <w:rsid w:val="3FC3C8E1"/>
     <w:rsid w:val="411EC1FE"/>
     <w:rsid w:val="416BE231"/>
     <w:rsid w:val="41C4E94A"/>
     <w:rsid w:val="422419A9"/>
     <w:rsid w:val="425DF412"/>
     <w:rsid w:val="435B77E0"/>
     <w:rsid w:val="437BE2BD"/>
     <w:rsid w:val="43FEC8C7"/>
     <w:rsid w:val="44B96573"/>
     <w:rsid w:val="44DC3420"/>
     <w:rsid w:val="44F1F940"/>
     <w:rsid w:val="46350B89"/>
+    <w:rsid w:val="463C0F21"/>
+    <w:rsid w:val="466AE9EF"/>
+    <w:rsid w:val="467A2A2A"/>
+    <w:rsid w:val="46BB8FF6"/>
     <w:rsid w:val="4704291F"/>
     <w:rsid w:val="47420ECC"/>
     <w:rsid w:val="475FB692"/>
     <w:rsid w:val="478AE474"/>
+    <w:rsid w:val="47CB1B62"/>
     <w:rsid w:val="492CE147"/>
     <w:rsid w:val="493BB87C"/>
+    <w:rsid w:val="494542D2"/>
+    <w:rsid w:val="49944DEE"/>
     <w:rsid w:val="499731C1"/>
     <w:rsid w:val="49CA2CA8"/>
     <w:rsid w:val="4D101C30"/>
     <w:rsid w:val="4D4F527C"/>
+    <w:rsid w:val="4DAF785C"/>
     <w:rsid w:val="4E633E81"/>
+    <w:rsid w:val="4E7999D6"/>
+    <w:rsid w:val="4E8DF62B"/>
+    <w:rsid w:val="4ED4759A"/>
+    <w:rsid w:val="4EFC7F9F"/>
     <w:rsid w:val="4F15C791"/>
     <w:rsid w:val="4F3A8993"/>
     <w:rsid w:val="4F3EB5A7"/>
+    <w:rsid w:val="4F54CC35"/>
     <w:rsid w:val="4F60253B"/>
     <w:rsid w:val="4FC655B4"/>
+    <w:rsid w:val="50381191"/>
     <w:rsid w:val="50E843B1"/>
+    <w:rsid w:val="51B709CC"/>
     <w:rsid w:val="51B709CC"/>
     <w:rsid w:val="51E416E3"/>
     <w:rsid w:val="52348209"/>
     <w:rsid w:val="52A913E4"/>
+    <w:rsid w:val="52B9AD00"/>
+    <w:rsid w:val="53C8214F"/>
     <w:rsid w:val="54425B89"/>
     <w:rsid w:val="5476553B"/>
+    <w:rsid w:val="54A27B1F"/>
+    <w:rsid w:val="54BDE759"/>
     <w:rsid w:val="54F9F490"/>
     <w:rsid w:val="553B227A"/>
+    <w:rsid w:val="55582807"/>
     <w:rsid w:val="558D3C6F"/>
     <w:rsid w:val="55A71E5C"/>
     <w:rsid w:val="55BF4B7E"/>
     <w:rsid w:val="56BAFAA8"/>
     <w:rsid w:val="5741B9B0"/>
     <w:rsid w:val="57F2E101"/>
+    <w:rsid w:val="57F2E101"/>
     <w:rsid w:val="5839F79C"/>
+    <w:rsid w:val="58AA3BE9"/>
     <w:rsid w:val="590126A2"/>
     <w:rsid w:val="5904561F"/>
     <w:rsid w:val="5999FEEC"/>
     <w:rsid w:val="59AEA8C0"/>
+    <w:rsid w:val="5A1970E1"/>
     <w:rsid w:val="5A34B174"/>
     <w:rsid w:val="5A5F50C0"/>
     <w:rsid w:val="5AEF034B"/>
     <w:rsid w:val="5B3DC064"/>
+    <w:rsid w:val="5B751805"/>
     <w:rsid w:val="5B79432A"/>
     <w:rsid w:val="5B851234"/>
     <w:rsid w:val="5B8F180C"/>
+    <w:rsid w:val="5C6DD7B7"/>
     <w:rsid w:val="5D0C7439"/>
+    <w:rsid w:val="5D0D524A"/>
     <w:rsid w:val="5D0D524A"/>
     <w:rsid w:val="5D654A90"/>
     <w:rsid w:val="5DA1F262"/>
+    <w:rsid w:val="5DB605D3"/>
     <w:rsid w:val="5E5B2347"/>
+    <w:rsid w:val="5EF76E20"/>
     <w:rsid w:val="5F40311F"/>
     <w:rsid w:val="5F8B4273"/>
+    <w:rsid w:val="5F96B51D"/>
+    <w:rsid w:val="5F9A0F3E"/>
+    <w:rsid w:val="5FE99650"/>
+    <w:rsid w:val="5FEBE3F4"/>
     <w:rsid w:val="6001B778"/>
     <w:rsid w:val="604DC5F2"/>
     <w:rsid w:val="605CBDA6"/>
     <w:rsid w:val="60CFA2F6"/>
     <w:rsid w:val="60F1C80F"/>
+    <w:rsid w:val="612F6F98"/>
     <w:rsid w:val="617FB321"/>
     <w:rsid w:val="61CDB653"/>
     <w:rsid w:val="61E247EF"/>
+    <w:rsid w:val="620356D5"/>
     <w:rsid w:val="6218A4BF"/>
     <w:rsid w:val="621D0F2C"/>
+    <w:rsid w:val="62D1B751"/>
     <w:rsid w:val="631D0A1F"/>
     <w:rsid w:val="6323FBEB"/>
     <w:rsid w:val="63333F96"/>
+    <w:rsid w:val="64190408"/>
+    <w:rsid w:val="646D0A50"/>
+    <w:rsid w:val="64B65725"/>
     <w:rsid w:val="64C9E129"/>
     <w:rsid w:val="650CABFE"/>
     <w:rsid w:val="655FEF72"/>
     <w:rsid w:val="668AF74A"/>
     <w:rsid w:val="669015A0"/>
+    <w:rsid w:val="671D369F"/>
     <w:rsid w:val="67A91173"/>
     <w:rsid w:val="67F00570"/>
     <w:rsid w:val="68C75D9D"/>
     <w:rsid w:val="68C87E6F"/>
+    <w:rsid w:val="68EDABF0"/>
+    <w:rsid w:val="68EFD1E9"/>
     <w:rsid w:val="69B6AEC0"/>
     <w:rsid w:val="6A0014BD"/>
     <w:rsid w:val="6A95CCF7"/>
     <w:rsid w:val="6AAE1E47"/>
     <w:rsid w:val="6AD980E0"/>
     <w:rsid w:val="6B01FAFC"/>
+    <w:rsid w:val="6C157151"/>
     <w:rsid w:val="6C8D7D26"/>
+    <w:rsid w:val="6CF88DC0"/>
+    <w:rsid w:val="6D8A59C2"/>
     <w:rsid w:val="6DBE381C"/>
+    <w:rsid w:val="6E1F3D29"/>
     <w:rsid w:val="6E1F3D29"/>
     <w:rsid w:val="6E6BCCE4"/>
     <w:rsid w:val="6EFA3D56"/>
+    <w:rsid w:val="6F24CF99"/>
     <w:rsid w:val="6F2B7FF4"/>
     <w:rsid w:val="6FF61FF6"/>
+    <w:rsid w:val="70648EE3"/>
+    <w:rsid w:val="70E8400E"/>
     <w:rsid w:val="70E8400E"/>
     <w:rsid w:val="71925453"/>
     <w:rsid w:val="71B78CE1"/>
+    <w:rsid w:val="72C7C630"/>
     <w:rsid w:val="7345E176"/>
     <w:rsid w:val="74110B29"/>
+    <w:rsid w:val="7445D730"/>
     <w:rsid w:val="74A26CB2"/>
     <w:rsid w:val="74A513C2"/>
+    <w:rsid w:val="74B57E4B"/>
+    <w:rsid w:val="74BEC321"/>
     <w:rsid w:val="74EBDA4B"/>
+    <w:rsid w:val="7515BD2F"/>
     <w:rsid w:val="75894930"/>
     <w:rsid w:val="76521502"/>
     <w:rsid w:val="76B2141A"/>
     <w:rsid w:val="773B6F2F"/>
     <w:rsid w:val="7761F309"/>
     <w:rsid w:val="779E9197"/>
     <w:rsid w:val="78EECE3D"/>
+    <w:rsid w:val="795345A3"/>
     <w:rsid w:val="7A40E9F1"/>
+    <w:rsid w:val="7A9C2B21"/>
     <w:rsid w:val="7AA9D062"/>
     <w:rsid w:val="7B067F92"/>
     <w:rsid w:val="7BB4194A"/>
     <w:rsid w:val="7BE78620"/>
     <w:rsid w:val="7C127AC7"/>
     <w:rsid w:val="7C672799"/>
     <w:rsid w:val="7CE873B2"/>
     <w:rsid w:val="7D2D9BB9"/>
     <w:rsid w:val="7D2E4DE0"/>
     <w:rsid w:val="7D41FC18"/>
     <w:rsid w:val="7D68EB89"/>
     <w:rsid w:val="7DC4D8EB"/>
+    <w:rsid w:val="7DFCB87A"/>
     <w:rsid w:val="7E18858B"/>
     <w:rsid w:val="7E25C723"/>
+    <w:rsid w:val="7E9AD8A5"/>
     <w:rsid w:val="7EBCA558"/>
     <w:rsid w:val="7EC159E3"/>
     <w:rsid w:val="7EE66DA2"/>
+    <w:rsid w:val="7FC0E7CF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6454DBE4"/>
   <w15:docId w15:val="{7E49E0B9-80EF-469E-B969-AD3A930F56A8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9124,52 +14317,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -9236,423 +14429,422 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="004E62A3"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="486" w:hanging="413"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="250"/>
       <w:ind w:left="484" w:hanging="358"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="25"/>
       <w:szCs w:val="25"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="120"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="1"/>
       <w:ind w:left="120" w:right="317"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="129"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="240"/>
       <w:ind w:left="559" w:hanging="439"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="240"/>
       <w:ind w:left="559" w:hanging="439"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="20"/>
+        <w:numId w:val="19"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+  <w:style w:type="paragraph" w:styleId="TableParagraph" w:customStyle="1">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004E62A3"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004E62A3"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004E62A3"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004E62A3"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="004E62A3"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+  <w:style w:type="character" w:styleId="BodyTextChar" w:customStyle="1">
     <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="004E62A3"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="004E62A3"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="25"/>
       <w:szCs w:val="25"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009E10A5"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009E10A5"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009E10A5"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009E10A5"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="009E10A5"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A92238"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00C16A83"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="0" w:firstLine="0"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.geckoform.com/public/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.geckoform.com/public/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mygov.scot/pvg-scheme/regulated-roles" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:careers@dundee.ac.uk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/ukpga/2010/15/contents" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mygov.scot/disclosure-scotland-code-of-practice" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DisclosureAct@disclosurescotland.gov.scot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.geckoform.com/public/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mygov.scot/check-role-needs-pvg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" Id="rId22" /><Relationship Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.geckoform.com/public/#/modern/21FO00ukslt9ou00iohvyofu9d?field10081=A%20local%20employer&amp;field10089=School%20of%20Business%20Masters%20Project:%20Local%20Internships%20(Credit%20Bearing).%20Please%20submit%20your%20proposal%20before%2013%20January%202025" TargetMode="External" Id="R7d4f18cb46c6406f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.geckoform.com/public/#/modern/21FO00ukslt9ou00iohvyofu9d?field10081=A%20local%20employer&amp;field10089=School%20of%20Business%20Masters%20Project:%20Local%20Internships%20(Credit%20Bearing).%20Please%20submit%20your%20proposal%20before%2013%20January%202025" TargetMode="External" Id="R18377c63d4654a61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/ukpga/2010/15/contents" TargetMode="External" Id="Reebd54fc30a54d84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mygov.scot/pvg-scheme/regulated-roles" TargetMode="External" Id="R1de193e2f25d4c74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mygov.scot/check-role-needs-pvg" TargetMode="External" Id="R91d47e8b7cf84617" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DisclosureAct@disclosurescotland.gov.scot" TargetMode="External" Id="R778c7d8964d3453a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mygov.scot/disclosure-scotland-code-of-practice" TargetMode="External" Id="R27fe060f303442e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dsupdate@disclosurescotland.gov.scot" TargetMode="External" Id="R2baf58a31abb4941" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mygov.scot/manage-pvg/leave" TargetMode="External" Id="R9fb2dd02f84a4d15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:careers@dundee.ac.uk" TargetMode="External" Id="Ra8d35c3b0a164995" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.geckoform.com/public/#/modern/21FO00ukslt9ou00iohvyofu9d?field10081=A%20local%20employer&amp;field10089=School%20of%20Business%20Masters%20Project:%20Local%20Internships%20(Credit%20Bearing).%20Please%20submit%20your%20proposal%20before%2013%20January%202025" TargetMode="External" Id="R2abd2562723f421e" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -9911,85 +15103,96 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="bc0745b7-cf90-4d4d-ab98-b2263999e7f6">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101008B3B41BCD9A3234F9B256B674374EDDD" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="499489d03c4ca5e478c8b9de977c90cf">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="bc0745b7-cf90-4d4d-ab98-b2263999e7f6" xmlns:ns3="5d495c81-32af-44f6-9dba-dc924924ceb1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="620e0cca2a3a99d6cb51649b81ca305d" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101008B3B41BCD9A3234F9B256B674374EDDD" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="016c8e60d7c9492da0aa61a877d7c726">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="bc0745b7-cf90-4d4d-ab98-b2263999e7f6" xmlns:ns3="5d495c81-32af-44f6-9dba-dc924924ceb1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c456e1683fe15f8b06291c6cc3e85b5d" ns2:_="" ns3:_="">
     <xsd:import namespace="bc0745b7-cf90-4d4d-ab98-b2263999e7f6"/>
     <xsd:import namespace="5d495c81-32af-44f6-9dba-dc924924ceb1"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="bc0745b7-cf90-4d4d-ab98-b2263999e7f6" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="11" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="55643730-4106-43af-9ce9-7aa0c1c95a00" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
@@ -10003,50 +15206,60 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="15" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="21" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="5d495c81-32af-44f6-9dba-dc924924ceb1" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -10135,123 +15348,92 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5CB0BE40-D5C6-43B8-80D2-75E5F5A81707}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{61E01AF6-6E15-4768-84E0-F1517EDC366C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="bc0745b7-cf90-4d4d-ab98-b2263999e7f6"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DBF382A-5778-429F-970E-0E29B5E6BF5C}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5CB0BE40-D5C6-43B8-80D2-75E5F5A81707}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7A2F0775-7631-4706-BE61-C3F0AD6A38DF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F4C35BEF-EED9-4B79-AA97-E34176AAC4FB}"/>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...16 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company>University of Dundee</ap:Company>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Nick Angus</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2023-06-26T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word for Microsoft 365</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
     <vt:filetime>2024-06-17T00:00:00Z</vt:filetime>