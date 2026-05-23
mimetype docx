--- v0 (2026-03-03)
+++ v1 (2026-05-23)
@@ -12,51 +12,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="211E0D18" w14:textId="635B5ACC" w:rsidR="00C136E0" w:rsidRDefault="00C136E0" w:rsidP="001C2C8B">
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidR="001005FC">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="42B72870" wp14:editId="079732D9">
                 <wp:extent cx="3665415" cy="390769"/>
                 <wp:effectExtent l="0" t="0" r="11430" b="28575"/>
                 <wp:docPr id="1" name="Rectangle: Rounded Corners 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3665415" cy="390769"/>
@@ -100,56 +100,56 @@
                               <w:t xml:space="preserve">REQUEST FOR FLEXIBLE </w:t>
                             </w:r>
                             <w:r w:rsidR="00FF1A68">
                               <w:rPr>
                                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:t>RETIREMENT</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
-[...1 lines deleted...]
-              <v:roundrect id="Rectangle: Rounded Corners 1" style="width:288.6pt;height:30.75pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="#4365e2 [3204]" strokecolor="#132a7e [1604]" strokeweight="2pt" arcsize="10923f" w14:anchorId="42B72870" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCVeDJzZwIAACMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSQtbTcqUlSBmCYh&#10;QMDEs+vYJJLj885uk+7X7+ykKQK0h2l9cM++u+/OX77z+UXXGLZT6GuwBZ+c5JwpK6Gs7UvBfz5d&#10;f/nGmQ/ClsKAVQXfK88vVp8/nbduqaZQgSkVMgKxftm6glchuGWWeVmpRvgTcMqSUwM2ItAWX7IS&#10;RUvojcmmeb7IWsDSIUjlPZ1e9U6+SvhaKxnutPYqMFNw6i2kFdO6iWu2OhfLFxSuquXQhviHLhpR&#10;Wyo6Ql2JINgW63dQTS0RPOhwIqHJQOtaqnQHus0kf3Obx0o4le5C5Hg30uT/H6y83T26eyQaWueX&#10;nsx4i05jE/+pP9YlsvYjWaoLTNLh6WIxn03mnEnynZ7lXxdnkc3smO3Qh+8KGhaNgiNsbflAXyQR&#10;JXY3PvTxhzhKPjaRrLA3KvZh7IPSrC6p7DRlJ32oS4NsJ+jLCimVDZPeVYlS9cfznH5DU2NGajEB&#10;RmRdGzNiDwBRe++x+16H+JiqkrzG5PxvjfXJY0aqDDaMyU1tAT8CMHSroXIffyCppyayFLpNRyHR&#10;3EC5v0eG0OvcO3ldE/c3wod7gSRsGgEa1nBHizbQFhwGi7MK8PdH5zGe9EZezloalIL7X1uBijPz&#10;w5ISzyazWZystJnNv05pg689m9ceu20ugb7YhJ4FJ5MZ44M5mBqheaaZXseq5BJWUu2Cy4CHzWXo&#10;B5heBanW6xRG0+REuLGPTkbwSHCU1VP3LNANAgwk3Vs4DJVYvpFgHxszLay3AXSd9HnkdaCeJjFp&#10;aHg14qi/3qeo49u2+gMAAP//AwBQSwMEFAAGAAgAAAAhAHUXUwLZAAAABAEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj8FuwjAQRO+V+g/WIvVSFQcqoKRxUFWJ9tzQD1jiJYmI11HsQPh7Fi7tZaXRjGbe&#10;ZpvRtepEfWg8G5hNE1DEpbcNVwZ+d9uXN1AhIltsPZOBCwXY5I8PGabWn/mHTkWslJRwSNFAHWOX&#10;ah3KmhyGqe+IxTv43mEU2Vfa9niWctfqeZIstcOGZaHGjj5rKo/F4Aysh+9L0ejD6w7j8/BFfl1g&#10;ZY15mowf76AijfEvDDd8QYdcmPZ+YBtUa0Aeifcr3mK1moPaG1jOFqDzTP+Hz68AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAlXgyc2cCAAAjBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAdRdTAtkAAAAEAQAADwAAAAAAAAAAAAAAAADBBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMcFAAAAAA==&#10;">
+          <mc:Fallback>
+            <w:pict>
+              <v:roundrect w14:anchorId="42B72870" id="Rectangle: Rounded Corners 1" o:spid="_x0000_s1026" style="width:288.6pt;height:30.75pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCVeDJzZwIAACMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSQtbTcqUlSBmCYh&#10;QMDEs+vYJJLj885uk+7X7+ykKQK0h2l9cM++u+/OX77z+UXXGLZT6GuwBZ+c5JwpK6Gs7UvBfz5d&#10;f/nGmQ/ClsKAVQXfK88vVp8/nbduqaZQgSkVMgKxftm6glchuGWWeVmpRvgTcMqSUwM2ItAWX7IS&#10;RUvojcmmeb7IWsDSIUjlPZ1e9U6+SvhaKxnutPYqMFNw6i2kFdO6iWu2OhfLFxSuquXQhviHLhpR&#10;Wyo6Ql2JINgW63dQTS0RPOhwIqHJQOtaqnQHus0kf3Obx0o4le5C5Hg30uT/H6y83T26eyQaWueX&#10;nsx4i05jE/+pP9YlsvYjWaoLTNLh6WIxn03mnEnynZ7lXxdnkc3smO3Qh+8KGhaNgiNsbflAXyQR&#10;JXY3PvTxhzhKPjaRrLA3KvZh7IPSrC6p7DRlJ32oS4NsJ+jLCimVDZPeVYlS9cfznH5DU2NGajEB&#10;RmRdGzNiDwBRe++x+16H+JiqkrzG5PxvjfXJY0aqDDaMyU1tAT8CMHSroXIffyCppyayFLpNRyHR&#10;3EC5v0eG0OvcO3ldE/c3wod7gSRsGgEa1nBHizbQFhwGi7MK8PdH5zGe9EZezloalIL7X1uBijPz&#10;w5ISzyazWZystJnNv05pg689m9ceu20ugb7YhJ4FJ5MZ44M5mBqheaaZXseq5BJWUu2Cy4CHzWXo&#10;B5heBanW6xRG0+REuLGPTkbwSHCU1VP3LNANAgwk3Vs4DJVYvpFgHxszLay3AXSd9HnkdaCeJjFp&#10;aHg14qi/3qeo49u2+gMAAP//AwBQSwMEFAAGAAgAAAAhAHUXUwLZAAAABAEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj8FuwjAQRO+V+g/WIvVSFQcqoKRxUFWJ9tzQD1jiJYmI11HsQPh7Fi7tZaXRjGbe&#10;ZpvRtepEfWg8G5hNE1DEpbcNVwZ+d9uXN1AhIltsPZOBCwXY5I8PGabWn/mHTkWslJRwSNFAHWOX&#10;ah3KmhyGqe+IxTv43mEU2Vfa9niWctfqeZIstcOGZaHGjj5rKo/F4Aysh+9L0ejD6w7j8/BFfl1g&#10;ZY15mowf76AijfEvDDd8QYdcmPZ+YBtUa0Aeifcr3mK1moPaG1jOFqDzTP+Hz68AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAlXgyc2cCAAAjBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAdRdTAtkAAAAEAQAADwAAAAAAAAAAAAAAAADBBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMcFAAAAAA==&#10;" fillcolor="#4365e2 [3204]" strokecolor="#132a7e [1604]" strokeweight="2pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidRPr="00D027CF" w:rsidR="001005FC" w:rsidP="001005FC" w:rsidRDefault="001005FC" w14:paraId="75B1CFE1" w14:textId="0DD82280">
+                    <w:p w14:paraId="729543EA" w14:textId="0DD82280" w:rsidR="001005FC" w:rsidRPr="00D027CF" w:rsidRDefault="001005FC" w:rsidP="001005FC">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t xml:space="preserve">REQUEST FOR FLEXIBLE </w:t>
                       </w:r>
                       <w:r w:rsidR="00FF1A68">
                         <w:rPr>
                           <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t>RETIREMENT</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
@@ -504,51 +504,51 @@
     </w:p>
     <w:p w14:paraId="0A9B9E86" w14:textId="77777777" w:rsidR="00CB2E38" w:rsidRDefault="00CB2E38" w:rsidP="00CB2E38">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10343"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CB2E38" w14:paraId="6FE4CAA7" w14:textId="77777777" w:rsidTr="00B656A1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1562FD15" w14:textId="5DB71424" w:rsidR="00CB2E38" w:rsidRPr="001005FC" w:rsidRDefault="00CB2E38" w:rsidP="001005FC">
+          <w:p w14:paraId="1562FD15" w14:textId="7F5E7FFF" w:rsidR="00CB2E38" w:rsidRPr="001005FC" w:rsidRDefault="00CB2E38" w:rsidP="001005FC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="7560"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001005FC">
               <w:rPr>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
             <w:r w:rsidRPr="001005FC">
@@ -575,50 +575,51 @@
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="001005FC">
               <w:rPr>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:id w:val="-1163548020"/>
                 <w:placeholder>
                   <w:docPart w:val="E3619D957DEE4CA6B133728C5861FDE3"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="001005FC">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Arial"/>
                     <w:color w:val="auto"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="001005FC" w:rsidRPr="001005FC">
               <w:rPr>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="001005FC">
               <w:rPr>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
@@ -652,50 +653,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidR="008A74E6" w:rsidRPr="001005FC">
               <w:rPr>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:id w:val="2004237468"/>
                 <w:placeholder>
                   <w:docPart w:val="F834C8938D8444CDADD09A9EAEA8CBF1"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008A74E6" w:rsidRPr="001005FC">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Arial"/>
                     <w:color w:val="auto"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="007D4581">
               <w:rPr>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="007D4581">
               <w:rPr>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Date of Birth</w:t>
@@ -729,50 +731,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidR="007D4581" w:rsidRPr="001005FC">
               <w:rPr>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:id w:val="-614596201"/>
                 <w:placeholder>
                   <w:docPart w:val="79E69ACFE4474E61B2F0B000EBFA6427"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007D4581" w:rsidRPr="001005FC">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Arial"/>
                     <w:color w:val="auto"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="007D4581">
               <w:rPr>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="007D4581">
               <w:rPr>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>NI Number</w:t>
@@ -806,98 +809,116 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidR="007D4581" w:rsidRPr="001005FC">
               <w:rPr>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:id w:val="187491285"/>
                 <w:placeholder>
                   <w:docPart w:val="549298F717674D4ABC77FA455AD8D82A"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007D4581" w:rsidRPr="001005FC">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Arial"/>
                     <w:color w:val="auto"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008A74E6" w:rsidRPr="001005FC">
               <w:rPr>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="001005FC">
               <w:rPr>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Directorate/School:               </w:t>
+              <w:t>Directorate/</w:t>
+            </w:r>
+            <w:r w:rsidR="009B3AAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Faculty</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001005FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">:          </w:t>
             </w:r>
             <w:r w:rsidRPr="001005FC">
               <w:rPr>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:id w:val="-454089921"/>
                 <w:placeholder>
                   <w:docPart w:val="05485F16D8BC431696EF511CC221856E"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="001005FC">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Arial"/>
                     <w:color w:val="auto"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="001005FC">
               <w:rPr>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:br/>
               <w:t>Unit:</w:t>
             </w:r>
             <w:r w:rsidRPr="001005FC">
               <w:rPr>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:tab/>
@@ -914,50 +935,51 @@
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="001005FC">
               <w:rPr>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:id w:val="-1282254221"/>
                 <w:placeholder>
                   <w:docPart w:val="CFF38D7536FC4E01A0B3490884E7D0F2"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="001005FC">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Arial"/>
                     <w:color w:val="auto"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="0F1D3E1E" w14:textId="16843311" w:rsidR="001005FC" w:rsidRPr="001005FC" w:rsidRDefault="00BF499D" w:rsidP="001005FC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="7560"/>
               </w:tabs>
               <w:rPr>
@@ -991,50 +1013,51 @@
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="001005FC" w:rsidRPr="001005FC">
               <w:rPr>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:id w:val="-116908060"/>
                 <w:placeholder>
                   <w:docPart w:val="DBB5515F741E44F18EB73C3BDB8C2A35"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001005FC" w:rsidRPr="001005FC">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Arial"/>
                     <w:color w:val="auto"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00550047" w14:paraId="68319F28" w14:textId="77777777" w:rsidTr="00B656A1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3214EF6B" w14:textId="355A741A" w:rsidR="00550047" w:rsidRPr="001005FC" w:rsidRDefault="00550047" w:rsidP="000A7F8B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                 <w:bCs/>
               </w:rPr>
@@ -1077,50 +1100,51 @@
             <w:r w:rsidR="001005FC">
               <w:rPr>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001005FC">
               <w:rPr>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                       </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                   <w:bCs/>
                 </w:rPr>
                 <w:id w:val="1144933132"/>
                 <w:placeholder>
                   <w:docPart w:val="A76E40C789D047F49F5B73733679390F"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001005FC" w:rsidRPr="001005FC">
                   <w:rPr>
                     <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>DD/MM/YY</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="43C882A1" w14:textId="77777777" w:rsidR="00E91B56" w:rsidRDefault="00E91B56" w:rsidP="00F9767B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Segoe UI"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -1210,97 +1234,98 @@
               </w:rPr>
               <w:t>Current</w:t>
             </w:r>
             <w:r w:rsidR="00DD2A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> working hours and pattern</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006613DF" w:rsidRPr="003E05B5" w14:paraId="596864BE" w14:textId="77777777" w:rsidTr="00B656A1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10485" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63E1683A" w14:textId="71C7BEAA" w:rsidR="006613DF" w:rsidRDefault="00000000" w:rsidP="000A7F8B">
+          <w:p w14:paraId="63E1683A" w14:textId="71C7BEAA" w:rsidR="006613DF" w:rsidRDefault="00200F27" w:rsidP="000A7F8B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:id w:val="110787358"/>
                 <w:placeholder>
                   <w:docPart w:val="111AC41B389A4655A9AEDBC640C98FB8"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DD2A3E" w:rsidRPr="001005FC">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Arial"/>
                     <w:color w:val="auto"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00DD2A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006669DD" w:rsidRPr="003E05B5" w14:paraId="3D3C034C" w14:textId="77777777" w:rsidTr="00B656A1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10485" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37B1DB6F" w14:textId="1CCD7EBF" w:rsidR="006669DD" w:rsidRPr="001005FC" w:rsidRDefault="006669DD" w:rsidP="000A7F8B">
+          <w:p w14:paraId="37B1DB6F" w14:textId="60944478" w:rsidR="006669DD" w:rsidRPr="001005FC" w:rsidRDefault="006669DD" w:rsidP="000A7F8B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001005FC">
               <w:rPr>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                 <w:b/>
               </w:rPr>
               <w:t>Please set out the</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> working hours and</w:t>
             </w:r>
             <w:r w:rsidRPr="001005FC">
               <w:rPr>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                 <w:b/>
               </w:rPr>
@@ -1343,70 +1368,71 @@
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D46BC5">
               <w:rPr>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">SS, there must be a reduction in pensionable pay of at least 10% for the first 12 months. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DE1B06" w:rsidRPr="003E05B5" w14:paraId="3BE520CD" w14:textId="77777777" w:rsidTr="00B656A1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10485" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1FD7FBD7" w14:textId="678582B7" w:rsidR="00D866F9" w:rsidRPr="001005FC" w:rsidRDefault="00000000" w:rsidP="000A7F8B">
+          <w:p w14:paraId="1FD7FBD7" w14:textId="678582B7" w:rsidR="00D866F9" w:rsidRPr="001005FC" w:rsidRDefault="00200F27" w:rsidP="000A7F8B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:id w:val="892697280"/>
                 <w:placeholder>
                   <w:docPart w:val="955777BAED2A483292131AAB903483FD"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DD2A3E" w:rsidRPr="001005FC">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Arial"/>
                     <w:color w:val="auto"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00DD2A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="00734F96">
               <w:rPr>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:br/>
             </w:r>
@@ -1481,150 +1507,152 @@
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> minimum 3 months’ notice after approval date is required for pension processing</w:t>
             </w:r>
             <w:r w:rsidR="54A79BA7" w:rsidRPr="36DF595D">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Segoe UI"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2806" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A9A9798" w14:textId="19BF79DE" w:rsidR="00175D4E" w:rsidRDefault="00000000" w:rsidP="000A7F8B">
+          <w:p w14:paraId="7A9A9798" w14:textId="19BF79DE" w:rsidR="00175D4E" w:rsidRDefault="00200F27" w:rsidP="000A7F8B">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1943721199"/>
                 <w:placeholder>
                   <w:docPart w:val="D03C9EF381A24A7CB5C8BA996452773C"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00962F6E" w:rsidRPr="00962F6E">
                   <w:rPr>
                     <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>DD/MM/YY</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0066590B" w14:paraId="79508561" w14:textId="77777777" w:rsidTr="35C1BA70">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7650" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7B80D331" w14:textId="1B5A1919" w:rsidR="0066590B" w:rsidRPr="0066590B" w:rsidRDefault="00962F6E" w:rsidP="000A7F8B">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Current Grade:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2806" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18330B98" w14:textId="5FDCA178" w:rsidR="0066590B" w:rsidRDefault="00000000" w:rsidP="000A7F8B">
+          <w:p w14:paraId="18330B98" w14:textId="5FDCA178" w:rsidR="0066590B" w:rsidRDefault="00200F27" w:rsidP="000A7F8B">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:id w:val="604465310"/>
                 <w:placeholder>
                   <w:docPart w:val="2506D1C79A4849E0B2ACF11AFBCCFF37"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00962F6E" w:rsidRPr="00962F6E">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Arial"/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00962F6E" w14:paraId="7DB52A72" w14:textId="77777777" w:rsidTr="35C1BA70">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7650" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="63A229E3" w14:textId="700355F4" w:rsidR="00962F6E" w:rsidRPr="00962F6E" w:rsidRDefault="00962F6E" w:rsidP="000A7F8B">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
@@ -1651,76 +1679,77 @@
               <w:rPr>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00962F6E">
               <w:rPr>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>If applicable, for members of NHS SS, LGPS or STSS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2806" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F2DDE47" w14:textId="04B689F5" w:rsidR="00962F6E" w:rsidRDefault="00000000" w:rsidP="000A7F8B">
+          <w:p w14:paraId="5F2DDE47" w14:textId="04B689F5" w:rsidR="00962F6E" w:rsidRDefault="00200F27" w:rsidP="000A7F8B">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:id w:val="-591461341"/>
                 <w:placeholder>
                   <w:docPart w:val="9F0FB08FDB124644948F12C68BC53759"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00075F8D" w:rsidRPr="00075F8D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Arial"/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00075F8D" w14:paraId="520876E3" w14:textId="77777777" w:rsidTr="35C1BA70">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7650" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F112B79" w14:textId="0A1D3DCE" w:rsidR="00075F8D" w:rsidRDefault="56B68219" w:rsidP="2B0936A4">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
@@ -1737,75 +1766,76 @@
               <w:rPr>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>I am aware that a role change may mean a change to contract and/or grade</w:t>
             </w:r>
             <w:r w:rsidR="0AF05AEC" w:rsidRPr="35C1BA70">
               <w:rPr>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2806" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10BD879E" w14:textId="7906A061" w:rsidR="00075F8D" w:rsidRDefault="00000000" w:rsidP="000A7F8B">
+          <w:p w14:paraId="10BD879E" w14:textId="7906A061" w:rsidR="00075F8D" w:rsidRDefault="00200F27" w:rsidP="000A7F8B">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="860087881"/>
                 <w:placeholder>
                   <w:docPart w:val="44C17E58DBE3402998C274959761BB61"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00734F96" w:rsidRPr="00734F96">
                   <w:rPr>
                     <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Arial"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Yes/No</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00734F96">
               <w:rPr>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                 <w:b/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="571F1BB0" w14:textId="77777777" w:rsidR="00175D4E" w:rsidRDefault="00175D4E" w:rsidP="00175D4E"/>
     <w:p w14:paraId="4F9D1C0F" w14:textId="77777777" w:rsidR="00175D4E" w:rsidRPr="00175D4E" w:rsidRDefault="00175D4E" w:rsidP="00175D4E"/>
@@ -1950,50 +1980,51 @@
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="1820537784"/>
             <w:placeholder>
               <w:docPart w:val="223FC1E3B15C4DC5A683B230885B4917"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="USS" w:value="USS"/>
               <w:listItem w:displayText="UoDSS" w:value="UoDSS"/>
               <w:listItem w:displayText="Royal London" w:value="Royal London"/>
               <w:listItem w:displayText="NHSSS" w:value="NHSSS"/>
               <w:listItem w:displayText="LGPS" w:value="LGPS"/>
               <w:listItem w:displayText="STSS" w:value="STSS"/>
             </w:dropDownList>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2806" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="61E737D8" w14:textId="4BAC350F" w:rsidR="00DB0BF5" w:rsidRDefault="00DB0BF5" w:rsidP="000A7F8B">
                 <w:pPr>
                   <w:pStyle w:val="paragraph"/>
                   <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                   <w:jc w:val="center"/>
                   <w:textAlignment w:val="baseline"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Arial"/>
                     <w:b/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00DB0BF5">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Baxter Sans Core" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Baxter Sans Core"/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
@@ -2193,79 +2224,80 @@
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>%; LGPS: up to 100%</w:t>
             </w:r>
             <w:r w:rsidR="00632665" w:rsidRPr="00B82C5E">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Segoe UI"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>; STSS: up to 75%.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2806" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A2EE892" w14:textId="77777777" w:rsidR="00B42C97" w:rsidRPr="001005FC" w:rsidRDefault="00000000" w:rsidP="000A7F8B">
+          <w:p w14:paraId="4A2EE892" w14:textId="77777777" w:rsidR="00B42C97" w:rsidRPr="001005FC" w:rsidRDefault="00200F27" w:rsidP="000A7F8B">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Segoe UI"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Arial"/>
                   <w:b/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1387103504"/>
                 <w:placeholder>
                   <w:docPart w:val="B1FEDECE61204544B27ADE787F1AABDA"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B42C97" w:rsidRPr="001005FC">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Arial"/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B42C97" w:rsidRPr="001005FC" w14:paraId="38CB4C64" w14:textId="77777777" w:rsidTr="000A7F8B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7650" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="19C01E2B" w14:textId="7E467298" w:rsidR="00B42C97" w:rsidRPr="008B43C5" w:rsidRDefault="00B42C97" w:rsidP="000A7F8B">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
@@ -2412,79 +2444,80 @@
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ant to USS</w:t>
             </w:r>
             <w:r w:rsidR="008D5A24">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Segoe UI"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>, NHS SS and STSS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2806" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A520D0B" w14:textId="77777777" w:rsidR="00B42C97" w:rsidRPr="001005FC" w:rsidRDefault="00000000" w:rsidP="000A7F8B">
+          <w:p w14:paraId="7A520D0B" w14:textId="77777777" w:rsidR="00B42C97" w:rsidRPr="001005FC" w:rsidRDefault="00200F27" w:rsidP="000A7F8B">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Segoe UI"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Arial"/>
                   <w:b/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1407145757"/>
                 <w:placeholder>
                   <w:docPart w:val="EE318917FC52449C939F53D88AD22C83"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B42C97" w:rsidRPr="001005FC">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Arial"/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="36DF595D" w14:paraId="67919997" w14:textId="77777777" w:rsidTr="36DF595D">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7650" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="399E3EB2" w14:textId="5B5FB935" w:rsidR="2333FD99" w:rsidRDefault="2333FD99" w:rsidP="36DF595D">
@@ -2563,543 +2596,679 @@
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Segoe UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>hours/pattern)</w:t>
             </w:r>
             <w:r w:rsidRPr="36DF595D">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2806" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F1B3D79" w14:textId="4B066BDF" w:rsidR="36DF595D" w:rsidRPr="00B82C5E" w:rsidRDefault="00000000" w:rsidP="00B82C5E">
+          <w:p w14:paraId="6F1B3D79" w14:textId="4B066BDF" w:rsidR="36DF595D" w:rsidRPr="00B82C5E" w:rsidRDefault="00200F27" w:rsidP="00B82C5E">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="PlaceholderText"/>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                   <w:color w:val="808080"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1403044093"/>
                 <w:placeholder>
                   <w:docPart w:val="25D5AAAC59074B589AA1A9571853E132"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="2333FD99" w:rsidRPr="36DF595D">
                   <w:rPr>
                     <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>DD/MM/YY</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="67EC20D9" w14:textId="3577F807" w:rsidR="00734F96" w:rsidRDefault="00734F96" w:rsidP="00734F96">
+    <w:p w14:paraId="3A3F1891" w14:textId="77777777" w:rsidR="009B3AAF" w:rsidRDefault="009B3AAF" w:rsidP="00734F96">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:cs="Segoe UI"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13DAB225" w14:textId="5672EB0D" w:rsidR="00DF63A5" w:rsidRDefault="008B43C5" w:rsidP="00734F96">
+    <w:p w14:paraId="13DAB225" w14:textId="2BADDC96" w:rsidR="00DF63A5" w:rsidRDefault="008B43C5" w:rsidP="00734F96">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Segoe UI"/>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C36502">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Segoe UI"/>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>Section 2 – to be completed by the Dean or Director</w:t>
+        <w:t xml:space="preserve">Section </w:t>
+      </w:r>
+      <w:r w:rsidR="005319DA">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C36502">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – to be completed by the </w:t>
+      </w:r>
+      <w:r w:rsidR="000D0BA6">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UEG member responsible for your Faculty/Directorate </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B65D80" w14:textId="77777777" w:rsidR="00734F96" w:rsidRPr="00734F96" w:rsidRDefault="00734F96" w:rsidP="00734F96"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7650"/>
         <w:gridCol w:w="2806"/>
       </w:tblGrid>
       <w:tr w:rsidR="00734F96" w14:paraId="1EA33870" w14:textId="77777777" w:rsidTr="000A7F8B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7650" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A149BB7" w14:textId="4252CB87" w:rsidR="00734F96" w:rsidRPr="007E67D6" w:rsidRDefault="2E3DA781" w:rsidP="000A7F8B">
+          <w:p w14:paraId="6A149BB7" w14:textId="47F439BD" w:rsidR="00734F96" w:rsidRPr="007E67D6" w:rsidRDefault="2E3DA781" w:rsidP="000A7F8B">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Segoe UI"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6DEC4412">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Request </w:t>
             </w:r>
-            <w:r w:rsidR="0E48BD4C" w:rsidRPr="6DEC4412">
+            <w:r w:rsidR="00FA6B36">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>supported</w:t>
+              <w:t>approved</w:t>
             </w:r>
             <w:r w:rsidRPr="6DEC4412">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
-            </w:r>
-[...1 lines deleted...]
-              <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2806" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33A6BCBC" w14:textId="5A000377" w:rsidR="00734F96" w:rsidRDefault="00000000" w:rsidP="000A7F8B">
+          <w:p w14:paraId="33A6BCBC" w14:textId="5A000377" w:rsidR="00734F96" w:rsidRDefault="00200F27" w:rsidP="000A7F8B">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1948420208"/>
                 <w:placeholder>
                   <w:docPart w:val="99BB2BA66CB24AFD83EADF1626897589"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005A4919" w:rsidRPr="005A4919">
                   <w:rPr>
                     <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Y</w:t>
                 </w:r>
                 <w:r w:rsidR="005A4919" w:rsidRPr="005A4919">
                   <w:rPr>
                     <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>es/No</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00734F96" w14:paraId="7322B8E2" w14:textId="77777777" w:rsidTr="000A7F8B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7650" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C35F146" w14:textId="18099C70" w:rsidR="00734F96" w:rsidRPr="0066590B" w:rsidRDefault="001A5183" w:rsidP="6DEC4412">
+          <w:p w14:paraId="6C35F146" w14:textId="297B29AC" w:rsidR="00734F96" w:rsidRPr="0066590B" w:rsidRDefault="001A5183" w:rsidP="6DEC4412">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reason not </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00503541">
+              <w:t>Reason not</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA6B36">
               <w:rPr>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>supported</w:t>
+              <w:t xml:space="preserve"> approved</w:t>
             </w:r>
             <w:r w:rsidR="00100585">
               <w:rPr>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, if relevant:</w:t>
             </w:r>
             <w:r w:rsidR="00100585" w:rsidRPr="6DEC4412">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Segoe UI"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76B8E6BE" w14:textId="18A57D83" w:rsidR="00734F96" w:rsidRPr="0066590B" w:rsidRDefault="0CED244E" w:rsidP="000A7F8B">
+          <w:p w14:paraId="76B8E6BE" w14:textId="74FA75CF" w:rsidR="00734F96" w:rsidRPr="0066590B" w:rsidRDefault="0CED244E" w:rsidP="000A7F8B">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F1709">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Segoe UI"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>If not supported, please discuss with your Senior People Partner before signing the form and writing to the member of staff to confirm this.</w:t>
+              <w:t>If not</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA6B36">
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Segoe UI"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> approved</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002F1709">
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Segoe UI"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>, please discuss with your Senior People Partner before signing the form and writing to the member of staff to confirm.</w:t>
             </w:r>
             <w:r w:rsidRPr="002F1709">
               <w:rPr>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="10BB03C6" w:rsidRPr="002F1709">
               <w:rPr>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Click on ‘Choose an item’ for drop down options.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-2118059240"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013438"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="The burden of additional costs" w:value="The burden of additional costs"/>
               <w:listItem w:displayText="Inability to reorganise work among staff" w:value="Inability to reorganise work among staff"/>
               <w:listItem w:displayText="Inability to recruit additional staff" w:value="Inability to recruit additional staff"/>
               <w:listItem w:displayText="Detrimental effect on ability to meet customer/student demand" w:value="Detrimental effect on ability to meet customer/student demand"/>
               <w:listItem w:displayText="Detrimental impact on quality" w:value="Detrimental impact on quality"/>
               <w:listItem w:displayText="Detrimental impact on performance" w:value="Detrimental impact on performance"/>
               <w:listItem w:displayText="Insufficiency of work during periods proposed for work" w:value="Insufficiency of work during periods proposed for work"/>
               <w:listItem w:displayText="Any planned structural change" w:value="Any planned structural change"/>
             </w:dropDownList>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2806" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="2E7900DC" w14:textId="11CB6D3A" w:rsidR="00734F96" w:rsidRDefault="001A5183" w:rsidP="000A7F8B">
                 <w:pPr>
                   <w:pStyle w:val="paragraph"/>
                   <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                   <w:jc w:val="center"/>
                   <w:textAlignment w:val="baseline"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Arial"/>
                     <w:b/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001A5183">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Baxter Sans Core" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Baxter Sans Core"/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="23C42E52" w14:textId="77777777" w:rsidR="008B43C5" w:rsidRDefault="008B43C5" w:rsidP="008B43C5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10485" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10485"/>
       </w:tblGrid>
       <w:tr w:rsidR="00100585" w:rsidRPr="006669DD" w14:paraId="6DDE936E" w14:textId="77777777" w:rsidTr="00B656A1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10485" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13A2F6B1" w14:textId="31FE9813" w:rsidR="00100585" w:rsidRPr="006669DD" w:rsidRDefault="00100585" w:rsidP="000A7F8B">
+          <w:p w14:paraId="13A2F6B1" w14:textId="42A9C276" w:rsidR="00100585" w:rsidRPr="00E25811" w:rsidRDefault="00BD0DA4" w:rsidP="000A7F8B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
-                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...20 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00400B07">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Highlight any risks and identified mitigations in relation to </w:t>
+            </w:r>
+            <w:r w:rsidR="00C05066" w:rsidRPr="00400B07">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>this decision:</w:t>
+            </w:r>
+            <w:r w:rsidR="00E25811" w:rsidRPr="00400B07">
               <w:rPr>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                 <w:b/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="002F1709">
+            <w:r w:rsidR="00C05066" w:rsidRPr="00400B07">
               <w:rPr>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>i.e. nature of impact on the School/Directorate</w:t>
-[...4 lines deleted...]
-                <w:b/>
+              <w:t>E.g. impact on safety</w:t>
+            </w:r>
+            <w:r w:rsidR="004A5CDE" w:rsidRPr="00400B07">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>, service delivery, operational continuity.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E25811" w:rsidRPr="006669DD" w14:paraId="7E545B04" w14:textId="77777777" w:rsidTr="00B656A1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74A1CD78" w14:textId="230A5FE7" w:rsidR="00E25811" w:rsidRDefault="00E25811" w:rsidP="000A7F8B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Comments from the</w:t>
+            </w:r>
+            <w:r w:rsidR="000D0BA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> UEG member</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="002F1709">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">i.e. nature of impact on the </w:t>
+            </w:r>
+            <w:r w:rsidR="14D38268" w:rsidRPr="7F1CA476">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Faculty</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002F1709">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/Directorate</w:t>
+            </w:r>
+            <w:r w:rsidR="00400B07">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00100585" w14:paraId="142CA577" w14:textId="77777777" w:rsidTr="00B656A1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10485" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0ECAC678" w14:textId="03E0634F" w:rsidR="00100585" w:rsidRDefault="00000000" w:rsidP="000A7F8B">
+          <w:p w14:paraId="0ECAC678" w14:textId="03E0634F" w:rsidR="00100585" w:rsidRDefault="00200F27" w:rsidP="000A7F8B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:id w:val="1508404041"/>
                 <w:placeholder>
                   <w:docPart w:val="DC15426C845245F7BB269F2A0170346B"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00100585" w:rsidRPr="001005FC">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Arial"/>
                     <w:color w:val="auto"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00100585">
               <w:rPr>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C5F24" w14:paraId="4BC6A0BB" w14:textId="77777777" w:rsidTr="00B656A1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10485" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17FB8BFB" w14:textId="0448C85C" w:rsidR="003C5F24" w:rsidRPr="00AC1A65" w:rsidRDefault="00AC1A65" w:rsidP="000A7F8B">
+          <w:p w14:paraId="17FB8BFB" w14:textId="3396519E" w:rsidR="003C5F24" w:rsidRPr="00AC1A65" w:rsidRDefault="000D0BA6" w:rsidP="000A7F8B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Dean/Director’s Name: </w:t>
+              <w:t xml:space="preserve">UEG Member’s </w:t>
+            </w:r>
+            <w:r w:rsidR="00AC1A65">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Name: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="35C7FCE9" w14:textId="77777777" w:rsidR="003C5F24" w:rsidRDefault="003C5F24" w:rsidP="000A7F8B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="47E8DF2D" w14:textId="2835DF65" w:rsidR="003C5F24" w:rsidRPr="003C5F24" w:rsidRDefault="003C5F24" w:rsidP="000A7F8B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001005FC">
               <w:rPr>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                 <w:b/>
               </w:rPr>
               <w:t>Signature:</w:t>
             </w:r>
             <w:r w:rsidRPr="001005FC">
@@ -3133,66 +3302,67 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                       </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                   <w:bCs/>
                 </w:rPr>
                 <w:id w:val="1008803074"/>
                 <w:placeholder>
                   <w:docPart w:val="65039A46E59F480891845670128A3696"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="001005FC">
                   <w:rPr>
                     <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>DD/MM/YY</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7BBCE38A" w14:textId="77777777" w:rsidR="00100585" w:rsidRDefault="00100585" w:rsidP="008B43C5"/>
-    <w:p w14:paraId="4AFFC04E" w14:textId="49898685" w:rsidR="00C93033" w:rsidRDefault="00C93033" w:rsidP="00C93033">
+    <w:p w14:paraId="4AFFC04E" w14:textId="4A0D9347" w:rsidR="00C93033" w:rsidRDefault="00C93033" w:rsidP="00C93033">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Segoe UI"/>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C36502">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Segoe UI"/>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Segoe UI"/>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
@@ -3211,106 +3381,117 @@
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Segoe UI"/>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>the Senior People Partner</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="068E9CD1" w14:textId="77777777" w:rsidR="003C4654" w:rsidRDefault="003C4654" w:rsidP="003C4654"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7650"/>
         <w:gridCol w:w="2806"/>
       </w:tblGrid>
       <w:tr w:rsidR="003C4654" w14:paraId="57EE474C" w14:textId="77777777" w:rsidTr="00B656A1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7650" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65A6061C" w14:textId="14F27247" w:rsidR="003C4654" w:rsidRPr="003C4654" w:rsidRDefault="003C4654" w:rsidP="000A7F8B">
+          <w:p w14:paraId="65A6061C" w14:textId="607E7D2C" w:rsidR="003C4654" w:rsidRPr="003C4654" w:rsidRDefault="003C4654" w:rsidP="000A7F8B">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>I confirm that I have reviewed the request and discussed with the Dean/Director:</w:t>
+              <w:t xml:space="preserve">I confirm that I have reviewed the request and discussed with the </w:t>
+            </w:r>
+            <w:r w:rsidR="000D0BA6">
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Faculty/Directorate’s UEG representative</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2806" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D455583" w14:textId="77777777" w:rsidR="003C4654" w:rsidRDefault="00000000" w:rsidP="000A7F8B">
+          <w:p w14:paraId="2D455583" w14:textId="77777777" w:rsidR="003C4654" w:rsidRDefault="00200F27" w:rsidP="000A7F8B">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-49311009"/>
                 <w:placeholder>
                   <w:docPart w:val="FA107288A1054A1F80A52A8B5068A288"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003C4654" w:rsidRPr="005A4919">
                   <w:rPr>
                     <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Y</w:t>
                 </w:r>
                 <w:r w:rsidR="003C4654" w:rsidRPr="005A4919">
                   <w:rPr>
                     <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>es/No</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="681B4DD4" w14:textId="77777777" w:rsidR="008B43C5" w:rsidRDefault="008B43C5" w:rsidP="008B43C5">
@@ -3340,70 +3521,71 @@
           <w:p w14:paraId="441FBAE5" w14:textId="6C3F8070" w:rsidR="00B54C46" w:rsidRPr="00901214" w:rsidRDefault="00901214" w:rsidP="000A7F8B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                 <w:b/>
               </w:rPr>
               <w:t>Comments from the Senior People Partner:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B54C46" w14:paraId="5485991E" w14:textId="77777777" w:rsidTr="6DEC4412">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10485" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D5FEFF7" w14:textId="00EEAEE2" w:rsidR="00B54C46" w:rsidRDefault="00000000" w:rsidP="000A7F8B">
+          <w:p w14:paraId="2D5FEFF7" w14:textId="00EEAEE2" w:rsidR="00B54C46" w:rsidRDefault="00200F27" w:rsidP="000A7F8B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:id w:val="-344020067"/>
                 <w:placeholder>
                   <w:docPart w:val="CFBB8FF3704944829E35EA7C59DA78E7"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00901214" w:rsidRPr="001005FC">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Arial"/>
                     <w:color w:val="auto"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00901214">
               <w:rPr>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007E4132" w14:paraId="68BD1B48" w14:textId="09EF6E83" w:rsidTr="000A7F8B">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
@@ -3421,122 +3603,124 @@
               <w:rPr>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">I confirm that the proposed change/reduction to role will result in a change to contract and/or grade. </w:t>
             </w:r>
             <w:r w:rsidRPr="6DEC4412">
               <w:rPr>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D1337" w14:paraId="68047A9B" w14:textId="77777777" w:rsidTr="000A7F8B">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10485" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10FA2906" w14:textId="45157E91" w:rsidR="006D1337" w:rsidRDefault="00000000" w:rsidP="6DEC4412">
+          <w:p w14:paraId="10FA2906" w14:textId="45157E91" w:rsidR="006D1337" w:rsidRDefault="00200F27" w:rsidP="6DEC4412">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="-194395056"/>
                 <w:placeholder>
                   <w:docPart w:val="B34194FF64BF47739B1F71DABF3FF170"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006D1337" w:rsidRPr="6DEC4412">
                   <w:rPr>
                     <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Arial"/>
                   </w:rPr>
                   <w:t>Yes/No</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A7F19" w14:paraId="3F563A53" w14:textId="77777777" w:rsidTr="6DEC4412">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10485" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2782C0EF" w14:textId="7FDECFD0" w:rsidR="003A7F19" w:rsidRDefault="54CAA3D4" w:rsidP="6DEC4412">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6DEC4412">
               <w:rPr>
                 <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Baxter Sans Core"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Details of any change to contract and/or grade as detailed below:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05664448" w14:textId="72BE6075" w:rsidR="003A7F19" w:rsidRDefault="00000000" w:rsidP="003A7F19">
+          <w:p w14:paraId="05664448" w14:textId="72BE6075" w:rsidR="003A7F19" w:rsidRDefault="00200F27" w:rsidP="003A7F19">
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:id w:val="-402990599"/>
                 <w:placeholder>
                   <w:docPart w:val="1308B28B8CC746D8909DB8BB8C8175EA"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D779FE" w:rsidRPr="001005FC">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Arial"/>
                     <w:color w:val="auto"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A7F19" w14:paraId="5C1CE165" w14:textId="77777777" w:rsidTr="6DEC4412">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10485" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="244FEB31" w14:textId="6734FE63" w:rsidR="003A7F19" w:rsidRPr="00AC1A65" w:rsidRDefault="003A7F19" w:rsidP="003A7F19">
             <w:pPr>
               <w:rPr>
@@ -3605,583 +3789,297 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                       </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                   <w:bCs/>
                 </w:rPr>
                 <w:id w:val="697745424"/>
                 <w:placeholder>
                   <w:docPart w:val="78490DF3D392446A979FAEC97D959D8A"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="001005FC">
                   <w:rPr>
                     <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>DD/MM/YY</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="63F0B522" w14:textId="584359D1" w:rsidR="00901214" w:rsidRDefault="00901214" w:rsidP="00901214">
-[...326 lines deleted...]
-    </w:tbl>
     <w:p w14:paraId="774F4712" w14:textId="77777777" w:rsidR="00901214" w:rsidRDefault="00901214" w:rsidP="008B43C5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B16FA53" w14:textId="368055FC" w:rsidR="00795B07" w:rsidRPr="000A7F8B" w:rsidRDefault="00670CA8" w:rsidP="008B43C5">
+    <w:p w14:paraId="2B16FA53" w14:textId="687DBF26" w:rsidR="00795B07" w:rsidRPr="000A7F8B" w:rsidRDefault="00670CA8" w:rsidP="008B43C5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7F8B">
         <w:rPr>
           <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Copies of approved requests should be sent to the applicant, Pensions Office and </w:t>
+        <w:t>Copies of approved requests should be sent to the applicant,</w:t>
+      </w:r>
+      <w:r w:rsidR="000D0BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="000D0BA6" w:rsidRPr="00CB14F0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+            <w:i/>
+            <w:iCs/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>peopledirectorsoffice@dundee.ac.uk</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="000D0BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7F8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pensions Office and </w:t>
       </w:r>
       <w:r w:rsidR="00885C9C" w:rsidRPr="000A7F8B">
         <w:rPr>
           <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>saved in the applicant’s personal file.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00795B07" w:rsidRPr="000A7F8B" w:rsidSect="004C31EE">
-      <w:headerReference w:type="default" r:id="rId12"/>
-      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="714" w:footer="646" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="044B406B" w14:textId="77777777" w:rsidR="00DE27B1" w:rsidRDefault="00DE27B1" w:rsidP="00CA4E40">
+    <w:p w14:paraId="0B419804" w14:textId="77777777" w:rsidR="00200F27" w:rsidRDefault="00200F27" w:rsidP="00CA4E40">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="630493D1" w14:textId="77777777" w:rsidR="00DE27B1" w:rsidRDefault="00DE27B1" w:rsidP="00CA4E40">
+    <w:p w14:paraId="134A988B" w14:textId="77777777" w:rsidR="00200F27" w:rsidRDefault="00200F27" w:rsidP="00CA4E40">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="57179F75" w14:textId="77777777" w:rsidR="00DE27B1" w:rsidRDefault="00DE27B1"/>
+    <w:p w14:paraId="100B46F1" w14:textId="77777777" w:rsidR="00200F27" w:rsidRDefault="00200F27"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Baxter Sans Core">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000500000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:altName w:val="Courier New"/>
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="626FC834" w14:textId="77777777" w:rsidR="00DE27B1" w:rsidRDefault="00DE27B1" w:rsidP="00CA4E40">
+    <w:p w14:paraId="0F826409" w14:textId="77777777" w:rsidR="00200F27" w:rsidRDefault="00200F27" w:rsidP="00CA4E40">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0BD6A350" w14:textId="77777777" w:rsidR="00DE27B1" w:rsidRDefault="00DE27B1" w:rsidP="00CA4E40">
+    <w:p w14:paraId="13CA1F58" w14:textId="77777777" w:rsidR="00200F27" w:rsidRDefault="00200F27" w:rsidP="00CA4E40">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7EB14CCC" w14:textId="77777777" w:rsidR="00DE27B1" w:rsidRDefault="00DE27B1"/>
+    <w:p w14:paraId="305C431C" w14:textId="77777777" w:rsidR="00200F27" w:rsidRDefault="00200F27"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="60F94CA4" w14:textId="77777777" w:rsidR="00CA4E40" w:rsidRDefault="001C2C8B" w:rsidP="005C1039">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="center" w:pos="4025"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5D0F4D40" wp14:editId="2A98BC6B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>452755</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="363600" cy="493200"/>
           <wp:effectExtent l="0" t="0" r="0" b="2540"/>
           <wp:wrapNone/>
@@ -4231,51 +4129,51 @@
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6F2E6C54" w14:textId="12A19B0B" w:rsidR="00AE17D7" w:rsidRDefault="00574D6F" w:rsidP="00C136E0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="070FCEFE" wp14:editId="40811D2D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>5143500</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>450851</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="349250" cy="473736"/>
           <wp:effectExtent l="0" t="0" r="0" b="2540"/>
           <wp:wrapNone/>
           <wp:docPr id="5" name="Picture 5">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4382,51 +4280,51 @@
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00C136E0">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="002652AA">
       <w:t xml:space="preserve">   </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03DF3F50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="22602F4A"/>
     <w:lvl w:ilvl="0" w:tplc="8EEEE978">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -4954,181 +4852,196 @@
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1281300280">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2102682931">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="833759806">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1502889973">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="2105414534">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="651980610">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="98"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00006594"/>
     <w:rsid w:val="00006594"/>
     <w:rsid w:val="000353CA"/>
     <w:rsid w:val="0004053E"/>
     <w:rsid w:val="0005366F"/>
+    <w:rsid w:val="00063F70"/>
     <w:rsid w:val="00065A7E"/>
     <w:rsid w:val="00075F8D"/>
     <w:rsid w:val="00081083"/>
     <w:rsid w:val="00081947"/>
     <w:rsid w:val="00092B96"/>
+    <w:rsid w:val="00097A93"/>
     <w:rsid w:val="000A7F8B"/>
     <w:rsid w:val="000B002F"/>
     <w:rsid w:val="000B61ED"/>
     <w:rsid w:val="000C0A0A"/>
     <w:rsid w:val="000C3D51"/>
+    <w:rsid w:val="000D0BA6"/>
     <w:rsid w:val="000D2855"/>
+    <w:rsid w:val="000E2841"/>
     <w:rsid w:val="000E3049"/>
     <w:rsid w:val="000E5F3D"/>
     <w:rsid w:val="000F53B7"/>
     <w:rsid w:val="000F5D6E"/>
     <w:rsid w:val="000F6806"/>
     <w:rsid w:val="001001E2"/>
     <w:rsid w:val="00100585"/>
     <w:rsid w:val="001005FC"/>
+    <w:rsid w:val="00112A4C"/>
     <w:rsid w:val="00145DC9"/>
     <w:rsid w:val="001512AE"/>
     <w:rsid w:val="0016490F"/>
     <w:rsid w:val="00165637"/>
+    <w:rsid w:val="00174973"/>
     <w:rsid w:val="00175D4E"/>
     <w:rsid w:val="001762C1"/>
     <w:rsid w:val="00193D8A"/>
     <w:rsid w:val="0019401C"/>
     <w:rsid w:val="001A5183"/>
     <w:rsid w:val="001C1903"/>
     <w:rsid w:val="001C2C8B"/>
     <w:rsid w:val="001C3689"/>
     <w:rsid w:val="001D2D92"/>
     <w:rsid w:val="001E57C8"/>
     <w:rsid w:val="001E7D7B"/>
     <w:rsid w:val="001F0592"/>
     <w:rsid w:val="001F39AB"/>
+    <w:rsid w:val="00200F27"/>
+    <w:rsid w:val="00205628"/>
+    <w:rsid w:val="002134A9"/>
     <w:rsid w:val="002230F1"/>
     <w:rsid w:val="0023711A"/>
     <w:rsid w:val="00241C96"/>
     <w:rsid w:val="002550FA"/>
     <w:rsid w:val="002652AA"/>
     <w:rsid w:val="002707EE"/>
+    <w:rsid w:val="00271AA4"/>
     <w:rsid w:val="00272B23"/>
     <w:rsid w:val="00290053"/>
     <w:rsid w:val="002A1B4D"/>
     <w:rsid w:val="002E41DD"/>
     <w:rsid w:val="002E7203"/>
     <w:rsid w:val="002F1709"/>
     <w:rsid w:val="002F3A69"/>
     <w:rsid w:val="0031291C"/>
+    <w:rsid w:val="00315D7A"/>
     <w:rsid w:val="00321A9D"/>
     <w:rsid w:val="003254F0"/>
     <w:rsid w:val="00330D29"/>
     <w:rsid w:val="00336A13"/>
     <w:rsid w:val="00346958"/>
     <w:rsid w:val="00353E6A"/>
     <w:rsid w:val="00363060"/>
     <w:rsid w:val="00370B9D"/>
     <w:rsid w:val="00373443"/>
     <w:rsid w:val="0037505A"/>
     <w:rsid w:val="00376874"/>
     <w:rsid w:val="00377ECB"/>
     <w:rsid w:val="00384EDA"/>
     <w:rsid w:val="003A7F19"/>
     <w:rsid w:val="003C4654"/>
     <w:rsid w:val="003C5F24"/>
     <w:rsid w:val="003F64FF"/>
+    <w:rsid w:val="00400B07"/>
     <w:rsid w:val="004249C7"/>
     <w:rsid w:val="00426F37"/>
     <w:rsid w:val="00431305"/>
     <w:rsid w:val="00437291"/>
     <w:rsid w:val="0045122F"/>
     <w:rsid w:val="004522AF"/>
     <w:rsid w:val="00455084"/>
     <w:rsid w:val="00470F2F"/>
     <w:rsid w:val="0047491F"/>
     <w:rsid w:val="004749F2"/>
+    <w:rsid w:val="004A5CDE"/>
     <w:rsid w:val="004A6BF7"/>
     <w:rsid w:val="004C31EE"/>
     <w:rsid w:val="004E0B86"/>
     <w:rsid w:val="004E6922"/>
     <w:rsid w:val="004E7671"/>
     <w:rsid w:val="004F305C"/>
     <w:rsid w:val="004F4EB4"/>
     <w:rsid w:val="00503541"/>
     <w:rsid w:val="00504A6B"/>
     <w:rsid w:val="00520250"/>
+    <w:rsid w:val="005319DA"/>
     <w:rsid w:val="00550047"/>
     <w:rsid w:val="00553087"/>
     <w:rsid w:val="00556DAC"/>
     <w:rsid w:val="00574D6F"/>
     <w:rsid w:val="00592773"/>
     <w:rsid w:val="005A4919"/>
     <w:rsid w:val="005B1A62"/>
     <w:rsid w:val="005C1039"/>
     <w:rsid w:val="005D1838"/>
     <w:rsid w:val="005E6148"/>
     <w:rsid w:val="005F596A"/>
     <w:rsid w:val="006239EA"/>
+    <w:rsid w:val="00624061"/>
     <w:rsid w:val="00632665"/>
     <w:rsid w:val="00633E07"/>
     <w:rsid w:val="00643C86"/>
     <w:rsid w:val="0064684C"/>
     <w:rsid w:val="006558D2"/>
     <w:rsid w:val="006613DF"/>
     <w:rsid w:val="0066590B"/>
     <w:rsid w:val="006669DD"/>
     <w:rsid w:val="00670CA8"/>
     <w:rsid w:val="006723EA"/>
     <w:rsid w:val="00681CE1"/>
     <w:rsid w:val="00690D31"/>
     <w:rsid w:val="006943DA"/>
     <w:rsid w:val="006B568A"/>
     <w:rsid w:val="006C5A6D"/>
     <w:rsid w:val="006D1337"/>
     <w:rsid w:val="006D261A"/>
     <w:rsid w:val="007065A7"/>
     <w:rsid w:val="00706624"/>
     <w:rsid w:val="00711F5B"/>
     <w:rsid w:val="00730BA6"/>
     <w:rsid w:val="00734F96"/>
     <w:rsid w:val="00745BCE"/>
     <w:rsid w:val="0075016C"/>
     <w:rsid w:val="007507F7"/>
@@ -5159,183 +5072,197 @@
     <w:rsid w:val="008554A1"/>
     <w:rsid w:val="00862181"/>
     <w:rsid w:val="0086483F"/>
     <w:rsid w:val="00881DB6"/>
     <w:rsid w:val="00883E38"/>
     <w:rsid w:val="00885C9C"/>
     <w:rsid w:val="008A74E6"/>
     <w:rsid w:val="008A7E9A"/>
     <w:rsid w:val="008B28AC"/>
     <w:rsid w:val="008B43C5"/>
     <w:rsid w:val="008B4D32"/>
     <w:rsid w:val="008C2695"/>
     <w:rsid w:val="008C515A"/>
     <w:rsid w:val="008C5186"/>
     <w:rsid w:val="008D5A24"/>
     <w:rsid w:val="008E1799"/>
     <w:rsid w:val="008E4CFB"/>
     <w:rsid w:val="00901214"/>
     <w:rsid w:val="00902815"/>
     <w:rsid w:val="00916CE2"/>
     <w:rsid w:val="00923765"/>
     <w:rsid w:val="00924B55"/>
     <w:rsid w:val="00930004"/>
     <w:rsid w:val="00933177"/>
     <w:rsid w:val="009362EA"/>
+    <w:rsid w:val="009458F3"/>
     <w:rsid w:val="00955AB0"/>
+    <w:rsid w:val="00960B1F"/>
     <w:rsid w:val="009623A6"/>
     <w:rsid w:val="00962F6E"/>
+    <w:rsid w:val="00990FAC"/>
     <w:rsid w:val="009B32F3"/>
+    <w:rsid w:val="009B3AAF"/>
     <w:rsid w:val="009B4B7B"/>
     <w:rsid w:val="009B4BFB"/>
     <w:rsid w:val="009B55A9"/>
     <w:rsid w:val="009C4DA1"/>
     <w:rsid w:val="009D217A"/>
     <w:rsid w:val="009D34AF"/>
     <w:rsid w:val="009D760A"/>
     <w:rsid w:val="009F6980"/>
     <w:rsid w:val="009F6C2B"/>
     <w:rsid w:val="00A0163C"/>
     <w:rsid w:val="00A027D4"/>
     <w:rsid w:val="00A13460"/>
     <w:rsid w:val="00A31C47"/>
     <w:rsid w:val="00A43BF9"/>
     <w:rsid w:val="00A76F24"/>
     <w:rsid w:val="00A7718F"/>
     <w:rsid w:val="00A83BE9"/>
     <w:rsid w:val="00AA2AB5"/>
     <w:rsid w:val="00AA56EC"/>
+    <w:rsid w:val="00AB0109"/>
     <w:rsid w:val="00AC1A65"/>
     <w:rsid w:val="00AE17D7"/>
     <w:rsid w:val="00AE7AE3"/>
     <w:rsid w:val="00B04FEC"/>
     <w:rsid w:val="00B14122"/>
     <w:rsid w:val="00B27E07"/>
     <w:rsid w:val="00B361BB"/>
     <w:rsid w:val="00B42C97"/>
     <w:rsid w:val="00B54C46"/>
     <w:rsid w:val="00B56493"/>
     <w:rsid w:val="00B656A1"/>
     <w:rsid w:val="00B80B3F"/>
     <w:rsid w:val="00B82C5E"/>
     <w:rsid w:val="00B9704A"/>
     <w:rsid w:val="00BA2945"/>
     <w:rsid w:val="00BB02A8"/>
     <w:rsid w:val="00BC03EB"/>
+    <w:rsid w:val="00BD0DA4"/>
     <w:rsid w:val="00BF3CA9"/>
     <w:rsid w:val="00BF499D"/>
     <w:rsid w:val="00C011BD"/>
+    <w:rsid w:val="00C05066"/>
     <w:rsid w:val="00C07D86"/>
     <w:rsid w:val="00C136E0"/>
     <w:rsid w:val="00C209B5"/>
     <w:rsid w:val="00C23D5C"/>
     <w:rsid w:val="00C36502"/>
     <w:rsid w:val="00C46785"/>
     <w:rsid w:val="00C51266"/>
     <w:rsid w:val="00C5240D"/>
     <w:rsid w:val="00C93033"/>
     <w:rsid w:val="00CA4E40"/>
     <w:rsid w:val="00CB2E38"/>
     <w:rsid w:val="00CC43DE"/>
     <w:rsid w:val="00CC7048"/>
     <w:rsid w:val="00CD107A"/>
     <w:rsid w:val="00CF48A3"/>
     <w:rsid w:val="00D027CF"/>
     <w:rsid w:val="00D076A8"/>
     <w:rsid w:val="00D1210F"/>
     <w:rsid w:val="00D15559"/>
     <w:rsid w:val="00D20287"/>
     <w:rsid w:val="00D20C0B"/>
     <w:rsid w:val="00D239D6"/>
     <w:rsid w:val="00D314A5"/>
+    <w:rsid w:val="00D42048"/>
     <w:rsid w:val="00D46BC5"/>
     <w:rsid w:val="00D60A09"/>
     <w:rsid w:val="00D66093"/>
     <w:rsid w:val="00D718DA"/>
     <w:rsid w:val="00D72A44"/>
     <w:rsid w:val="00D73F9E"/>
     <w:rsid w:val="00D75236"/>
     <w:rsid w:val="00D779FE"/>
     <w:rsid w:val="00D81968"/>
     <w:rsid w:val="00D866F9"/>
     <w:rsid w:val="00DA1A8E"/>
     <w:rsid w:val="00DA6159"/>
     <w:rsid w:val="00DB0BF5"/>
     <w:rsid w:val="00DC31D0"/>
     <w:rsid w:val="00DD1648"/>
     <w:rsid w:val="00DD2A3E"/>
     <w:rsid w:val="00DE1B06"/>
     <w:rsid w:val="00DE1FC2"/>
     <w:rsid w:val="00DE27B1"/>
     <w:rsid w:val="00DF63A5"/>
     <w:rsid w:val="00E02BDB"/>
     <w:rsid w:val="00E1306C"/>
     <w:rsid w:val="00E13881"/>
     <w:rsid w:val="00E17269"/>
+    <w:rsid w:val="00E25811"/>
     <w:rsid w:val="00E323E3"/>
     <w:rsid w:val="00E47364"/>
     <w:rsid w:val="00E66C2B"/>
     <w:rsid w:val="00E75145"/>
     <w:rsid w:val="00E75715"/>
     <w:rsid w:val="00E779CF"/>
     <w:rsid w:val="00E849C1"/>
     <w:rsid w:val="00E91B56"/>
     <w:rsid w:val="00EC4540"/>
     <w:rsid w:val="00EC6518"/>
     <w:rsid w:val="00ED58A2"/>
     <w:rsid w:val="00EE7882"/>
     <w:rsid w:val="00F06482"/>
     <w:rsid w:val="00F21E5C"/>
     <w:rsid w:val="00F32019"/>
+    <w:rsid w:val="00F45F76"/>
     <w:rsid w:val="00F47FA7"/>
+    <w:rsid w:val="00F62E8C"/>
     <w:rsid w:val="00F63CD3"/>
     <w:rsid w:val="00F67BF4"/>
     <w:rsid w:val="00F96EBD"/>
     <w:rsid w:val="00F9767B"/>
+    <w:rsid w:val="00FA6B36"/>
     <w:rsid w:val="00FA6F18"/>
     <w:rsid w:val="00FA79E0"/>
     <w:rsid w:val="00FC2C24"/>
     <w:rsid w:val="00FF1A68"/>
+    <w:rsid w:val="00FF30F5"/>
     <w:rsid w:val="0121B37E"/>
     <w:rsid w:val="0135BD6E"/>
     <w:rsid w:val="022A5293"/>
     <w:rsid w:val="02A32E62"/>
     <w:rsid w:val="045CE24E"/>
     <w:rsid w:val="05599653"/>
     <w:rsid w:val="07FE3AFE"/>
     <w:rsid w:val="08A3AFFE"/>
     <w:rsid w:val="094220E1"/>
     <w:rsid w:val="0A751CBF"/>
     <w:rsid w:val="0AF05AEC"/>
     <w:rsid w:val="0C17B8E2"/>
     <w:rsid w:val="0C3F485D"/>
     <w:rsid w:val="0CED244E"/>
     <w:rsid w:val="0CED38A6"/>
     <w:rsid w:val="0E48BD4C"/>
     <w:rsid w:val="1025E385"/>
     <w:rsid w:val="10BB03C6"/>
     <w:rsid w:val="1455DC6E"/>
+    <w:rsid w:val="14D38268"/>
     <w:rsid w:val="1548E580"/>
     <w:rsid w:val="16702258"/>
     <w:rsid w:val="1834B33A"/>
     <w:rsid w:val="186B26CB"/>
     <w:rsid w:val="18916807"/>
     <w:rsid w:val="1AF70EBD"/>
     <w:rsid w:val="1B0DD6A8"/>
     <w:rsid w:val="1BAF08BA"/>
     <w:rsid w:val="1D328C18"/>
     <w:rsid w:val="1D83A86B"/>
     <w:rsid w:val="22B1A538"/>
     <w:rsid w:val="2333FD99"/>
     <w:rsid w:val="24246CC1"/>
     <w:rsid w:val="244182DA"/>
     <w:rsid w:val="245A0B80"/>
     <w:rsid w:val="24EFE67D"/>
     <w:rsid w:val="27F01CDC"/>
     <w:rsid w:val="2841A736"/>
     <w:rsid w:val="291B9005"/>
     <w:rsid w:val="293A2D28"/>
     <w:rsid w:val="298DB1E0"/>
     <w:rsid w:val="2B0936A4"/>
     <w:rsid w:val="2B34A3E1"/>
     <w:rsid w:val="2BBBE107"/>
     <w:rsid w:val="2E20F62F"/>
@@ -5385,84 +5312,85 @@
     <w:rsid w:val="64DF4700"/>
     <w:rsid w:val="657E71BE"/>
     <w:rsid w:val="65B689E6"/>
     <w:rsid w:val="66F141AD"/>
     <w:rsid w:val="6886B99E"/>
     <w:rsid w:val="6A200CB9"/>
     <w:rsid w:val="6B369896"/>
     <w:rsid w:val="6C20E6AA"/>
     <w:rsid w:val="6CDEFEDE"/>
     <w:rsid w:val="6DEC4412"/>
     <w:rsid w:val="7033E8BB"/>
     <w:rsid w:val="70F08B91"/>
     <w:rsid w:val="740F42A6"/>
     <w:rsid w:val="7423B3B4"/>
     <w:rsid w:val="747BB283"/>
     <w:rsid w:val="75A78453"/>
     <w:rsid w:val="76DEA536"/>
     <w:rsid w:val="77FBF341"/>
     <w:rsid w:val="78A2BBB0"/>
     <w:rsid w:val="797CD8EB"/>
     <w:rsid w:val="7A18CD67"/>
     <w:rsid w:val="7B0A5F8D"/>
     <w:rsid w:val="7C2A4FF6"/>
     <w:rsid w:val="7D676215"/>
     <w:rsid w:val="7E7C860D"/>
+    <w:rsid w:val="7F1CA476"/>
     <w:rsid w:val="7FBC6DC5"/>
     <w:rsid w:val="7FDFDE3F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1FD6677E"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{18CD237D-A172-40A6-920F-E2993BB84EEA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6225,51 +6153,51 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00377ECB"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="132A7E" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1585841125">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="284654939">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -6336,67 +6264,67 @@
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1675262438">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dmail.sharepoint.com/:u:/r/sites/HumanResources2/SitePages/Flexible-Retirement-Call.aspx?csf=1&amp;web=1&amp;e=p0MdKg" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dundee.ac.uk/corporate-information/flexible-phased-retirement" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:peopledirectorsoffice@dundee.ac.uk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dmail.sharepoint.com/:u:/r/sites/HumanResources2/SitePages/Flexible-Retirement-Call.aspx?csf=1&amp;web=1&amp;e=p0MdKg" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dundee.ac.uk/corporate-information/flexible-phased-retirement" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E3619D957DEE4CA6B133728C5861FDE3"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{84112CF3-7A9D-42A9-9278-DEDE843F6F10}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00553087" w:rsidRDefault="009D217A" w:rsidP="009D217A">
           <w:pPr>
             <w:pStyle w:val="E3619D957DEE4CA6B133728C5861FDE31"/>
           </w:pPr>
           <w:r w:rsidRPr="001005FC">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Arial"/>
@@ -7073,138 +7001,50 @@
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{1B3250E4-9C37-46CB-B00A-D675D09A20DC}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00BF3CA9" w:rsidRDefault="007E578A" w:rsidP="007E578A">
           <w:pPr>
             <w:pStyle w:val="CFBB8FF3704944829E35EA7C59DA78E7"/>
           </w:pPr>
           <w:r w:rsidRPr="001005FC">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Arial"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="D3D5C3A7D1E74B6FB7B6510410C399F3"/>
-[...86 lines deleted...]
-      <w:docPartPr>
         <w:name w:val="1308B28B8CC746D8909DB8BB8C8175EA"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{1A7AC594-4A9C-48AA-AF80-12DBC589595C}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00BF3CA9" w:rsidRDefault="007E578A" w:rsidP="007E578A">
           <w:pPr>
             <w:pStyle w:val="1308B28B8CC746D8909DB8BB8C8175EA"/>
           </w:pPr>
           <w:r w:rsidRPr="001005FC">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Arial"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
@@ -7253,233 +7093,239 @@
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3C911FA4-6B35-4327-A725-D7494B52BB68}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00BF3CA9" w:rsidRDefault="00BF3CA9" w:rsidP="00BF3CA9">
           <w:pPr>
             <w:pStyle w:val="B34194FF64BF47739B1F71DABF3FF170"/>
           </w:pPr>
           <w:r w:rsidRPr="6DEC4412">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cs="Arial"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Baxter Sans Core">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000500000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:altName w:val="Courier New"/>
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009362EA"/>
     <w:rsid w:val="0001289E"/>
+    <w:rsid w:val="00031B8D"/>
     <w:rsid w:val="0004053E"/>
+    <w:rsid w:val="00063F70"/>
+    <w:rsid w:val="00112A4C"/>
     <w:rsid w:val="001E57C8"/>
+    <w:rsid w:val="00205901"/>
     <w:rsid w:val="0023509C"/>
     <w:rsid w:val="002C6B3C"/>
     <w:rsid w:val="003852D3"/>
+    <w:rsid w:val="003E462E"/>
+    <w:rsid w:val="003F6F14"/>
     <w:rsid w:val="00406C2C"/>
     <w:rsid w:val="00553087"/>
     <w:rsid w:val="0056317A"/>
     <w:rsid w:val="005A7660"/>
     <w:rsid w:val="00614291"/>
     <w:rsid w:val="00633E07"/>
     <w:rsid w:val="0068711B"/>
     <w:rsid w:val="006B61A6"/>
     <w:rsid w:val="006E3EA6"/>
     <w:rsid w:val="007E578A"/>
+    <w:rsid w:val="00837209"/>
     <w:rsid w:val="009362EA"/>
     <w:rsid w:val="009623A6"/>
+    <w:rsid w:val="00990FAC"/>
     <w:rsid w:val="009D217A"/>
     <w:rsid w:val="00A0163C"/>
     <w:rsid w:val="00A027D4"/>
+    <w:rsid w:val="00AB0109"/>
     <w:rsid w:val="00BF3CA9"/>
     <w:rsid w:val="00E12F2D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7865,51 +7711,51 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00BF3CA9"/>
+    <w:rsid w:val="00837209"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="25D5AAAC59074B589AA1A9571853E132">
     <w:name w:val="25D5AAAC59074B589AA1A9571853E132"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B34194FF64BF47739B1F71DABF3FF170">
     <w:name w:val="B34194FF64BF47739B1F71DABF3FF170"/>
     <w:rsid w:val="00BF3CA9"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
@@ -8238,51 +8084,51 @@
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="EE318917FC52449C939F53D88AD22C831">
     <w:name w:val="EE318917FC52449C939F53D88AD22C831"/>
     <w:rsid w:val="009D217A"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="University of Dundee">
       <a:dk1>
         <a:srgbClr val="464646"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="464646"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4365E2"/>
       </a:accent1>
       <a:accent2>
@@ -8542,73 +8388,116 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C8FD6400DBBB3049A0BABA61580496EC" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="38473220e5fd9b3cdb04138943af9eab">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ac68394a-59c9-40ca-9a30-e665a6a34123" xmlns:ns3="9fbf843d-8aff-40e2-9ef5-2813f0a5a3f6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0193b84da29742efbd2d40cbe0486421" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="9fbf843d-8aff-40e2-9ef5-2813f0a5a3f6" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ac68394a-59c9-40ca-9a30-e665a6a34123">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <SharedWithUsers xmlns="9fbf843d-8aff-40e2-9ef5-2813f0a5a3f6">
+      <UserInfo>
+        <DisplayName>Marion Imrie (Staff)</DisplayName>
+        <AccountId>248</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Elise Gallagher (Staff)</DisplayName>
+        <AccountId>60</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Kirsty Niven (Staff)</DisplayName>
+        <AccountId>9</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Emma Millar (Staff)</DisplayName>
+        <AccountId>69</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C8FD6400DBBB3049A0BABA61580496EC" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0b94b63c2c19f171843c24668498cf50">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ac68394a-59c9-40ca-9a30-e665a6a34123" xmlns:ns3="9fbf843d-8aff-40e2-9ef5-2813f0a5a3f6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c10d462b0ff6f7b8eb6632aaf725f2c2" ns2:_="" ns3:_="">
     <xsd:import namespace="ac68394a-59c9-40ca-9a30-e665a6a34123"/>
     <xsd:import namespace="9fbf843d-8aff-40e2-9ef5-2813f0a5a3f6"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ac68394a-59c9-40ca-9a30-e665a6a34123" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -8627,50 +8516,55 @@
     <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9fbf843d-8aff-40e2-9ef5-2813f0a5a3f6" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="13" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{64a72545-c5f1-4d6f-ac76-4928cd8994de}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="9fbf843d-8aff-40e2-9ef5-2813f0a5a3f6">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="19" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
@@ -8770,151 +8664,133 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F718D94C-6A4F-482E-8BA5-83DC22C194E1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...29 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6873D397-844E-42F9-AEBB-453D6CA41841}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="9fbf843d-8aff-40e2-9ef5-2813f0a5a3f6"/>
+    <ds:schemaRef ds:uri="ac68394a-59c9-40ca-9a30-e665a6a34123"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{155CA910-84BD-454E-8F7B-E0AD8C96A94A}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8F2FD1BA-4FC7-4098-AFFB-08E59FDA6AAB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ac68394a-59c9-40ca-9a30-e665a6a34123"/>
     <ds:schemaRef ds:uri="9fbf843d-8aff-40e2-9ef5-2813f0a5a3f6"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>680</Words>
-  <Characters>3876</Characters>
+  <Words>697</Words>
+  <Characters>3975</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>32</Lines>
+  <Lines>33</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4547</CharactersWithSpaces>
+  <CharactersWithSpaces>4663</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Kirsty Niven</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C8FD6400DBBB3049A0BABA61580496EC</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_SetDate">
+    <vt:lpwstr>2025-11-20T14:58:23Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_Name">
+    <vt:lpwstr>Private</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_SiteId">
+    <vt:lpwstr>ae323139-093a-4d2a-81a6-5d334bcd9019</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_ActionId">
+    <vt:lpwstr>1a29a2f2-e12e-4d6a-aec9-e69700a933f1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
 </Properties>
 </file>