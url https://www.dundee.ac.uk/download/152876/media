--- v0 (2026-03-03)
+++ v1 (2026-07-03)
@@ -1,96 +1,100 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1534B11A" w14:textId="5BD41E55" w:rsidR="00E84C19" w:rsidRPr="00E84C19" w:rsidRDefault="00E84C19" w:rsidP="00E84C19">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Times New Roman" w:hAnsi="Baxter Sans Core" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="156082" w:themeColor="accent1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="75DA9269" wp14:editId="1B5E0251">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>3756660</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-914400</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2864612" cy="1591310"/>
             <wp:effectExtent l="0" t="0" r="0" b="8890"/>
             <wp:wrapNone/>
             <wp:docPr id="1723454740" name="Picture 1" descr="University of Dundee - Study and Go Abroad"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="University of Dundee - Study and Go Abroad"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId5" cstate="print">
+                    <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2864612" cy="1591310"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -404,66 +408,64 @@
       </w:r>
       <w:r w:rsidRPr="00E84C19">
         <w:rPr>
           <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Times New Roman" w:hAnsi="Baxter Sans Core" w:cs="Times New Roman"/>
           <w:color w:val="343536"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> Measurable</w:t>
       </w:r>
       <w:r w:rsidRPr="00E84C19">
         <w:rPr>
           <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Times New Roman" w:hAnsi="Baxter Sans Core" w:cs="Times New Roman"/>
           <w:color w:val="343536"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E84C19">
         <w:rPr>
           <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Times New Roman" w:hAnsi="Baxter Sans Core" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="343536"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E84C19">
         <w:rPr>
           <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Times New Roman" w:hAnsi="Baxter Sans Core" w:cs="Times New Roman"/>
           <w:color w:val="343536"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> Achievable</w:t>
       </w:r>
       <w:r w:rsidRPr="00E84C19">
         <w:rPr>
           <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Times New Roman" w:hAnsi="Baxter Sans Core" w:cs="Times New Roman"/>
           <w:color w:val="343536"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00E84C19">
@@ -684,77 +686,51 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Times New Roman" w:hAnsi="Baxter Sans Core" w:cs="Times New Roman"/>
           <w:color w:val="343536"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E84C19">
         <w:rPr>
           <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Times New Roman" w:hAnsi="Baxter Sans Core" w:cs="Times New Roman"/>
           <w:color w:val="343536"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Could the objective be measured with no dubiety over </w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> the objective had been achieved?</w:t>
+        <w:t>Could the objective be measured with no dubiety over whether or not the objective had been achieved?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23913A59" w14:textId="77777777" w:rsidR="00E84C19" w:rsidRPr="00E84C19" w:rsidRDefault="00E84C19" w:rsidP="00E84C19">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Times New Roman" w:hAnsi="Baxter Sans Core" w:cs="Times New Roman"/>
           <w:color w:val="343536"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E84C19">
         <w:rPr>
           <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Times New Roman" w:hAnsi="Baxter Sans Core" w:cs="Times New Roman"/>
           <w:color w:val="343536"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
@@ -921,134 +897,81 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Times New Roman" w:hAnsi="Baxter Sans Core" w:cs="Times New Roman"/>
           <w:color w:val="343536"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E84C19">
         <w:rPr>
           <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Times New Roman" w:hAnsi="Baxter Sans Core" w:cs="Times New Roman"/>
           <w:color w:val="343536"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Does the employee have the experience, knowledge, </w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> or ability to achieve the objective?</w:t>
+        <w:t>Does the employee have the experience, knowledge, skills or ability to achieve the objective?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BBE772F" w14:textId="77777777" w:rsidR="00E84C19" w:rsidRPr="00E84C19" w:rsidRDefault="00E84C19" w:rsidP="00E84C19">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Times New Roman" w:hAnsi="Baxter Sans Core" w:cs="Times New Roman"/>
           <w:color w:val="343536"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E84C19">
         <w:rPr>
           <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Times New Roman" w:hAnsi="Baxter Sans Core" w:cs="Times New Roman"/>
           <w:color w:val="343536"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> the training/support needs?</w:t>
+        <w:t>What are the training/support needs?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64EF1C8A" w14:textId="77777777" w:rsidR="00E84C19" w:rsidRPr="00E84C19" w:rsidRDefault="00E84C19" w:rsidP="00E84C19">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Times New Roman" w:hAnsi="Baxter Sans Core" w:cs="Times New Roman"/>
           <w:color w:val="343536"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E84C19">
         <w:rPr>
           <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Times New Roman" w:hAnsi="Baxter Sans Core" w:cs="Times New Roman"/>
           <w:color w:val="343536"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
@@ -1246,103 +1169,51 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Times New Roman" w:hAnsi="Baxter Sans Core" w:cs="Times New Roman"/>
           <w:color w:val="343536"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E84C19">
         <w:rPr>
           <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Times New Roman" w:hAnsi="Baxter Sans Core" w:cs="Times New Roman"/>
           <w:color w:val="343536"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Are there clear </w:t>
-[...51 lines deleted...]
-        <w:t xml:space="preserve"> may be shorter.</w:t>
+        <w:t>Are there clear time-frames attached to the objective? These align with the monitoring periods outlined in the Managing and Supporting Performance policy, but may be shorter.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FA74B94" w14:textId="77777777" w:rsidR="00E84C19" w:rsidRPr="00E84C19" w:rsidRDefault="00E84C19" w:rsidP="00E84C19">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Times New Roman" w:hAnsi="Baxter Sans Core" w:cs="Times New Roman"/>
           <w:color w:val="343536"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E84C19">
         <w:rPr>
           <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Times New Roman" w:hAnsi="Baxter Sans Core" w:cs="Times New Roman"/>
           <w:color w:val="343536"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
@@ -1444,66 +1315,52 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Times New Roman" w:hAnsi="Baxter Sans Core" w:cs="Times New Roman"/>
           <w:color w:val="343536"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E84C19">
         <w:rPr>
           <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Times New Roman" w:hAnsi="Baxter Sans Core" w:cs="Times New Roman"/>
           <w:color w:val="343536"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Increase the level of invoices processed each month to X </w:t>
-[...14 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Increase the level of invoices processed each month to X amount</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0619CCD0" w14:textId="77777777" w:rsidR="00E84C19" w:rsidRPr="00E84C19" w:rsidRDefault="00E84C19" w:rsidP="00E84C19">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Times New Roman" w:hAnsi="Baxter Sans Core" w:cs="Times New Roman"/>
           <w:color w:val="343536"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E84C19">
         <w:rPr>
           <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Times New Roman" w:hAnsi="Baxter Sans Core" w:cs="Times New Roman"/>
           <w:color w:val="343536"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1548,181 +1405,180 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Times New Roman" w:hAnsi="Baxter Sans Core" w:cs="Times New Roman"/>
           <w:color w:val="343536"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E84C19">
         <w:rPr>
           <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Times New Roman" w:hAnsi="Baxter Sans Core" w:cs="Times New Roman"/>
           <w:color w:val="343536"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Decrease customer waiting times to </w:t>
-[...25 lines deleted...]
-        <w:t> </w:t>
+        <w:t>Decrease customer waiting times to X </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E75E34F" w14:textId="77777777" w:rsidR="00E84C19" w:rsidRPr="00E84C19" w:rsidRDefault="00E84C19" w:rsidP="00E84C19">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Times New Roman" w:hAnsi="Baxter Sans Core" w:cs="Times New Roman"/>
           <w:color w:val="343536"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E84C19">
         <w:rPr>
           <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Times New Roman" w:hAnsi="Baxter Sans Core" w:cs="Times New Roman"/>
           <w:color w:val="343536"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Deliver all elements of the planned communications campaign by [DATE]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BF3000F" w14:textId="77777777" w:rsidR="00024E71" w:rsidRPr="00E84C19" w:rsidRDefault="00024E71" w:rsidP="00E84C19">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00024E71" w:rsidRPr="00E84C19">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Aptos Display">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Baxter Sans Core">
-    <w:panose1 w:val="00000500000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Yu Gothic">
+    <w:altName w:val="游ゴシック"/>
+    <w:panose1 w:val="020B0400000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2154507F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D9DC8130"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -2904,102 +2760,103 @@
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val=""/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="720"/>
           </w:tabs>
           <w:ind w:left="720" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="644966974">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E84C19"/>
     <w:rsid w:val="00024E71"/>
     <w:rsid w:val="002F588F"/>
     <w:rsid w:val="003460FA"/>
     <w:rsid w:val="006C78B1"/>
+    <w:rsid w:val="00AC3024"/>
     <w:rsid w:val="00E84C19"/>
+    <w:rsid w:val="7C51F9BB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5945202A"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{9553BB95-13C7-4FC4-BE61-9EEB3D6A5B72}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3913,51 +3770,51 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E84C19"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00E84C19"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="45691343">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="888998094">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -4097,51 +3954,51 @@
                 <w:div w:id="660695784">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4395,74 +4252,399 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F6F37EA380974549948F73A86F87454F" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="5266c17c23033195da8707d1a4b2b088">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="cdb9bbaf-6a3d-40ec-9f13-04c8a1c4a5dd" xmlns:ns3="77d53e91-d43b-40e6-b671-46ddf7749a06" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d8fbcc7e32f1de855694802619ea025d" ns2:_="" ns3:_="">
+    <xsd:import namespace="cdb9bbaf-6a3d-40ec-9f13-04c8a1c4a5dd"/>
+    <xsd:import namespace="77d53e91-d43b-40e6-b671-46ddf7749a06"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cdb9bbaf-6a3d-40ec-9f13-04c8a1c4a5dd" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="55643730-4106-43af-9ce9-7aa0c1c95a00" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="15" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="18" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="77d53e91-d43b-40e6-b671-46ddf7749a06" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{1347e312-6008-4447-a97c-b210db3891d5}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="77d53e91-d43b-40e6-b671-46ddf7749a06">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="cdb9bbaf-6a3d-40ec-9f13-04c8a1c4a5dd">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="77d53e91-d43b-40e6-b671-46ddf7749a06" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{60BFA79E-E2A5-4DB3-9199-E3B58F0BED84}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A2005A8B-E68A-4E0D-85B5-9AE0E7FE1625}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="cdb9bbaf-6a3d-40ec-9f13-04c8a1c4a5dd"/>
+    <ds:schemaRef ds:uri="77d53e91-d43b-40e6-b671-46ddf7749a06"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D66B4BA4-B85C-4AEF-BF56-013CA8C83126}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="cdb9bbaf-6a3d-40ec-9f13-04c8a1c4a5dd"/>
+    <ds:schemaRef ds:uri="77d53e91-d43b-40e6-b671-46ddf7749a06"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
+  <Pages>1</Pages>
   <Words>384</Words>
   <Characters>2192</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2571</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Viviene Gibson (Staff)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100F6F37EA380974549948F73A86F87454F</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_SetDate">
+    <vt:lpwstr>2026-06-04T12:08:47Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_Name">
+    <vt:lpwstr>Private</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_SiteId">
+    <vt:lpwstr>ae323139-093a-4d2a-81a6-5d334bcd9019</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_ActionId">
+    <vt:lpwstr>c48971b3-80ae-4043-b72d-3fb4146fa867</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_Tag">
+    <vt:lpwstr>10, 3, 0, 2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>