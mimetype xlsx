--- v0 (2026-03-03)
+++ v1 (2026-07-29)
@@ -9,60 +9,60 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\Finance\Year end\2024-25\Planning\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\Finance\Year end\2025-26\9 - Planning\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3833D75B-EBE2-488F-AE85-09583AEF8C5C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{54BF8BA0-7DC0-4930-AA10-0DDFBFC7DA1B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="stock 1" sheetId="1" r:id="rId1"/>
     <sheet name="stock 2" sheetId="8" r:id="rId2"/>
     <sheet name="stock 3" sheetId="7" r:id="rId3"/>
     <sheet name="stock 4" sheetId="5" r:id="rId4"/>
     <sheet name="stock 5" sheetId="3" r:id="rId5"/>
     <sheet name="stock 6" sheetId="4" r:id="rId6"/>
     <sheet name="stock 7" sheetId="6" r:id="rId7"/>
     <sheet name="stock 8" sheetId="9" r:id="rId8"/>
     <sheet name="stock 9" sheetId="10" r:id="rId9"/>
     <sheet name="stock 10" sheetId="11" r:id="rId10"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'stock 1'!$A$7:$D$66</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="9">'stock 10'!$A$7:$D$66</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'stock 2'!$A$7:$D$66</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'stock 3'!$A$7:$D$66</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'stock 4'!$A$7:$D$66</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'stock 5'!$A$7:$D$66</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'stock 6'!$A$7:$D$66</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">'stock 7'!$A$7:$D$66</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="7">'stock 8'!$A$7:$D$66</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="8">'stock 9'!$A$7:$D$66</definedName>
   </definedNames>
@@ -121,54 +121,54 @@
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Checked by:</t>
   </si>
   <si>
     <t>Total this sheet</t>
   </si>
   <si>
     <t>Overall total</t>
   </si>
   <si>
     <t>Authorised by (must be an authorised signatory):</t>
   </si>
   <si>
     <t>Please complete multiple sheets if required.  Please ensure no stock value is assigned to obsolete stock items.</t>
   </si>
   <si>
     <t>Please note the detailed stock records from which this summary is prepared may be required for audit purposes.</t>
   </si>
   <si>
-    <t>Stock Record at 31/07/2025</t>
+    <t>Please return to your Senior Finance Business Partner by 4 August 2026.</t>
   </si>
   <si>
-    <t>Please return to your Senior Finance Business Partner by 4 August 2025.</t>
+    <t>Stock Record at 31/07/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -679,107 +679,109 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D67"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A11" sqref="A11"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15.75" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="68.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="30" style="2" customWidth="1"/>
     <col min="3" max="3" width="15.5703125" style="8" customWidth="1"/>
     <col min="4" max="4" width="1.5703125" style="2" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="2" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A1" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B1" s="14"/>
       <c r="C1" s="15"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" s="13"/>
       <c r="B2" s="14"/>
       <c r="C2" s="15"/>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B3" s="13"/>
       <c r="C3" s="15"/>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A4" s="13"/>
       <c r="B4" s="13"/>
       <c r="C4" s="15"/>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="13"/>
       <c r="B5" s="13"/>
       <c r="C5" s="15"/>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.25"/>
     <row r="7" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A7" s="1"/>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A8" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="16"/>
       <c r="C8" s="16"/>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A10" s="17" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10" s="17"/>
       <c r="C10" s="17"/>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A11" s="3"/>
     </row>
     <row r="12" spans="1:3" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="5"/>
     </row>
     <row r="13" spans="1:3" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A13" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B13" s="24"/>
       <c r="C13" s="25"/>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A14" s="1"/>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A15" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="7" t="s">
@@ -1068,108 +1070,108 @@
     <mergeCell ref="A10:C10"/>
     <mergeCell ref="A65:C65"/>
     <mergeCell ref="A51:B51"/>
     <mergeCell ref="A52:B52"/>
     <mergeCell ref="B55:C55"/>
     <mergeCell ref="B56:C56"/>
     <mergeCell ref="B57:C57"/>
     <mergeCell ref="B60:C60"/>
     <mergeCell ref="B61:C61"/>
     <mergeCell ref="B62:C62"/>
     <mergeCell ref="B13:C13"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="74" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D67"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="B4" sqref="B4"/>
+      <selection activeCell="A11" sqref="A11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15.75" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="68.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="30" style="2" customWidth="1"/>
     <col min="3" max="3" width="15.5703125" style="8" customWidth="1"/>
     <col min="4" max="4" width="1.5703125" style="2" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="2" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A1" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B1" s="14"/>
       <c r="C1" s="15"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" s="13"/>
       <c r="B2" s="14"/>
       <c r="C2" s="15"/>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B3" s="13"/>
       <c r="C3" s="15"/>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A4" s="13"/>
       <c r="B4" s="13"/>
       <c r="C4" s="15"/>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="13"/>
       <c r="B5" s="13"/>
       <c r="C5" s="15"/>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.25"/>
     <row r="7" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A7" s="1"/>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A8" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="16"/>
       <c r="C8" s="16"/>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A10" s="17" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10" s="17"/>
       <c r="C10" s="17"/>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A11" s="3"/>
     </row>
     <row r="12" spans="1:3" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="5"/>
     </row>
     <row r="13" spans="1:3" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A13" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B13" s="24"/>
       <c r="C13" s="25"/>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A14" s="1"/>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A15" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="7" t="s">
@@ -1458,108 +1460,108 @@
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="A10:C10"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="A51:B51"/>
     <mergeCell ref="A52:B52"/>
     <mergeCell ref="B55:C55"/>
     <mergeCell ref="B56:C56"/>
     <mergeCell ref="B57:C57"/>
     <mergeCell ref="B60:C60"/>
     <mergeCell ref="B61:C61"/>
     <mergeCell ref="B62:C62"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="73" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D67"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+      <selection activeCell="A11" sqref="A11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15.75" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="68.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="30" style="2" customWidth="1"/>
     <col min="3" max="3" width="15.5703125" style="8" customWidth="1"/>
     <col min="4" max="4" width="1.5703125" style="2" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="2" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A1" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B1" s="14"/>
       <c r="C1" s="15"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" s="13"/>
       <c r="B2" s="14"/>
       <c r="C2" s="15"/>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B3" s="13"/>
       <c r="C3" s="15"/>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A4" s="13"/>
       <c r="B4" s="13"/>
       <c r="C4" s="15"/>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="13"/>
       <c r="B5" s="13"/>
       <c r="C5" s="15"/>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.25"/>
     <row r="7" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A7" s="1"/>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A8" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="16"/>
       <c r="C8" s="16"/>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A10" s="17" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10" s="17"/>
       <c r="C10" s="17"/>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A11" s="3"/>
     </row>
     <row r="12" spans="1:3" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="5"/>
     </row>
     <row r="13" spans="1:3" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A13" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B13" s="24"/>
       <c r="C13" s="25"/>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A14" s="1"/>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A15" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="7" t="s">
@@ -1848,108 +1850,108 @@
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="A10:C10"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="A51:B51"/>
     <mergeCell ref="A52:B52"/>
     <mergeCell ref="B55:C55"/>
     <mergeCell ref="B56:C56"/>
     <mergeCell ref="B57:C57"/>
     <mergeCell ref="B60:C60"/>
     <mergeCell ref="B61:C61"/>
     <mergeCell ref="B62:C62"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="73" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D67"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+      <selection activeCell="A11" sqref="A11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15.75" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="68.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="30" style="2" customWidth="1"/>
     <col min="3" max="3" width="15.5703125" style="8" customWidth="1"/>
     <col min="4" max="4" width="1.5703125" style="2" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="2" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A1" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B1" s="14"/>
       <c r="C1" s="15"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" s="13"/>
       <c r="B2" s="14"/>
       <c r="C2" s="15"/>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B3" s="13"/>
       <c r="C3" s="15"/>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A4" s="13"/>
       <c r="B4" s="13"/>
       <c r="C4" s="15"/>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="13"/>
       <c r="B5" s="13"/>
       <c r="C5" s="15"/>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.25"/>
     <row r="7" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A7" s="1"/>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A8" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="16"/>
       <c r="C8" s="16"/>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A10" s="17" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10" s="17"/>
       <c r="C10" s="17"/>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A11" s="3"/>
     </row>
     <row r="12" spans="1:3" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="5"/>
     </row>
     <row r="13" spans="1:3" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A13" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B13" s="24"/>
       <c r="C13" s="25"/>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A14" s="1"/>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A15" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="7" t="s">
@@ -2238,108 +2240,108 @@
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="A10:C10"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="A51:B51"/>
     <mergeCell ref="A52:B52"/>
     <mergeCell ref="B55:C55"/>
     <mergeCell ref="B56:C56"/>
     <mergeCell ref="B57:C57"/>
     <mergeCell ref="B60:C60"/>
     <mergeCell ref="B61:C61"/>
     <mergeCell ref="B62:C62"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="73" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D67"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+      <selection activeCell="A11" sqref="A11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15.75" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="68.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="30" style="2" customWidth="1"/>
     <col min="3" max="3" width="15.5703125" style="8" customWidth="1"/>
     <col min="4" max="4" width="1.5703125" style="2" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="2" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A1" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B1" s="14"/>
       <c r="C1" s="15"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" s="13"/>
       <c r="B2" s="14"/>
       <c r="C2" s="15"/>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B3" s="13"/>
       <c r="C3" s="15"/>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A4" s="13"/>
       <c r="B4" s="13"/>
       <c r="C4" s="15"/>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="13"/>
       <c r="B5" s="13"/>
       <c r="C5" s="15"/>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.25"/>
     <row r="7" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A7" s="1"/>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A8" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="16"/>
       <c r="C8" s="16"/>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A10" s="17" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10" s="17"/>
       <c r="C10" s="17"/>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A11" s="3"/>
     </row>
     <row r="12" spans="1:3" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="5"/>
     </row>
     <row r="13" spans="1:3" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A13" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B13" s="24"/>
       <c r="C13" s="25"/>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A14" s="1"/>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A15" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="7" t="s">
@@ -2628,108 +2630,108 @@
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="A10:C10"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="A51:B51"/>
     <mergeCell ref="A52:B52"/>
     <mergeCell ref="B55:C55"/>
     <mergeCell ref="B56:C56"/>
     <mergeCell ref="B57:C57"/>
     <mergeCell ref="B60:C60"/>
     <mergeCell ref="B61:C61"/>
     <mergeCell ref="B62:C62"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="73" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D67"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+      <selection activeCell="A11" sqref="A11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15.75" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="68.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="30" style="2" customWidth="1"/>
     <col min="3" max="3" width="15.5703125" style="8" customWidth="1"/>
     <col min="4" max="4" width="1.5703125" style="2" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="2" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A1" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B1" s="14"/>
       <c r="C1" s="15"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" s="13"/>
       <c r="B2" s="14"/>
       <c r="C2" s="15"/>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B3" s="13"/>
       <c r="C3" s="15"/>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A4" s="13"/>
       <c r="B4" s="13"/>
       <c r="C4" s="15"/>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="13"/>
       <c r="B5" s="13"/>
       <c r="C5" s="15"/>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.25"/>
     <row r="7" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A7" s="1"/>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A8" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="16"/>
       <c r="C8" s="16"/>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A10" s="17" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10" s="17"/>
       <c r="C10" s="17"/>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A11" s="3"/>
     </row>
     <row r="12" spans="1:3" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="5"/>
     </row>
     <row r="13" spans="1:3" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A13" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B13" s="24"/>
       <c r="C13" s="25"/>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A14" s="1"/>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A15" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="7" t="s">
@@ -3018,108 +3020,108 @@
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="A10:C10"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="A51:B51"/>
     <mergeCell ref="A52:B52"/>
     <mergeCell ref="B55:C55"/>
     <mergeCell ref="B56:C56"/>
     <mergeCell ref="B57:C57"/>
     <mergeCell ref="B60:C60"/>
     <mergeCell ref="B61:C61"/>
     <mergeCell ref="B62:C62"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="73" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D67"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+      <selection activeCell="A11" sqref="A11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15.75" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="68.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="30" style="2" customWidth="1"/>
     <col min="3" max="3" width="15.5703125" style="8" customWidth="1"/>
     <col min="4" max="4" width="1.5703125" style="2" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="2" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A1" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B1" s="14"/>
       <c r="C1" s="15"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" s="13"/>
       <c r="B2" s="14"/>
       <c r="C2" s="15"/>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B3" s="13"/>
       <c r="C3" s="15"/>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A4" s="13"/>
       <c r="B4" s="13"/>
       <c r="C4" s="15"/>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="13"/>
       <c r="B5" s="13"/>
       <c r="C5" s="15"/>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.25"/>
     <row r="7" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A7" s="1"/>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A8" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="16"/>
       <c r="C8" s="16"/>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A10" s="17" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10" s="17"/>
       <c r="C10" s="17"/>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A11" s="3"/>
     </row>
     <row r="12" spans="1:3" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="5"/>
     </row>
     <row r="13" spans="1:3" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A13" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B13" s="24"/>
       <c r="C13" s="25"/>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A14" s="1"/>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A15" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="7" t="s">
@@ -3408,108 +3410,108 @@
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="A10:C10"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="A51:B51"/>
     <mergeCell ref="A52:B52"/>
     <mergeCell ref="B55:C55"/>
     <mergeCell ref="B56:C56"/>
     <mergeCell ref="B57:C57"/>
     <mergeCell ref="B60:C60"/>
     <mergeCell ref="B61:C61"/>
     <mergeCell ref="B62:C62"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="73" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D67"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+      <selection activeCell="A11" sqref="A11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15.75" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="68.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="30" style="2" customWidth="1"/>
     <col min="3" max="3" width="15.5703125" style="8" customWidth="1"/>
     <col min="4" max="4" width="1.5703125" style="2" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="2" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A1" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B1" s="14"/>
       <c r="C1" s="15"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" s="13"/>
       <c r="B2" s="14"/>
       <c r="C2" s="15"/>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B3" s="13"/>
       <c r="C3" s="15"/>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A4" s="13"/>
       <c r="B4" s="13"/>
       <c r="C4" s="15"/>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="13"/>
       <c r="B5" s="13"/>
       <c r="C5" s="15"/>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.25"/>
     <row r="7" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A7" s="1"/>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A8" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="16"/>
       <c r="C8" s="16"/>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A10" s="17" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10" s="17"/>
       <c r="C10" s="17"/>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A11" s="3"/>
     </row>
     <row r="12" spans="1:3" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="5"/>
     </row>
     <row r="13" spans="1:3" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A13" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B13" s="24"/>
       <c r="C13" s="25"/>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A14" s="1"/>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A15" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="7" t="s">
@@ -3798,108 +3800,108 @@
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="A10:C10"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="A51:B51"/>
     <mergeCell ref="A52:B52"/>
     <mergeCell ref="B55:C55"/>
     <mergeCell ref="B56:C56"/>
     <mergeCell ref="B57:C57"/>
     <mergeCell ref="B60:C60"/>
     <mergeCell ref="B61:C61"/>
     <mergeCell ref="B62:C62"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="73" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D67"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+      <selection activeCell="A11" sqref="A11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15.75" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="68.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="30" style="2" customWidth="1"/>
     <col min="3" max="3" width="15.5703125" style="8" customWidth="1"/>
     <col min="4" max="4" width="1.5703125" style="2" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="2" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A1" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B1" s="14"/>
       <c r="C1" s="15"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" s="13"/>
       <c r="B2" s="14"/>
       <c r="C2" s="15"/>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B3" s="13"/>
       <c r="C3" s="15"/>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A4" s="13"/>
       <c r="B4" s="13"/>
       <c r="C4" s="15"/>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="13"/>
       <c r="B5" s="13"/>
       <c r="C5" s="15"/>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.25"/>
     <row r="7" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A7" s="1"/>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A8" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="16"/>
       <c r="C8" s="16"/>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A10" s="17" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10" s="17"/>
       <c r="C10" s="17"/>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A11" s="3"/>
     </row>
     <row r="12" spans="1:3" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="5"/>
     </row>
     <row r="13" spans="1:3" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A13" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B13" s="24"/>
       <c r="C13" s="25"/>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A14" s="1"/>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A15" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="7" t="s">
@@ -4188,108 +4190,108 @@
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="A10:C10"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="A51:B51"/>
     <mergeCell ref="A52:B52"/>
     <mergeCell ref="B55:C55"/>
     <mergeCell ref="B56:C56"/>
     <mergeCell ref="B57:C57"/>
     <mergeCell ref="B60:C60"/>
     <mergeCell ref="B61:C61"/>
     <mergeCell ref="B62:C62"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="73" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D67"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+      <selection activeCell="A11" sqref="A11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15.75" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="68.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="30" style="2" customWidth="1"/>
     <col min="3" max="3" width="15.5703125" style="8" customWidth="1"/>
     <col min="4" max="4" width="1.5703125" style="2" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="2" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A1" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B1" s="14"/>
       <c r="C1" s="15"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" s="13"/>
       <c r="B2" s="14"/>
       <c r="C2" s="15"/>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B3" s="13"/>
       <c r="C3" s="15"/>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A4" s="13"/>
       <c r="B4" s="13"/>
       <c r="C4" s="15"/>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="13"/>
       <c r="B5" s="13"/>
       <c r="C5" s="15"/>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.25"/>
     <row r="7" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A7" s="1"/>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A8" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="16"/>
       <c r="C8" s="16"/>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A10" s="17" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10" s="17"/>
       <c r="C10" s="17"/>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A11" s="3"/>
     </row>
     <row r="12" spans="1:3" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="5"/>
     </row>
     <row r="13" spans="1:3" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A13" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B13" s="24"/>
       <c r="C13" s="25"/>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A14" s="1"/>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A15" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="7" t="s">