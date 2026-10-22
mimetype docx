--- v0 (2026-03-03)
+++ v1 (2026-10-22)
@@ -1,58 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7952193A" w14:textId="7EB24836" w:rsidR="007562AB" w:rsidRPr="00126A90" w:rsidRDefault="007562AB" w:rsidP="00E81CDE">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00126A90">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>STANDARD OPERATING PROCEDURE FOR</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58C591C7" w14:textId="77777777" w:rsidR="00A25FDD" w:rsidRPr="008B21CF" w:rsidRDefault="00A25FDD" w:rsidP="00E001A8">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -758,738 +762,363 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B21CF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00A25FDD" w:rsidRPr="008B21CF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. APPROVALS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="744F66F3" w14:textId="77777777" w:rsidR="007562AB" w:rsidRPr="007562AB" w:rsidRDefault="007562AB" w:rsidP="007562AB"/>
+    <w:p w14:paraId="48466133" w14:textId="77777777" w:rsidR="00707BDD" w:rsidRDefault="00707BDD" w:rsidP="00707BDD"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9351" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5807"/>
         <w:gridCol w:w="3544"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C551DE" w:rsidRPr="00080AEF" w14:paraId="0F2DF841" w14:textId="77777777" w:rsidTr="00EF6CDC">
+      <w:tr w:rsidR="00707BDD" w:rsidRPr="007E1408" w14:paraId="0C09E77B" w14:textId="77777777" w:rsidTr="009273C8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5807" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1456BC35" w14:textId="009E9078" w:rsidR="00C551DE" w:rsidRPr="00080AEF" w:rsidRDefault="00C551DE" w:rsidP="00A61375">
+          <w:p w14:paraId="6BD290E5" w14:textId="77777777" w:rsidR="00707BDD" w:rsidRPr="007E1408" w:rsidRDefault="00707BDD" w:rsidP="009273C8">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00080AEF">
+            <w:r w:rsidRPr="007E1408">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Approved by</w:t>
-[...7 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>Approved by:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48FF8F6C" w14:textId="5E18F6AD" w:rsidR="00C551DE" w:rsidRPr="00080AEF" w:rsidRDefault="00C551DE" w:rsidP="00A61375">
+          <w:p w14:paraId="080D9496" w14:textId="77777777" w:rsidR="00707BDD" w:rsidRPr="007E1408" w:rsidRDefault="00707BDD" w:rsidP="009273C8">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00080AEF">
+            <w:r w:rsidRPr="007E1408">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Date</w:t>
-[...7 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C551DE" w:rsidRPr="00080AEF" w14:paraId="0D5C08C6" w14:textId="77777777" w:rsidTr="00EF6CDC">
+      <w:tr w:rsidR="00707BDD" w:rsidRPr="007E1408" w14:paraId="7730640A" w14:textId="77777777" w:rsidTr="009273C8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5807" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7FC474A9" w14:textId="77777777" w:rsidR="00C551DE" w:rsidRDefault="00C551DE" w:rsidP="00ED4B8E">
+          <w:p w14:paraId="73021ADE" w14:textId="77777777" w:rsidR="00707BDD" w:rsidRPr="007E1408" w:rsidRDefault="00707BDD" w:rsidP="009273C8">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5F3D9271" w14:textId="5ED7ED2A" w:rsidR="005D5832" w:rsidRDefault="00C551DE" w:rsidP="007562AB">
+          <w:p w14:paraId="2C4E90CC" w14:textId="1102B66B" w:rsidR="00D50727" w:rsidRPr="00D50727" w:rsidRDefault="00D50727" w:rsidP="00D50727">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00080AEF">
+            <w:r w:rsidRPr="00D50727">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">, TASC Quality Assurance Manager, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33B901D8" w14:textId="0A796FCE" w:rsidR="00C551DE" w:rsidRDefault="00211F7C" w:rsidP="007562AB">
+          <w:p w14:paraId="32CDB7E7" w14:textId="5D15A731" w:rsidR="00707BDD" w:rsidRPr="007E1408" w:rsidRDefault="00D50727" w:rsidP="00D50727">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00D50727">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t>on behalf</w:t>
-[...11 lines deleted...]
-              <w:t>Clinical Research Guidelines Committee</w:t>
+              <w:t>on behalf of TASC Clinical Research Guidelines Committee</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F57FBD6" w14:textId="08FB820E" w:rsidR="00C551DE" w:rsidRPr="00080AEF" w:rsidRDefault="00C551DE" w:rsidP="007562AB">
+          <w:p w14:paraId="1914D922" w14:textId="77777777" w:rsidR="00707BDD" w:rsidRPr="007E1408" w:rsidRDefault="00707BDD" w:rsidP="009273C8">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B8E4E3B" w14:textId="77777777" w:rsidR="00C551DE" w:rsidRPr="00080AEF" w:rsidRDefault="00C551DE" w:rsidP="00A61375">
+          <w:p w14:paraId="4FDABA61" w14:textId="77777777" w:rsidR="00707BDD" w:rsidRPr="007E1408" w:rsidRDefault="00707BDD" w:rsidP="009273C8">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="152CEA97" w14:textId="3F59A96E" w:rsidR="00707BDD" w:rsidRPr="007E1408" w:rsidRDefault="00707BDD" w:rsidP="009273C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00707BDD" w:rsidRPr="007E1408" w14:paraId="084B5A24" w14:textId="77777777" w:rsidTr="009273C8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5807" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="167AD4E3" w14:textId="7EDB0753" w:rsidR="00707BDD" w:rsidRPr="007E1408" w:rsidRDefault="00D50727" w:rsidP="009273C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D50727">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>, Senior R&amp;D Manager NHS Tayside</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79E75B82" w14:textId="77777777" w:rsidR="00707BDD" w:rsidRPr="007E1408" w:rsidRDefault="00707BDD" w:rsidP="00D50727">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BAE7D64" w14:textId="77777777" w:rsidR="00707BDD" w:rsidRDefault="00707BDD" w:rsidP="009273C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="300D4636" w14:textId="6DC5BC39" w:rsidR="00707BDD" w:rsidRPr="007E1408" w:rsidRDefault="00707BDD" w:rsidP="009273C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="31B43E1D" w14:textId="77777777" w:rsidR="00126A90" w:rsidRDefault="0075754F">
+    <w:p w14:paraId="0F763E74" w14:textId="77777777" w:rsidR="00707BDD" w:rsidRDefault="00707BDD" w:rsidP="00707BDD"/>
+    <w:p w14:paraId="77675E41" w14:textId="0997BBB3" w:rsidR="001A47E8" w:rsidRDefault="0075754F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B21CF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">                                          </w:t>
+        <w:t xml:space="preserve">                          </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58E2FA1C" w14:textId="77777777" w:rsidR="00126A90" w:rsidRDefault="00126A90">
+    <w:p w14:paraId="01CF85EC" w14:textId="77777777" w:rsidR="00365EDD" w:rsidRDefault="00365EDD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A4AB0B6" w14:textId="77777777" w:rsidR="00126A90" w:rsidRDefault="00126A90">
+    <w:p w14:paraId="783D59CA" w14:textId="77777777" w:rsidR="00365EDD" w:rsidRPr="008B21CF" w:rsidRDefault="00365EDD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="458B8055" w14:textId="77777777" w:rsidR="00126A90" w:rsidRDefault="00126A90">
-[...387 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+    <w:sectPr w:rsidR="00365EDD" w:rsidRPr="008B21CF" w:rsidSect="00EF6CDC">
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5574A86A" w14:textId="77777777" w:rsidR="00437777" w:rsidRDefault="00437777">
+    <w:p w14:paraId="2FB77187" w14:textId="77777777" w:rsidR="009F0FD7" w:rsidRDefault="009F0FD7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="48AAE0A9" w14:textId="77777777" w:rsidR="00437777" w:rsidRDefault="00437777">
+    <w:p w14:paraId="0F97BB34" w14:textId="77777777" w:rsidR="009F0FD7" w:rsidRDefault="009F0FD7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ヒラギノ角ゴ Pro W3">
-    <w:altName w:val="MS Mincho"/>
+    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3FD1792F" w14:textId="77777777" w:rsidR="005A1FBE" w:rsidRDefault="005A1FBE" w:rsidP="005E7ABC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="04D66846" w14:textId="11DCDAA2" w:rsidR="00126A90" w:rsidRPr="00271DF5" w:rsidRDefault="00126A90" w:rsidP="00126A90">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:color w:val="212121"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00271DF5">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
       </w:rPr>
@@ -1778,55 +1407,54 @@
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t xml:space="preserve">Effective Date </w:t>
     </w:r>
     <w:r w:rsidR="00522330" w:rsidRPr="007706DE">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t>04/04/2023</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="223E992A" w14:textId="77777777" w:rsidR="001B3998" w:rsidRDefault="001B3998" w:rsidP="001B3998">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="C0C0C0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="36401514" w14:textId="06ABDC84" w:rsidR="005E7ABC" w:rsidRPr="00271DF5" w:rsidRDefault="00E62FF1" w:rsidP="005E7ABC">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="36401514" w14:textId="06ABDC84" w:rsidR="005E7ABC" w:rsidRPr="00271DF5" w:rsidRDefault="00E62FF1" w:rsidP="00752301">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:color w:val="212121"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00271DF5">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663872" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="511A2DD4" wp14:editId="1DA36E5C">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>7715250</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>78740</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1143000" cy="628650"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="15" name="Picture 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -1945,180 +1573,207 @@
     </w:r>
     <w:r w:rsidR="005E7ABC" w:rsidRPr="00271DF5">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:color w:val="212121"/>
       </w:rPr>
       <w:t>the latest version of this SOP.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="42F2F385" w14:textId="77777777" w:rsidR="005F6567" w:rsidRPr="007706DE" w:rsidRDefault="005F6567" w:rsidP="005F6567">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
     <w:bookmarkStart w:id="0" w:name="_Hlk126579360"/>
     <w:bookmarkStart w:id="1" w:name="_Hlk129339244"/>
     <w:r w:rsidRPr="007706DE">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t xml:space="preserve">Doc Ref 001 </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7D751778" w14:textId="2BE78EC4" w:rsidR="005F6567" w:rsidRPr="007706DE" w:rsidRDefault="005F6567" w:rsidP="005F6567">
+  <w:p w14:paraId="7D751778" w14:textId="66FE67FD" w:rsidR="005F6567" w:rsidRPr="007706DE" w:rsidRDefault="005F6567" w:rsidP="005F6567">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="007706DE">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t>TASC SOP Template</w:t>
     </w:r>
     <w:r w:rsidR="00C35C6F" w:rsidRPr="007706DE">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="007706DE">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
-      <w:t xml:space="preserve">v17 </w:t>
+      <w:t>v1</w:t>
+    </w:r>
+    <w:r w:rsidR="001A47E8">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t>8</w:t>
+    </w:r>
+    <w:r w:rsidRPr="007706DE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:bookmarkEnd w:id="0"/>
-  <w:p w14:paraId="101254DA" w14:textId="39DE75DA" w:rsidR="005F6567" w:rsidRPr="007706DE" w:rsidRDefault="007706DE" w:rsidP="005F6567">
+  <w:p w14:paraId="101254DA" w14:textId="28A6B78F" w:rsidR="005F6567" w:rsidRPr="007706DE" w:rsidRDefault="007706DE" w:rsidP="005F6567">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="007706DE">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t xml:space="preserve">Effective Date </w:t>
     </w:r>
-    <w:r w:rsidR="00522330" w:rsidRPr="007706DE">
+    <w:r w:rsidR="001A47E8">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
-      <w:t>04/04/2023</w:t>
+      <w:t>08/10/2026</w:t>
     </w:r>
   </w:p>
   <w:bookmarkEnd w:id="1"/>
-  <w:p w14:paraId="769CAC51" w14:textId="77777777" w:rsidR="007C361A" w:rsidRPr="00271DF5" w:rsidRDefault="007C361A" w:rsidP="007C361A">
+  <w:p w14:paraId="769CAC51" w14:textId="316EA1A4" w:rsidR="007C361A" w:rsidRPr="00271DF5" w:rsidRDefault="001A47E8" w:rsidP="001A47E8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:jc w:val="center"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="left" w:pos="6450"/>
+      </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:color w:val="7F7F7F"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00271DF5">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="007C361A" w:rsidRPr="00271DF5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidRPr="00271DF5">
+    <w:r w:rsidR="007C361A" w:rsidRPr="00271DF5">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00271DF5">
+    <w:r w:rsidR="007C361A" w:rsidRPr="00271DF5">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00271DF5">
+    <w:r w:rsidR="007C361A" w:rsidRPr="00271DF5">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="008102C3" w:rsidRPr="00271DF5">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidRPr="00271DF5">
+    <w:r w:rsidR="007C361A" w:rsidRPr="00271DF5">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00271DF5">
+    <w:r w:rsidR="007C361A" w:rsidRPr="00271DF5">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r w:rsidRPr="00271DF5">
+    <w:r w:rsidR="007C361A" w:rsidRPr="00271DF5">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00271DF5">
+    <w:r w:rsidR="007C361A" w:rsidRPr="00271DF5">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00271DF5">
+    <w:r w:rsidR="007C361A" w:rsidRPr="00271DF5">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="008102C3" w:rsidRPr="00271DF5">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidRPr="00271DF5">
+    <w:r w:rsidR="007C361A" w:rsidRPr="00271DF5">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="738BA16C" w14:textId="77777777" w:rsidR="001B3998" w:rsidRPr="00E91DCF" w:rsidRDefault="00840D6A" w:rsidP="00840D6A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="1950"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="808080"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00271DF5">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:color w:val="212121"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00271DF5">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:color w:val="212121"/>
       </w:rPr>
       <w:tab/>
@@ -2133,70 +1788,70 @@
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00995D29">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:color w:val="212121"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="005E7ABC">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:color w:val="212121"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">     </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="52848A27" w14:textId="77777777" w:rsidR="00437777" w:rsidRDefault="00437777">
+    <w:p w14:paraId="4D229DFC" w14:textId="77777777" w:rsidR="009F0FD7" w:rsidRDefault="009F0FD7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="545AFE30" w14:textId="77777777" w:rsidR="00437777" w:rsidRDefault="00437777">
+    <w:p w14:paraId="41A94CB7" w14:textId="77777777" w:rsidR="009F0FD7" w:rsidRDefault="009F0FD7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="69251CF3" w14:textId="77777777" w:rsidR="001761FB" w:rsidRDefault="001761FB" w:rsidP="001761FB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4153"/>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="left" w:pos="2880"/>
         <w:tab w:val="center" w:pos="3060"/>
         <w:tab w:val="right" w:pos="8280"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="999999"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="006D0877">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>The University of Dundee</w:t>
     </w:r>
     <w:r w:rsidRPr="006D0877">
       <w:rPr>
@@ -2240,51 +1895,51 @@
     <w:r w:rsidRPr="006D0877">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="006D0877">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">Effective Date: XX/XX/XXXX </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="246DBA1B" w14:textId="77777777" w:rsidR="001B3998" w:rsidRPr="001761FB" w:rsidRDefault="001B3998" w:rsidP="001761FB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="44D2DE0B" w14:textId="6832D1C0" w:rsidR="000E389A" w:rsidRPr="000E389A" w:rsidRDefault="000E389A" w:rsidP="000E389A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4153"/>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="left" w:pos="2880"/>
         <w:tab w:val="center" w:pos="3060"/>
         <w:tab w:val="right" w:pos="8280"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:color w:val="999999"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="006D0877">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t>The University of Dundee</w:t>
     </w:r>
     <w:r w:rsidRPr="006D0877">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
@@ -2331,51 +1986,51 @@
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="006D0877">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">Effective Date: </w:t>
     </w:r>
     <w:r w:rsidR="005F6567">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t>XX/XX/XXXX</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="76DFEFD0" w14:textId="77777777" w:rsidR="000E389A" w:rsidRDefault="000E389A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5A2938BF" w14:textId="43FE75BE" w:rsidR="000E389A" w:rsidRPr="000B5188" w:rsidRDefault="000E389A" w:rsidP="00342811">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4153"/>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="left" w:pos="2880"/>
         <w:tab w:val="center" w:pos="3060"/>
         <w:tab w:val="right" w:pos="8280"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="999999"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="006D0877">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:t>The University of Dundee</w:t>
     </w:r>
     <w:r w:rsidRPr="006D0877">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
@@ -2698,51 +2353,51 @@
     </w:r>
     <w:hyperlink r:id="rId4" w:tgtFrame="_blank" w:history="1"/>
     <w:r w:rsidR="00796588" w:rsidRPr="00085D40">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
     <w:r w:rsidR="00796588">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00796588">
       <w:rPr>
         <w:rFonts w:cs="Helvetica"/>
         <w:noProof/>
         <w:color w:val="464646"/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05501090"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9CAE417A"/>
     <w:lvl w:ilvl="0" w:tplc="7BE4589C">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -5998,499 +5653,522 @@
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1147547012">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="2125271605">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="286936209">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="191765157">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="821040262">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="223178601">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="1"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00107D01"/>
     <w:rsid w:val="00003BBD"/>
     <w:rsid w:val="00007581"/>
     <w:rsid w:val="00007B28"/>
     <w:rsid w:val="00010C99"/>
+    <w:rsid w:val="0002212F"/>
     <w:rsid w:val="00024AE3"/>
     <w:rsid w:val="00040C05"/>
     <w:rsid w:val="0004729D"/>
     <w:rsid w:val="00054C27"/>
     <w:rsid w:val="0005555A"/>
     <w:rsid w:val="00056462"/>
     <w:rsid w:val="000653ED"/>
     <w:rsid w:val="0006699D"/>
     <w:rsid w:val="000700F8"/>
     <w:rsid w:val="00080AEF"/>
     <w:rsid w:val="00081674"/>
     <w:rsid w:val="00085B76"/>
     <w:rsid w:val="00085D40"/>
     <w:rsid w:val="00095399"/>
     <w:rsid w:val="000963F5"/>
     <w:rsid w:val="000A50B3"/>
     <w:rsid w:val="000A7661"/>
     <w:rsid w:val="000A7B2D"/>
     <w:rsid w:val="000B2C25"/>
     <w:rsid w:val="000B4CF2"/>
     <w:rsid w:val="000B5188"/>
     <w:rsid w:val="000B57D4"/>
+    <w:rsid w:val="000C2BCE"/>
     <w:rsid w:val="000D1C9D"/>
     <w:rsid w:val="000D59A7"/>
     <w:rsid w:val="000E389A"/>
     <w:rsid w:val="000E3D6D"/>
     <w:rsid w:val="000F0BEA"/>
     <w:rsid w:val="000F65C5"/>
     <w:rsid w:val="001061B2"/>
     <w:rsid w:val="00107D01"/>
     <w:rsid w:val="001149D8"/>
     <w:rsid w:val="001220D7"/>
     <w:rsid w:val="00124E44"/>
     <w:rsid w:val="00126A90"/>
     <w:rsid w:val="00126B8D"/>
     <w:rsid w:val="00137E83"/>
     <w:rsid w:val="00145FFC"/>
     <w:rsid w:val="00150AA8"/>
     <w:rsid w:val="00160066"/>
     <w:rsid w:val="00160334"/>
     <w:rsid w:val="00167AE7"/>
     <w:rsid w:val="00173EA1"/>
     <w:rsid w:val="00174EB4"/>
     <w:rsid w:val="001760C1"/>
     <w:rsid w:val="001761FB"/>
     <w:rsid w:val="00176DF6"/>
     <w:rsid w:val="00184033"/>
     <w:rsid w:val="00184A0E"/>
     <w:rsid w:val="00184DFE"/>
     <w:rsid w:val="00186331"/>
     <w:rsid w:val="00191FD5"/>
     <w:rsid w:val="00192D58"/>
     <w:rsid w:val="001960FA"/>
     <w:rsid w:val="001A3822"/>
     <w:rsid w:val="001A3A82"/>
+    <w:rsid w:val="001A47E8"/>
     <w:rsid w:val="001B3998"/>
     <w:rsid w:val="001C5071"/>
     <w:rsid w:val="001E0DAB"/>
     <w:rsid w:val="001F75DC"/>
     <w:rsid w:val="002015F3"/>
     <w:rsid w:val="00201CD5"/>
     <w:rsid w:val="00202616"/>
     <w:rsid w:val="00211E1F"/>
     <w:rsid w:val="00211F7C"/>
     <w:rsid w:val="00231EF0"/>
     <w:rsid w:val="002342E3"/>
     <w:rsid w:val="00247DAB"/>
     <w:rsid w:val="00254AD6"/>
     <w:rsid w:val="00271DF5"/>
     <w:rsid w:val="00274ABB"/>
     <w:rsid w:val="002A3224"/>
     <w:rsid w:val="002A69BD"/>
     <w:rsid w:val="002B1A02"/>
     <w:rsid w:val="002B2526"/>
     <w:rsid w:val="002B7394"/>
     <w:rsid w:val="002C162E"/>
     <w:rsid w:val="002D737A"/>
     <w:rsid w:val="002E4B28"/>
     <w:rsid w:val="002E7231"/>
     <w:rsid w:val="002F5CA2"/>
     <w:rsid w:val="002F5D49"/>
     <w:rsid w:val="002F761B"/>
     <w:rsid w:val="002F7E5E"/>
     <w:rsid w:val="0030247B"/>
     <w:rsid w:val="00302CE8"/>
     <w:rsid w:val="00304E53"/>
+    <w:rsid w:val="00316DDB"/>
     <w:rsid w:val="0032108B"/>
     <w:rsid w:val="0032234C"/>
     <w:rsid w:val="003227C1"/>
     <w:rsid w:val="003257E8"/>
     <w:rsid w:val="00330ABC"/>
     <w:rsid w:val="00337D94"/>
     <w:rsid w:val="00341247"/>
     <w:rsid w:val="00342811"/>
     <w:rsid w:val="003570A5"/>
     <w:rsid w:val="0036053C"/>
+    <w:rsid w:val="00365EDD"/>
     <w:rsid w:val="0037690A"/>
     <w:rsid w:val="0038155D"/>
     <w:rsid w:val="00383AA0"/>
     <w:rsid w:val="00386064"/>
     <w:rsid w:val="00396BCD"/>
     <w:rsid w:val="003971B5"/>
     <w:rsid w:val="003A5C78"/>
     <w:rsid w:val="003A6E1E"/>
     <w:rsid w:val="003B463E"/>
     <w:rsid w:val="003C360D"/>
     <w:rsid w:val="003C4F11"/>
     <w:rsid w:val="003D009C"/>
     <w:rsid w:val="003D7D8D"/>
     <w:rsid w:val="003E7B7F"/>
     <w:rsid w:val="003F287D"/>
     <w:rsid w:val="003F2E14"/>
     <w:rsid w:val="00406856"/>
     <w:rsid w:val="00422B83"/>
     <w:rsid w:val="00437777"/>
     <w:rsid w:val="00444000"/>
     <w:rsid w:val="00460748"/>
     <w:rsid w:val="0046116F"/>
     <w:rsid w:val="00471705"/>
     <w:rsid w:val="00475B71"/>
     <w:rsid w:val="0048656C"/>
     <w:rsid w:val="00487577"/>
     <w:rsid w:val="00493BEE"/>
     <w:rsid w:val="004B3985"/>
     <w:rsid w:val="004B7661"/>
     <w:rsid w:val="004C4E39"/>
     <w:rsid w:val="004F7CC1"/>
     <w:rsid w:val="00507ABB"/>
+    <w:rsid w:val="00512CC8"/>
     <w:rsid w:val="005204BD"/>
     <w:rsid w:val="00522330"/>
     <w:rsid w:val="00523B72"/>
     <w:rsid w:val="00530557"/>
     <w:rsid w:val="00536306"/>
     <w:rsid w:val="0054288E"/>
     <w:rsid w:val="00543025"/>
     <w:rsid w:val="005437C0"/>
+    <w:rsid w:val="005536D5"/>
     <w:rsid w:val="0056198A"/>
     <w:rsid w:val="0057269F"/>
     <w:rsid w:val="00581809"/>
     <w:rsid w:val="005A0F96"/>
     <w:rsid w:val="005A1FBE"/>
     <w:rsid w:val="005B1FE3"/>
     <w:rsid w:val="005B217C"/>
     <w:rsid w:val="005B5E4B"/>
     <w:rsid w:val="005D0274"/>
     <w:rsid w:val="005D1AD8"/>
     <w:rsid w:val="005D5832"/>
     <w:rsid w:val="005D5EA9"/>
     <w:rsid w:val="005E11EB"/>
     <w:rsid w:val="005E1406"/>
     <w:rsid w:val="005E7ABC"/>
     <w:rsid w:val="005E7F75"/>
     <w:rsid w:val="005F0731"/>
     <w:rsid w:val="005F081B"/>
     <w:rsid w:val="005F3F7F"/>
     <w:rsid w:val="005F6567"/>
     <w:rsid w:val="00601154"/>
     <w:rsid w:val="006012C7"/>
     <w:rsid w:val="006025C0"/>
     <w:rsid w:val="00604EF7"/>
     <w:rsid w:val="00605691"/>
+    <w:rsid w:val="00613943"/>
     <w:rsid w:val="0062606A"/>
     <w:rsid w:val="006350CF"/>
     <w:rsid w:val="0063541B"/>
+    <w:rsid w:val="006428B5"/>
     <w:rsid w:val="00645E29"/>
     <w:rsid w:val="00647EA6"/>
     <w:rsid w:val="00650DE6"/>
     <w:rsid w:val="00667360"/>
     <w:rsid w:val="006742E3"/>
     <w:rsid w:val="00674A8D"/>
     <w:rsid w:val="006946B7"/>
     <w:rsid w:val="00695F93"/>
+    <w:rsid w:val="006C0F37"/>
     <w:rsid w:val="006C4455"/>
     <w:rsid w:val="006D0877"/>
     <w:rsid w:val="006D1F09"/>
     <w:rsid w:val="006E6EFB"/>
+    <w:rsid w:val="006F63B1"/>
     <w:rsid w:val="007036DC"/>
+    <w:rsid w:val="00707BDD"/>
     <w:rsid w:val="0071068A"/>
     <w:rsid w:val="00720A3F"/>
     <w:rsid w:val="00721905"/>
     <w:rsid w:val="00723709"/>
     <w:rsid w:val="0072396C"/>
     <w:rsid w:val="007257D9"/>
     <w:rsid w:val="00727CA3"/>
     <w:rsid w:val="007350FC"/>
     <w:rsid w:val="00742251"/>
     <w:rsid w:val="00745148"/>
     <w:rsid w:val="00750310"/>
+    <w:rsid w:val="00752301"/>
     <w:rsid w:val="007538CD"/>
     <w:rsid w:val="007562AB"/>
+    <w:rsid w:val="00756529"/>
     <w:rsid w:val="0075754F"/>
     <w:rsid w:val="00761A93"/>
     <w:rsid w:val="00762215"/>
     <w:rsid w:val="007644D0"/>
     <w:rsid w:val="007706DE"/>
     <w:rsid w:val="00777F24"/>
     <w:rsid w:val="007868C9"/>
     <w:rsid w:val="00790733"/>
     <w:rsid w:val="007962AC"/>
     <w:rsid w:val="00796588"/>
     <w:rsid w:val="007977D0"/>
     <w:rsid w:val="007A2922"/>
     <w:rsid w:val="007A3B3F"/>
     <w:rsid w:val="007A3E9F"/>
     <w:rsid w:val="007A4D96"/>
     <w:rsid w:val="007C361A"/>
     <w:rsid w:val="007C40B8"/>
     <w:rsid w:val="007C672E"/>
     <w:rsid w:val="007F35F5"/>
     <w:rsid w:val="008041DE"/>
     <w:rsid w:val="0080634F"/>
     <w:rsid w:val="008102C3"/>
     <w:rsid w:val="00814289"/>
     <w:rsid w:val="00815329"/>
     <w:rsid w:val="008237D7"/>
     <w:rsid w:val="00834C9E"/>
     <w:rsid w:val="00840D6A"/>
     <w:rsid w:val="008422CE"/>
     <w:rsid w:val="00851165"/>
     <w:rsid w:val="00861A38"/>
     <w:rsid w:val="00864123"/>
     <w:rsid w:val="00870AB2"/>
+    <w:rsid w:val="008750F7"/>
     <w:rsid w:val="00881283"/>
+    <w:rsid w:val="00884FF3"/>
     <w:rsid w:val="00893C91"/>
     <w:rsid w:val="00896AF5"/>
     <w:rsid w:val="008975FA"/>
     <w:rsid w:val="008A140C"/>
     <w:rsid w:val="008A3EA6"/>
     <w:rsid w:val="008B21CF"/>
     <w:rsid w:val="008B2C77"/>
     <w:rsid w:val="008C098F"/>
     <w:rsid w:val="008C114F"/>
     <w:rsid w:val="008C51D5"/>
     <w:rsid w:val="008C7021"/>
     <w:rsid w:val="008E2599"/>
     <w:rsid w:val="008E7ECB"/>
     <w:rsid w:val="008E7F30"/>
     <w:rsid w:val="008E7FAE"/>
     <w:rsid w:val="008F2AA6"/>
     <w:rsid w:val="008F4BB6"/>
     <w:rsid w:val="008F5AEB"/>
     <w:rsid w:val="009013D4"/>
     <w:rsid w:val="00903B81"/>
     <w:rsid w:val="0090676B"/>
     <w:rsid w:val="009077F1"/>
     <w:rsid w:val="00925487"/>
     <w:rsid w:val="009269E7"/>
     <w:rsid w:val="00935677"/>
     <w:rsid w:val="009360FC"/>
     <w:rsid w:val="00944865"/>
     <w:rsid w:val="009456C9"/>
     <w:rsid w:val="00945FC6"/>
     <w:rsid w:val="00954D9F"/>
     <w:rsid w:val="00961FFD"/>
     <w:rsid w:val="00967EE6"/>
     <w:rsid w:val="00971149"/>
     <w:rsid w:val="00995D29"/>
     <w:rsid w:val="009B611C"/>
     <w:rsid w:val="009C3964"/>
     <w:rsid w:val="009C3A87"/>
     <w:rsid w:val="009C56AA"/>
     <w:rsid w:val="009D0085"/>
+    <w:rsid w:val="009F0FD7"/>
     <w:rsid w:val="009F20F5"/>
     <w:rsid w:val="009F2994"/>
     <w:rsid w:val="00A026D4"/>
     <w:rsid w:val="00A11C83"/>
     <w:rsid w:val="00A11C9E"/>
     <w:rsid w:val="00A13748"/>
     <w:rsid w:val="00A21E01"/>
     <w:rsid w:val="00A25FDD"/>
     <w:rsid w:val="00A26825"/>
     <w:rsid w:val="00A279E7"/>
+    <w:rsid w:val="00A34F65"/>
     <w:rsid w:val="00A36CC2"/>
     <w:rsid w:val="00A432F4"/>
     <w:rsid w:val="00A45E24"/>
     <w:rsid w:val="00A5166F"/>
     <w:rsid w:val="00A602E5"/>
     <w:rsid w:val="00A61375"/>
     <w:rsid w:val="00A6352A"/>
     <w:rsid w:val="00A63AB9"/>
     <w:rsid w:val="00A64C82"/>
     <w:rsid w:val="00A679E5"/>
     <w:rsid w:val="00A75A6D"/>
     <w:rsid w:val="00A804DC"/>
     <w:rsid w:val="00A826A9"/>
     <w:rsid w:val="00AA0A58"/>
     <w:rsid w:val="00AA6C36"/>
     <w:rsid w:val="00AA7498"/>
     <w:rsid w:val="00AB1091"/>
     <w:rsid w:val="00AB2092"/>
     <w:rsid w:val="00AB4E1F"/>
     <w:rsid w:val="00AB686B"/>
     <w:rsid w:val="00AE1388"/>
     <w:rsid w:val="00AF4C6A"/>
     <w:rsid w:val="00AF7039"/>
     <w:rsid w:val="00B049CE"/>
     <w:rsid w:val="00B12695"/>
+    <w:rsid w:val="00B14875"/>
     <w:rsid w:val="00B2427B"/>
     <w:rsid w:val="00B278F2"/>
     <w:rsid w:val="00B3489A"/>
     <w:rsid w:val="00B35B83"/>
     <w:rsid w:val="00B35F87"/>
     <w:rsid w:val="00B512AF"/>
     <w:rsid w:val="00B76455"/>
     <w:rsid w:val="00B84350"/>
     <w:rsid w:val="00B87DDF"/>
     <w:rsid w:val="00B95EE4"/>
     <w:rsid w:val="00BA3F84"/>
     <w:rsid w:val="00BB0010"/>
     <w:rsid w:val="00BB041E"/>
     <w:rsid w:val="00BB4B7B"/>
     <w:rsid w:val="00BB5480"/>
     <w:rsid w:val="00BB6D59"/>
     <w:rsid w:val="00BC1C60"/>
     <w:rsid w:val="00BD7EDE"/>
     <w:rsid w:val="00BE4777"/>
     <w:rsid w:val="00BF3C16"/>
     <w:rsid w:val="00BF3E8F"/>
     <w:rsid w:val="00BF5427"/>
     <w:rsid w:val="00BF6C0D"/>
+    <w:rsid w:val="00C16B0C"/>
     <w:rsid w:val="00C20BDF"/>
     <w:rsid w:val="00C35C6F"/>
     <w:rsid w:val="00C42CDA"/>
     <w:rsid w:val="00C551DE"/>
     <w:rsid w:val="00C56FF9"/>
     <w:rsid w:val="00C6021C"/>
     <w:rsid w:val="00C6514C"/>
     <w:rsid w:val="00C6570E"/>
     <w:rsid w:val="00C66797"/>
     <w:rsid w:val="00C75F8D"/>
     <w:rsid w:val="00C76E94"/>
     <w:rsid w:val="00C77504"/>
     <w:rsid w:val="00C81879"/>
     <w:rsid w:val="00C90412"/>
     <w:rsid w:val="00C90903"/>
     <w:rsid w:val="00CA0AEC"/>
     <w:rsid w:val="00CA27C6"/>
     <w:rsid w:val="00CA2A32"/>
     <w:rsid w:val="00CA6F69"/>
     <w:rsid w:val="00CB7805"/>
     <w:rsid w:val="00CD2340"/>
     <w:rsid w:val="00CD609B"/>
     <w:rsid w:val="00CD6E1C"/>
     <w:rsid w:val="00CE1D5E"/>
     <w:rsid w:val="00CF7EB7"/>
     <w:rsid w:val="00D029D0"/>
     <w:rsid w:val="00D1115E"/>
     <w:rsid w:val="00D20B5F"/>
     <w:rsid w:val="00D24941"/>
     <w:rsid w:val="00D267EE"/>
     <w:rsid w:val="00D431D3"/>
     <w:rsid w:val="00D441DB"/>
     <w:rsid w:val="00D44A6D"/>
+    <w:rsid w:val="00D50727"/>
     <w:rsid w:val="00D630F8"/>
     <w:rsid w:val="00D655A1"/>
     <w:rsid w:val="00D65789"/>
     <w:rsid w:val="00D70C6A"/>
     <w:rsid w:val="00D7123D"/>
     <w:rsid w:val="00D75D1B"/>
     <w:rsid w:val="00D90A48"/>
     <w:rsid w:val="00D910A7"/>
     <w:rsid w:val="00D9141E"/>
     <w:rsid w:val="00D92B38"/>
     <w:rsid w:val="00D95046"/>
     <w:rsid w:val="00D95058"/>
     <w:rsid w:val="00D97371"/>
     <w:rsid w:val="00DA34DE"/>
     <w:rsid w:val="00DA7A9B"/>
     <w:rsid w:val="00DB320A"/>
     <w:rsid w:val="00DC1562"/>
     <w:rsid w:val="00DC344B"/>
     <w:rsid w:val="00DD789C"/>
     <w:rsid w:val="00DE6FE5"/>
     <w:rsid w:val="00DF4F92"/>
     <w:rsid w:val="00E001A8"/>
     <w:rsid w:val="00E01A82"/>
     <w:rsid w:val="00E02652"/>
     <w:rsid w:val="00E05BDE"/>
     <w:rsid w:val="00E20911"/>
     <w:rsid w:val="00E22318"/>
     <w:rsid w:val="00E26D85"/>
+    <w:rsid w:val="00E27AD3"/>
     <w:rsid w:val="00E30BA6"/>
     <w:rsid w:val="00E52C6D"/>
     <w:rsid w:val="00E52D76"/>
     <w:rsid w:val="00E60584"/>
     <w:rsid w:val="00E608EC"/>
     <w:rsid w:val="00E62FF1"/>
     <w:rsid w:val="00E63276"/>
     <w:rsid w:val="00E67106"/>
     <w:rsid w:val="00E81CDE"/>
     <w:rsid w:val="00E83D19"/>
     <w:rsid w:val="00E867B5"/>
     <w:rsid w:val="00E87F31"/>
     <w:rsid w:val="00E91DCF"/>
     <w:rsid w:val="00E93DF8"/>
     <w:rsid w:val="00EA63A7"/>
     <w:rsid w:val="00EB00C4"/>
+    <w:rsid w:val="00EB333C"/>
     <w:rsid w:val="00EC618F"/>
     <w:rsid w:val="00ED32EE"/>
     <w:rsid w:val="00ED4212"/>
     <w:rsid w:val="00ED4B8E"/>
     <w:rsid w:val="00ED6277"/>
     <w:rsid w:val="00EE428D"/>
     <w:rsid w:val="00EE4AA3"/>
     <w:rsid w:val="00EF03C9"/>
     <w:rsid w:val="00EF134F"/>
     <w:rsid w:val="00EF28F9"/>
     <w:rsid w:val="00EF2C4F"/>
     <w:rsid w:val="00EF40EC"/>
     <w:rsid w:val="00EF4A90"/>
     <w:rsid w:val="00EF6CDC"/>
     <w:rsid w:val="00F0128C"/>
     <w:rsid w:val="00F037D8"/>
     <w:rsid w:val="00F15849"/>
     <w:rsid w:val="00F2074B"/>
     <w:rsid w:val="00F23ED3"/>
+    <w:rsid w:val="00F2400B"/>
     <w:rsid w:val="00F260D2"/>
     <w:rsid w:val="00F26492"/>
     <w:rsid w:val="00F411F6"/>
     <w:rsid w:val="00F45430"/>
     <w:rsid w:val="00F4612E"/>
     <w:rsid w:val="00F63719"/>
     <w:rsid w:val="00F65497"/>
     <w:rsid w:val="00F666F7"/>
     <w:rsid w:val="00F72610"/>
     <w:rsid w:val="00F749D5"/>
     <w:rsid w:val="00F76728"/>
     <w:rsid w:val="00F85E77"/>
     <w:rsid w:val="00F86F77"/>
     <w:rsid w:val="00F90810"/>
     <w:rsid w:val="00F946FF"/>
     <w:rsid w:val="00F956E5"/>
     <w:rsid w:val="00FA38BE"/>
     <w:rsid w:val="00FA436C"/>
     <w:rsid w:val="00FA4623"/>
     <w:rsid w:val="00FB6931"/>
     <w:rsid w:val="00FC49C0"/>
     <w:rsid w:val="00FF48F0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
@@ -6501,51 +6179,51 @@
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2DCB5C2A"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{DDD3356D-B781-4EF5-81C3-BD3D03282F8A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
@@ -7167,59 +6845,59 @@
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="xcontentpasted1">
     <w:name w:val="x_contentpasted1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="007977D0"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:semiHidden/>
     <w:rsid w:val="00174EB4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dundee.ac.uk/tasc" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dundee.ac.uk/tasc" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tasc-research.org.uk/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -7489,93 +7167,358 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="63489823-8050-469d-98a9-32ef25a9c652">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="7ee61cab-23e6-4692-bee2-44fba4ec8a4e" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101008094ECB0B47AD449B8181FA9AB640E47" ma:contentTypeVersion="11" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1d03849a200ae77d6a4a94a6c763b198">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="63489823-8050-469d-98a9-32ef25a9c652" xmlns:ns3="7ee61cab-23e6-4692-bee2-44fba4ec8a4e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="953116201e6c357a4a4774cb366da187" ns2:_="" ns3:_="">
+    <xsd:import namespace="63489823-8050-469d-98a9-32ef25a9c652"/>
+    <xsd:import namespace="7ee61cab-23e6-4692-bee2-44fba4ec8a4e"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="63489823-8050-469d-98a9-32ef25a9c652" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="12" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="55643730-4106-43af-9ce9-7aa0c1c95a00" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="14" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="17" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="18" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7ee61cab-23e6-4692-bee2-44fba4ec8a4e" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="13" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{445d356f-cbdf-4c9e-8e9d-54a46a655b27}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="7ee61cab-23e6-4692-bee2-44fba4ec8a4e">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CE3D36C4-4169-4B1B-8A79-48A1D35EF6C0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F8FD9577-AFB8-4623-B0A8-60C1E39F1FD9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="63489823-8050-469d-98a9-32ef25a9c652"/>
+    <ds:schemaRef ds:uri="7ee61cab-23e6-4692-bee2-44fba4ec8a4e"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D96DEE6B-071A-43FB-B5CF-2F81E7B6D9DB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="63489823-8050-469d-98a9-32ef25a9c652"/>
+    <ds:schemaRef ds:uri="7ee61cab-23e6-4692-bee2-44fba4ec8a4e"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB99E2FA-D71E-4AB9-A166-7F4814CB1489}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>633</Characters>
+  <Pages>1</Pages>
+  <Words>98</Words>
+  <Characters>565</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>10</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>4</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Doc Ref 001 TASC SOP template</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>University of Dundee</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>709</CharactersWithSpaces>
+  <CharactersWithSpaces>662</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>2031705</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.dundee.ac.uk/tasc</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>4784200</vt:i4>
       </vt:variant>
@@ -7612,25 +7555,60 @@
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Doc Ref 001 TASC SOP template</dc:title>
   <dc:subject/>
   <dc:creator>Tracy Petrie</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101008094ECB0B47AD449B8181FA9AB640E47</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_SetDate">
+    <vt:lpwstr>2026-02-04T09:03:59Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_Name">
+    <vt:lpwstr>Private</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_SiteId">
+    <vt:lpwstr>ae323139-093a-4d2a-81a6-5d334bcd9019</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_ActionId">
+    <vt:lpwstr>6633848a-2b2b-4ac9-a788-2aef7f25e417</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>