--- v0 (2026-03-03)
+++ v1 (2026-07-31)
@@ -3347,101 +3347,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2239" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="6EABDE8E" w14:textId="77777777" w:rsidR="00EA2F58" w:rsidRPr="001A7108" w:rsidRDefault="00EA2F58" w:rsidP="005E1EFC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA2F58" w:rsidRPr="001A7108" w14:paraId="00AB987C" w14:textId="77777777" w:rsidTr="005E4204">
-[...49 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:p w14:paraId="68320349" w14:textId="77777777" w:rsidR="00671F9F" w:rsidRPr="001A7108" w:rsidRDefault="00671F9F" w:rsidP="00EA2F58">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="10490" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
@@ -3527,178 +3476,249 @@
             <w:r w:rsidR="00EA2F58" w:rsidRPr="001A7108">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2774" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0C0581C6" w14:textId="77777777" w:rsidR="00EA2F58" w:rsidRPr="001A7108" w:rsidRDefault="00EA2F58" w:rsidP="00F100B6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2AEB4D68" w14:textId="377B43E2" w:rsidR="004B0F35" w:rsidRPr="001A7108" w:rsidRDefault="004B0F35" w:rsidP="00EA2F58">
+    <w:p w14:paraId="4A627AB3" w14:textId="77777777" w:rsidR="00C3426A" w:rsidRDefault="00C3426A" w:rsidP="00EA2F58">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-          <w:bCs/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BCCBEA3" w14:textId="6359851E" w:rsidR="00841877" w:rsidRPr="00841877" w:rsidRDefault="00C3426A" w:rsidP="00EA2F58">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00841877" w:rsidRPr="001A2C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Vendor</w:t>
+      </w:r>
+      <w:r w:rsidR="007E25D5" w:rsidRPr="001A2C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Name &amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="00841877" w:rsidRPr="001A2C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Address:          </w:t>
+      </w:r>
+      <w:r w:rsidR="007E25D5" w:rsidRPr="001A2C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00841877" w:rsidRPr="001A2C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A2C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00841877" w:rsidRPr="001A2C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E25D5" w:rsidRPr="001A2C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>_________________________________________________________</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="10490" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2694"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="6946"/>
       </w:tblGrid>
       <w:tr w:rsidR="009C3EE3" w:rsidRPr="001A7108" w14:paraId="092F25B6" w14:textId="77777777" w:rsidTr="00D653A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7821BEC1" w14:textId="70A35893" w:rsidR="009C3EE3" w:rsidRPr="001A7108" w:rsidRDefault="009C3EE3" w:rsidP="00F100B6">
+          <w:p w14:paraId="7821BEC1" w14:textId="7B724818" w:rsidR="009C3EE3" w:rsidRPr="001A7108" w:rsidRDefault="009C3EE3" w:rsidP="00F100B6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A7108">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
-              <w:t>Date of uplift of boxes via courier:</w:t>
+              <w:t>Date of uplift of boxes v</w:t>
+            </w:r>
+            <w:r w:rsidR="008F197D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ia </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A7108">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>courier:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="63D868C5" w14:textId="4589E60E" w:rsidR="009C3EE3" w:rsidRPr="001A7108" w:rsidRDefault="009C3EE3" w:rsidP="00F100B6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A7108">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="001A7108">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="00384156" w14:textId="77777777" w:rsidR="009C3EE3" w:rsidRPr="001A7108" w:rsidRDefault="009C3EE3" w:rsidP="00F100B6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5C978DA6" w14:textId="3847642A" w:rsidR="00FE275C" w:rsidRPr="001A7108" w:rsidRDefault="00FE275C" w:rsidP="00EA2F58">
+    <w:p w14:paraId="5C978DA6" w14:textId="3847642A" w:rsidR="00FE275C" w:rsidRPr="001A7108" w:rsidRDefault="00FE275C" w:rsidP="00A850F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00FE275C" w:rsidRPr="001A7108" w:rsidSect="002307FB">
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="36C0F36B" w14:textId="77777777" w:rsidR="00C16C29" w:rsidRDefault="00C16C29" w:rsidP="002307FB">
+    <w:p w14:paraId="0C3E0D51" w14:textId="77777777" w:rsidR="00AE3A72" w:rsidRDefault="00AE3A72" w:rsidP="002307FB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7BF57E56" w14:textId="77777777" w:rsidR="00C16C29" w:rsidRDefault="00C16C29" w:rsidP="002307FB">
+    <w:p w14:paraId="43C2F1A6" w14:textId="77777777" w:rsidR="00AE3A72" w:rsidRDefault="00AE3A72" w:rsidP="002307FB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -3737,132 +3757,160 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="31817D26" w14:textId="700946A9" w:rsidR="007C2CE5" w:rsidRPr="001A7108" w:rsidRDefault="001A7108" w:rsidP="001A7108">
+  <w:p w14:paraId="31817D26" w14:textId="700946A9" w:rsidR="007C2CE5" w:rsidRPr="00EB53CE" w:rsidRDefault="001A7108" w:rsidP="001A7108">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="001A7108">
+    <w:r w:rsidRPr="00EB53CE">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:rPr>
       <w:t>TASC Doc Ref 122</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2EE8BE4D" w14:textId="6E23509E" w:rsidR="001A7108" w:rsidRPr="001A7108" w:rsidRDefault="001A7108" w:rsidP="001A7108">
+  <w:p w14:paraId="2EE8BE4D" w14:textId="5DEA9D57" w:rsidR="001A7108" w:rsidRPr="00EB53CE" w:rsidRDefault="001A7108" w:rsidP="001A7108">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="001A7108">
+    <w:r w:rsidRPr="00EB53CE">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:rPr>
       <w:t xml:space="preserve">Clinical Research Archive Approval Form </w:t>
     </w:r>
-    <w:r w:rsidR="00471841">
+    <w:r w:rsidR="00471841" w:rsidRPr="00EB53CE">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:rPr>
       <w:t>v</w:t>
     </w:r>
-    <w:r w:rsidR="000B535D">
+    <w:r w:rsidR="00B40045" w:rsidRPr="00EB53CE">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:rPr>
-      <w:t>6</w:t>
+      <w:t xml:space="preserve">7 </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6AEAA7BB" w14:textId="4E24DB67" w:rsidR="00FF1A2D" w:rsidRDefault="001A7108" w:rsidP="00FF1A2D">
+  <w:p w14:paraId="6AEAA7BB" w14:textId="74067A9A" w:rsidR="00FF1A2D" w:rsidRDefault="001A7108" w:rsidP="00FF1A2D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
-    <w:r w:rsidRPr="001A7108">
+    <w:r w:rsidRPr="00EB53CE">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:rPr>
       <w:t xml:space="preserve">Effective Date </w:t>
     </w:r>
-    <w:r w:rsidR="00B32399">
+    <w:r w:rsidR="00EB53CE">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:rPr>
-      <w:t>19/09/2025</w:t>
+      <w:t>21</w:t>
+    </w:r>
+    <w:r w:rsidR="00B32399" w:rsidRPr="00EB53CE">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+      </w:rPr>
+      <w:t>/0</w:t>
+    </w:r>
+    <w:r w:rsidR="00B40045" w:rsidRPr="00EB53CE">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+      </w:rPr>
+      <w:t>7</w:t>
+    </w:r>
+    <w:r w:rsidR="00B32399" w:rsidRPr="00EB53CE">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+      </w:rPr>
+      <w:t>/202</w:t>
+    </w:r>
+    <w:r w:rsidR="00B40045" w:rsidRPr="00EB53CE">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="23E95E27" w14:textId="77777777" w:rsidR="00C16C29" w:rsidRDefault="00C16C29" w:rsidP="002307FB">
+    <w:p w14:paraId="64843529" w14:textId="77777777" w:rsidR="00AE3A72" w:rsidRDefault="00AE3A72" w:rsidP="002307FB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54FEA0BE" w14:textId="77777777" w:rsidR="00C16C29" w:rsidRDefault="00C16C29" w:rsidP="002307FB">
+    <w:p w14:paraId="54DCFF07" w14:textId="77777777" w:rsidR="00AE3A72" w:rsidRDefault="00AE3A72" w:rsidP="002307FB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="51DC8507" w14:textId="4F524886" w:rsidR="002307FB" w:rsidRDefault="002307FB" w:rsidP="002307FB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
         <w:lang w:eastAsia="en-GB"/>
@@ -4130,163 +4178,183 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="720594479">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="496384392">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="95"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002307FB"/>
     <w:rsid w:val="00004C32"/>
     <w:rsid w:val="00074B13"/>
     <w:rsid w:val="000B535D"/>
     <w:rsid w:val="000E4BFF"/>
     <w:rsid w:val="00106F56"/>
     <w:rsid w:val="001232BD"/>
     <w:rsid w:val="00183B7A"/>
+    <w:rsid w:val="001A2C9C"/>
     <w:rsid w:val="001A7108"/>
     <w:rsid w:val="001A7B88"/>
     <w:rsid w:val="001E2B6B"/>
     <w:rsid w:val="001F4576"/>
     <w:rsid w:val="002027F2"/>
     <w:rsid w:val="002277FC"/>
     <w:rsid w:val="002307FB"/>
     <w:rsid w:val="00251FAA"/>
     <w:rsid w:val="002653F7"/>
     <w:rsid w:val="00274457"/>
     <w:rsid w:val="00281222"/>
     <w:rsid w:val="00294410"/>
     <w:rsid w:val="002D502C"/>
     <w:rsid w:val="002D6CFF"/>
+    <w:rsid w:val="00325C2C"/>
     <w:rsid w:val="003335AF"/>
     <w:rsid w:val="003C3EDD"/>
     <w:rsid w:val="003D02F8"/>
     <w:rsid w:val="003E6C97"/>
     <w:rsid w:val="00460F86"/>
+    <w:rsid w:val="00463E16"/>
     <w:rsid w:val="00471841"/>
     <w:rsid w:val="004B0F35"/>
     <w:rsid w:val="004B6F40"/>
     <w:rsid w:val="004C292C"/>
     <w:rsid w:val="005326CE"/>
     <w:rsid w:val="005371AC"/>
     <w:rsid w:val="00554AA9"/>
     <w:rsid w:val="005A7609"/>
     <w:rsid w:val="005E1B58"/>
     <w:rsid w:val="005E1EFC"/>
     <w:rsid w:val="005E4204"/>
     <w:rsid w:val="0061376A"/>
     <w:rsid w:val="00614C3D"/>
     <w:rsid w:val="00635037"/>
     <w:rsid w:val="00665CCD"/>
     <w:rsid w:val="00666FD2"/>
     <w:rsid w:val="00671F9F"/>
+    <w:rsid w:val="00681AB7"/>
     <w:rsid w:val="0068444E"/>
     <w:rsid w:val="006B784E"/>
     <w:rsid w:val="006E0B73"/>
+    <w:rsid w:val="006E7FAD"/>
     <w:rsid w:val="00736540"/>
     <w:rsid w:val="00745C62"/>
+    <w:rsid w:val="00785263"/>
     <w:rsid w:val="007C2CE5"/>
+    <w:rsid w:val="007E25D5"/>
+    <w:rsid w:val="00841877"/>
     <w:rsid w:val="00890F78"/>
+    <w:rsid w:val="00891529"/>
     <w:rsid w:val="008D0C6B"/>
     <w:rsid w:val="008D62E8"/>
+    <w:rsid w:val="008F197D"/>
     <w:rsid w:val="00951917"/>
     <w:rsid w:val="009964E4"/>
     <w:rsid w:val="009A6AB0"/>
     <w:rsid w:val="009C3EE3"/>
     <w:rsid w:val="00A01669"/>
     <w:rsid w:val="00A145DE"/>
+    <w:rsid w:val="00A34E9A"/>
+    <w:rsid w:val="00A850F7"/>
     <w:rsid w:val="00A97271"/>
     <w:rsid w:val="00AC562E"/>
     <w:rsid w:val="00AD028B"/>
+    <w:rsid w:val="00AE3A72"/>
     <w:rsid w:val="00AF653C"/>
     <w:rsid w:val="00B04C58"/>
     <w:rsid w:val="00B15BCF"/>
     <w:rsid w:val="00B32399"/>
+    <w:rsid w:val="00B40045"/>
     <w:rsid w:val="00B95D0D"/>
     <w:rsid w:val="00BD291B"/>
     <w:rsid w:val="00C008E2"/>
     <w:rsid w:val="00C049F2"/>
     <w:rsid w:val="00C16C29"/>
     <w:rsid w:val="00C301BB"/>
+    <w:rsid w:val="00C3426A"/>
+    <w:rsid w:val="00C64797"/>
     <w:rsid w:val="00C7189E"/>
     <w:rsid w:val="00C80CBD"/>
     <w:rsid w:val="00CA1D7B"/>
     <w:rsid w:val="00CB023A"/>
     <w:rsid w:val="00CE6BEA"/>
     <w:rsid w:val="00D326C3"/>
+    <w:rsid w:val="00D515E8"/>
     <w:rsid w:val="00D5420C"/>
     <w:rsid w:val="00D653A2"/>
     <w:rsid w:val="00DF47ED"/>
     <w:rsid w:val="00E21E49"/>
     <w:rsid w:val="00E541F5"/>
+    <w:rsid w:val="00E679D3"/>
     <w:rsid w:val="00E772E1"/>
     <w:rsid w:val="00E85715"/>
     <w:rsid w:val="00EA00BF"/>
     <w:rsid w:val="00EA2F58"/>
     <w:rsid w:val="00EB30A4"/>
+    <w:rsid w:val="00EB53CE"/>
     <w:rsid w:val="00F00411"/>
+    <w:rsid w:val="00F51426"/>
     <w:rsid w:val="00FE275C"/>
     <w:rsid w:val="00FE68DA"/>
     <w:rsid w:val="00FF1A2D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -5139,76 +5207,52 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...24 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="63489823-8050-469d-98a9-32ef25a9c652" xmlns:ns3="7ee61cab-23e6-4692-bee2-44fba4ec8a4e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e4bd42cc4c2c02385f5b5ead5ac3db16" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101008094ECB0B47AD449B8181FA9AB640E47" ma:contentTypeVersion="10" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="cb0cfd0480938102fb2f660cef54242f">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="63489823-8050-469d-98a9-32ef25a9c652" xmlns:ns3="7ee61cab-23e6-4692-bee2-44fba4ec8a4e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7e9981b6689ed58893470521db0445b2" ns2:_="" ns3:_="">
     <xsd:import namespace="63489823-8050-469d-98a9-32ef25a9c652"/>
     <xsd:import namespace="7ee61cab-23e6-4692-bee2-44fba4ec8a4e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="63489823-8050-469d-98a9-32ef25a9c652" elementFormDefault="qualified">
@@ -5351,126 +5395,135 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="63489823-8050-469d-98a9-32ef25a9c652">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="7ee61cab-23e6-4692-bee2-44fba4ec8a4e" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4DBCDE7B-8239-496C-8853-2ABEA1FB959B}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F85FCBF5-1457-4816-8BD7-D5DE8AB2CB7B}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FF93EBA4-6C8D-4CD4-B691-11E9909A783C}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{81633B87-9E9C-4ED3-A514-65149B48A2BC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="63489823-8050-469d-98a9-32ef25a9c652"/>
     <ds:schemaRef ds:uri="7ee61cab-23e6-4692-bee2-44fba4ec8a4e"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FF93EBA4-6C8D-4CD4-B691-11E9909A783C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DBA481AB-9395-4203-A517-04772D5189B7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4DBCDE7B-8239-496C-8853-2ABEA1FB959B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>326</Words>
-  <Characters>1864</Characters>
+  <Words>340</Words>
+  <Characters>1942</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>15</Lines>
+  <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2186</CharactersWithSpaces>
+  <CharactersWithSpaces>2278</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Billal Elahi (Staff)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_Enabled">
     <vt:lpwstr>true</vt:lpwstr>