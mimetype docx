--- v0 (2026-03-03)
+++ v1 (2026-07-03)
@@ -1,166 +1,170 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4B56D40E" w14:textId="77777777" w:rsidR="001E62B5" w:rsidRPr="00554C0E" w:rsidRDefault="00554C0E" w:rsidP="00554C0E">
+    <w:p w:rsidRPr="00554C0E" w:rsidR="001E62B5" w:rsidP="00554C0E" w:rsidRDefault="00554C0E" w14:paraId="4B56D40E" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00554C0E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>UNIVERSITY OF DUNDEE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D11F5BA" w14:textId="77777777" w:rsidR="00554C0E" w:rsidRDefault="00554C0E" w:rsidP="00554C0E">
+    <w:p w:rsidR="00554C0E" w:rsidP="00554C0E" w:rsidRDefault="00554C0E" w14:paraId="5D11F5BA" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00554C0E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ACADEMIC PROBATIONERS’ PACK</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="150CB5D7" w14:textId="77777777" w:rsidR="009213FC" w:rsidRPr="00554C0E" w:rsidRDefault="009213FC" w:rsidP="00554C0E">
+    <w:p w:rsidRPr="00554C0E" w:rsidR="009213FC" w:rsidP="00554C0E" w:rsidRDefault="009213FC" w14:paraId="150CB5D7" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(To be read in conjunction with the Detailed Guidelines)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23A8C7B5" w14:textId="77777777" w:rsidR="00554C0E" w:rsidRPr="00554C0E" w:rsidRDefault="00554C0E" w:rsidP="00554C0E">
+    <w:p w:rsidRPr="00554C0E" w:rsidR="00554C0E" w:rsidP="00554C0E" w:rsidRDefault="00554C0E" w14:paraId="23A8C7B5" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D0232FD" w14:textId="7E420249" w:rsidR="00554C0E" w:rsidRPr="0034031B" w:rsidRDefault="0034031B">
+    <w:p w:rsidRPr="0034031B" w:rsidR="00554C0E" w:rsidRDefault="0034031B" w14:paraId="1D0232FD" w14:textId="7E420249">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
-      <w:r w:rsidR="00554C0E" w:rsidRPr="00554C0E">
+      <w:r w:rsidRPr="00554C0E" w:rsidR="00554C0E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Message from the </w:t>
       </w:r>
       <w:r w:rsidR="0026440D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>University of Dundee</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="786ACB47" w14:textId="7A7DBC74" w:rsidR="00554C0E" w:rsidRDefault="00554C0E">
+    <w:p w:rsidR="00554C0E" w:rsidRDefault="00554C0E" w14:paraId="786ACB47" w14:textId="7A7DBC74">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">It gives </w:t>
       </w:r>
       <w:r w:rsidR="0026440D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>us</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -245,51 +249,51 @@
       <w:r w:rsidR="004A0B27">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">inspire and </w:t>
       </w:r>
       <w:r w:rsidR="003C3FC9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>make a difference to students’</w:t>
       </w:r>
       <w:r w:rsidR="004A0B27">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> lives.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34056BEA" w14:textId="77777777" w:rsidR="003651EF" w:rsidRDefault="000B26FB">
+    <w:p w:rsidR="003651EF" w:rsidRDefault="000B26FB" w14:paraId="34056BEA" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="004A0B27">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">uring </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -374,51 +378,51 @@
       <w:r w:rsidR="00C95808">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>also become involved with</w:t>
       </w:r>
       <w:r w:rsidR="003651EF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> the academic community wit</w:t>
       </w:r>
       <w:r w:rsidR="007758FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>hin and outside the University.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F09B311" w14:textId="77777777" w:rsidR="00270076" w:rsidRDefault="003651EF">
+    <w:p w:rsidR="00270076" w:rsidRDefault="003651EF" w14:paraId="4F09B311" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>The University is</w:t>
       </w:r>
       <w:r w:rsidR="007758FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> a triple-intensive institution, valuing </w:t>
       </w:r>
       <w:r w:rsidR="00AF1640">
         <w:rPr>
@@ -468,84 +472,66 @@
         </w:rPr>
         <w:t xml:space="preserve"> of these areas.  The University aims to become Scotland’s leading</w:t>
       </w:r>
       <w:r w:rsidR="00B44C65">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> University and to achieve this goal </w:t>
       </w:r>
       <w:r w:rsidR="00BA237B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>our academic staff must pursue e</w:t>
       </w:r>
       <w:r w:rsidR="00AF1640">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">xcellence in everything they do.  </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">xcellence in everything they do.  In order to help you attain these standards, you will be supported </w:t>
+      </w:r>
+      <w:r w:rsidR="0034031B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and challenged </w:t>
+      </w:r>
       <w:r w:rsidR="00AF1640">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>In order to</w:t>
-[...23 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">throughout your probationary period to help you reach your potential in </w:t>
       </w:r>
       <w:r w:rsidR="00270076">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">all aspects of your academic role and </w:t>
       </w:r>
       <w:r w:rsidR="000848C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">have </w:t>
       </w:r>
       <w:r w:rsidR="00270076">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>the best possible prospect</w:t>
@@ -561,485 +547,509 @@
       <w:r w:rsidR="00270076">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> your appointment </w:t>
       </w:r>
       <w:r w:rsidR="000848C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">being </w:t>
       </w:r>
       <w:r w:rsidR="00270076">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>confirmed at the end of probation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="422782D2" w14:textId="180F2038" w:rsidR="003A765B" w:rsidRDefault="0026440D">
-[...7 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="003A765B" w:rsidRDefault="0026440D" w14:paraId="422782D2" w14:textId="6260EFE6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="0026440D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">We </w:t>
       </w:r>
-      <w:r w:rsidR="00270076">
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00270076">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">hope you enjoy </w:t>
       </w:r>
-      <w:r w:rsidR="00693F3A">
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00693F3A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>the opportunities for ongoing learning and development</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="0026440D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00693F3A">
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00693F3A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="0026440D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">we </w:t>
       </w:r>
-      <w:r w:rsidR="008A556B">
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="008A556B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>look forward to hearing that you are</w:t>
       </w:r>
-      <w:r w:rsidR="00B44C65">
-[...7 lines deleted...]
-      <w:r w:rsidR="008A556B">
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00B44C65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> playing </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00B44C65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>an important</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="008A556B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> role</w:t>
       </w:r>
-      <w:r w:rsidR="00693F3A">
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00693F3A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> in</w:t>
       </w:r>
-      <w:r w:rsidR="008A556B">
-[...7 lines deleted...]
-      <w:r w:rsidR="00693F3A">
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="008A556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> your </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="58362A3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Faculty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="008A556B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00693F3A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> University community. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="052168DE" w14:textId="77777777" w:rsidR="00CA29A5" w:rsidRDefault="00CA29A5">
+    <w:p w:rsidR="00CA29A5" w:rsidRDefault="00CA29A5" w14:paraId="052168DE" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6DC0CD9C" w14:textId="77777777" w:rsidR="00CA29A5" w:rsidRDefault="00CA29A5">
+    <w:p w:rsidR="00CA29A5" w:rsidRDefault="00CA29A5" w14:paraId="6DC0CD9C" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="189CC605" w14:textId="77777777" w:rsidR="00D44AB3" w:rsidRPr="00D44AB3" w:rsidRDefault="00047A07" w:rsidP="00D44AB3">
+    <w:p w:rsidRPr="00D44AB3" w:rsidR="00D44AB3" w:rsidP="00D44AB3" w:rsidRDefault="00047A07" w14:paraId="189CC605" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00047A07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Your introduction to academic probatio</w:t>
       </w:r>
       <w:r w:rsidR="00D44AB3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51657A78" w14:textId="77777777" w:rsidR="00047A07" w:rsidRDefault="00047A07" w:rsidP="00047A07">
+    <w:p w:rsidR="00047A07" w:rsidP="00047A07" w:rsidRDefault="00047A07" w14:paraId="51657A78" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Your first month</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D182077" w14:textId="77777777" w:rsidR="00047A07" w:rsidRDefault="00047A07" w:rsidP="00047A07">
+    <w:p w:rsidR="00047A07" w:rsidP="00047A07" w:rsidRDefault="00047A07" w14:paraId="3D182077" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Your support</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61A24B06" w14:textId="77777777" w:rsidR="00047A07" w:rsidRDefault="006F06ED" w:rsidP="00047A07">
+    <w:p w:rsidR="00047A07" w:rsidP="00047A07" w:rsidRDefault="006F06ED" w14:paraId="61A24B06" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Your commitment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A24FE32" w14:textId="77777777" w:rsidR="0043239A" w:rsidRDefault="0043239A" w:rsidP="00047A07">
+    <w:p w:rsidR="0043239A" w:rsidP="00047A07" w:rsidRDefault="0043239A" w14:paraId="2A24FE32" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Your evaluations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="683895E9" w14:textId="77777777" w:rsidR="001F6B0E" w:rsidRDefault="001F6B0E" w:rsidP="00047A07">
+    <w:p w:rsidR="001F6B0E" w:rsidP="00047A07" w:rsidRDefault="001F6B0E" w14:paraId="683895E9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Your progress</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DDBEC00" w14:textId="77777777" w:rsidR="005635C7" w:rsidRDefault="005635C7" w:rsidP="00047A07">
+    <w:p w:rsidR="005635C7" w:rsidP="00047A07" w:rsidRDefault="005635C7" w14:paraId="5DDBEC00" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Your outcome</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58F9AC77" w14:textId="77777777" w:rsidR="001D19AF" w:rsidRDefault="001D19AF" w:rsidP="00047A07">
+    <w:p w:rsidR="001D19AF" w:rsidP="00047A07" w:rsidRDefault="001D19AF" w14:paraId="58F9AC77" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Frequently asked questions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D5A43B8" w14:textId="77777777" w:rsidR="00F63906" w:rsidRDefault="00F63906" w:rsidP="00F63906">
+    <w:p w:rsidR="00F63906" w:rsidP="00F63906" w:rsidRDefault="00F63906" w14:paraId="7D5A43B8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Criteria for Completion of Probation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AE4D8AB" w14:textId="77777777" w:rsidR="00F63906" w:rsidRDefault="00F63906" w:rsidP="00F63906">
+    <w:p w:rsidR="00F63906" w:rsidP="00F63906" w:rsidRDefault="00F63906" w14:paraId="0AE4D8AB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0858BE1D" w14:textId="77777777" w:rsidR="003A765B" w:rsidRDefault="003A765B" w:rsidP="00F63906">
+    <w:p w:rsidR="003A765B" w:rsidP="00F63906" w:rsidRDefault="003A765B" w14:paraId="0858BE1D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F821588" w14:textId="77777777" w:rsidR="003A765B" w:rsidRDefault="003A765B">
+    <w:p w:rsidR="003A765B" w:rsidRDefault="003A765B" w14:paraId="4F821588" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C80E8AF" w14:textId="30CF77F4" w:rsidR="0034031B" w:rsidRPr="005868F2" w:rsidRDefault="005868F2" w:rsidP="005868F2">
+    <w:p w:rsidRPr="005868F2" w:rsidR="0034031B" w:rsidP="005868F2" w:rsidRDefault="005868F2" w14:paraId="4C80E8AF" w14:textId="30CF77F4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidR="00047A07" w:rsidRPr="005868F2">
+      <w:r w:rsidRPr="005868F2" w:rsidR="00047A07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Your i</w:t>
       </w:r>
-      <w:r w:rsidR="0034031B" w:rsidRPr="005868F2">
+      <w:r w:rsidRPr="005868F2" w:rsidR="0034031B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ntroduction to </w:t>
       </w:r>
-      <w:r w:rsidR="00047A07" w:rsidRPr="005868F2">
+      <w:r w:rsidRPr="005868F2" w:rsidR="00047A07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>academic p</w:t>
       </w:r>
-      <w:r w:rsidR="007C573A" w:rsidRPr="005868F2">
+      <w:r w:rsidRPr="005868F2" w:rsidR="007C573A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>robation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="342D9393" w14:textId="1C9049C3" w:rsidR="00B757EE" w:rsidRDefault="007C573A">
+    <w:p w:rsidR="00B757EE" w:rsidRDefault="007C573A" w14:paraId="342D9393" w14:textId="1C9049C3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>You will start your probation on your date of appointment to the University and will be guaranteed at least 3 year</w:t>
       </w:r>
       <w:r w:rsidR="000848C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">s of supportive probation.  </w:t>
       </w:r>
       <w:r w:rsidR="00B757EE">
         <w:rPr>
@@ -1052,51 +1062,51 @@
       <w:r w:rsidR="0079296B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00B757EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0079296B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>whether fixed term or permanent, participate in the academic probation process.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="086B5918" w14:textId="1B30A4C3" w:rsidR="00270076" w:rsidRDefault="000848C1">
+    <w:p w:rsidR="00270076" w:rsidRDefault="000848C1" w14:paraId="086B5918" w14:textId="1B30A4C3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="007C573A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">he </w:t>
       </w:r>
       <w:r w:rsidR="005868F2">
         <w:rPr>
@@ -1213,2596 +1223,2963 @@
       <w:r w:rsidR="00A50354">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">probation.  This </w:t>
       </w:r>
       <w:r w:rsidR="00CA5069">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">precise </w:t>
       </w:r>
       <w:r w:rsidR="00A50354">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>timescale will vary from person to person.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1945A731" w14:textId="6C3B9670" w:rsidR="00891EB2" w:rsidRDefault="003866AC" w:rsidP="00891EB2">
+    <w:p w:rsidR="00891EB2" w:rsidP="00891EB2" w:rsidRDefault="003866AC" w14:paraId="1945A731" w14:textId="6C3B9670">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">With your offer of </w:t>
       </w:r>
       <w:r w:rsidR="005868F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>employment,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> you will have received</w:t>
       </w:r>
-      <w:r w:rsidR="00891EB2" w:rsidRPr="00891EB2">
+      <w:r w:rsidRPr="00891EB2" w:rsidR="00891EB2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00891EB2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>a draft of standard objectives which new probationers need to achieve in their first year.  Section 9 of this document provides the Criteria for Completion of Academic Proba</w:t>
       </w:r>
       <w:r w:rsidR="00CA5069">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>tion which you need to evidence</w:t>
       </w:r>
       <w:r w:rsidR="00835F8E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> at the end of your probationary period.</w:t>
       </w:r>
       <w:r w:rsidR="00891EB2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="202BC27E" w14:textId="41AD9C5E" w:rsidR="003866AC" w:rsidRDefault="00891EB2">
-[...7 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="003866AC" w:rsidRDefault="00891EB2" w14:paraId="202BC27E" w14:textId="1C7004A9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00891EB2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>The enclosed Schedule of Appointments details the meetings that hav</w:t>
       </w:r>
-      <w:r w:rsidR="002D5FAA">
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="002D5FAA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>e been arranged for you to meet</w:t>
       </w:r>
-      <w:r w:rsidR="00835F8E">
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00835F8E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00891EB2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>you</w:t>
       </w:r>
-      <w:r w:rsidR="00835F8E">
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00835F8E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00891EB2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005868F2">
-[...7 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="179ACC54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Faculty Vice-Principal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00891EB2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00B83DB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>academic l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00571D00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ine m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00835F8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>anager and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00B83DB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="003866AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">entor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003866AC" w:rsidRDefault="003866AC" w14:paraId="49D11E62" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005868F2" w:rsidR="003866AC" w:rsidP="005868F2" w:rsidRDefault="005868F2" w14:paraId="768781CC" w14:textId="1637CB2C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005868F2" w:rsidR="00047A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Your first m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005868F2" w:rsidR="003866AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>onth</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005868F2" w:rsidRDefault="003866AC" w14:paraId="47D6403A" w14:textId="3777C83B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="003866AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As part of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="003866AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>your induction</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00B83DB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00A4627E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">you will meet with your </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="179ACC54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Faculty Vice-Principal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00A4627E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> who will ensure you understand</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00C1044C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the University and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="58362A3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Faculty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00C1044C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> strategies and the University Values within which you will operate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00C1044C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005868F2" w:rsidRDefault="00C1044C" w14:paraId="77FA29B2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidR="009D657A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ithin the first week</w:t>
+      </w:r>
       <w:r w:rsidR="00B83DB4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>academic l</w:t>
-[...15 lines deleted...]
-        <w:t>anager and</w:t>
+        <w:t xml:space="preserve"> you will meet with your academic line manager to discuss the draft standard objective</w:t>
+      </w:r>
+      <w:r w:rsidR="00127520">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s for your first year</w:t>
+      </w:r>
+      <w:r w:rsidR="00985C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and in the course of the </w:t>
       </w:r>
       <w:r w:rsidR="00B83DB4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> m</w:t>
-[...153 lines deleted...]
-        <w:t xml:space="preserve"> you will meet with your academic line manager to discuss the draft standard objective</w:t>
+        <w:t xml:space="preserve">discussion you will jointly decide </w:t>
       </w:r>
       <w:r w:rsidR="00127520">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>s for your first year</w:t>
+        <w:t xml:space="preserve">whether these objectives require fine-tuning.  At the same meeting you will also discuss your training and development needs.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00567ABE" w:rsidRDefault="00127520" w14:paraId="478B540A" w14:textId="730BB359">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00127520">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>The academic line manager will then produce your</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00985C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00985C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>objectives</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00200905">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="001B568C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> training &amp; development plan, have it approved by the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="179ACC54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Faculty Vice-Principal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="001B568C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and you can start working towards achieving your first year</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00487566">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="001B568C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="001B568C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>objectives</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="001B568C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="008D0CE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Your </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="008D0CE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>initial</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="008D0CE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> meeting with your mentor will also take place in your first week.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00567ABE" w:rsidRDefault="00567ABE" w14:paraId="4723D0E2" w14:textId="278DE19A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Without exception</w:t>
+      </w:r>
+      <w:r w:rsidR="00B573D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you will need to complete the University’s Equality &amp; Diversit</w:t>
+      </w:r>
+      <w:r w:rsidR="00C430FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>y, Health and Safety</w:t>
+      </w:r>
+      <w:r w:rsidR="000E2D0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Information Security </w:t>
+      </w:r>
+      <w:r w:rsidR="00200905">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Awareness training</w:t>
+      </w:r>
+      <w:r w:rsidR="003E5D19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> modules in the early weeks</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of your first year of probation and register to commence </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC335D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the Associate Module </w:t>
       </w:r>
       <w:r w:rsidR="00985C47">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and </w:t>
-[...204 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidR="00985C47" w:rsidRPr="00FF4366">
+      <w:hyperlink w:history="1" r:id="rId10">
+        <w:r w:rsidRPr="00FF4366" w:rsidR="00985C47">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Postgraduate C</w:t>
         </w:r>
-        <w:r w:rsidR="00B573D1" w:rsidRPr="00FF4366">
+        <w:r w:rsidRPr="00FF4366" w:rsidR="00B573D1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve">ertificate in </w:t>
         </w:r>
-        <w:r w:rsidR="00CC335D" w:rsidRPr="00FF4366">
+        <w:r w:rsidRPr="00FF4366" w:rsidR="00CC335D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve">Academic Practice in </w:t>
         </w:r>
-        <w:r w:rsidR="00B573D1" w:rsidRPr="00FF4366">
+        <w:r w:rsidRPr="00FF4366" w:rsidR="00B573D1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Higher Education</w:t>
         </w:r>
-        <w:r w:rsidR="00CC335D" w:rsidRPr="00FF4366">
+        <w:r w:rsidRPr="00FF4366" w:rsidR="00CC335D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> Programme (PGCAPHE</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00CC335D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00D54AAA" w:rsidRPr="00D54AAA">
+      <w:r w:rsidRPr="00D54AAA" w:rsidR="00D54AAA">
         <w:rPr>
           <w:color w:val="1F497D"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B573D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">or the medical equivalent.  The module is ideally completed in the first year </w:t>
       </w:r>
       <w:r w:rsidR="00985C47">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>and 200 hours is reduced fro</w:t>
       </w:r>
       <w:r w:rsidR="003E5D19">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>m your teaching and assessment load in the year in which the module is taken.</w:t>
       </w:r>
       <w:r w:rsidR="00042B1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4411525B" w14:textId="77777777" w:rsidR="00487566" w:rsidRDefault="00487566">
-[...8 lines deleted...]
-    <w:p w14:paraId="6791483F" w14:textId="63229500" w:rsidR="00487566" w:rsidRPr="005868F2" w:rsidRDefault="005868F2" w:rsidP="005868F2">
+    <w:p w:rsidR="00487566" w:rsidRDefault="00487566" w14:paraId="4411525B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005868F2" w:rsidR="00487566" w:rsidP="005868F2" w:rsidRDefault="005868F2" w14:paraId="6791483F" w14:textId="63229500">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
-      <w:r w:rsidR="00047A07" w:rsidRPr="005868F2">
+      <w:r w:rsidRPr="005868F2" w:rsidR="00047A07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Your s</w:t>
       </w:r>
-      <w:r w:rsidR="00487566" w:rsidRPr="005868F2">
+      <w:r w:rsidRPr="005868F2" w:rsidR="00487566">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>upport</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B8D74E6" w14:textId="77777777" w:rsidR="00487566" w:rsidRDefault="00487566">
+    <w:p w:rsidR="00487566" w:rsidRDefault="00487566" w14:paraId="4B8D74E6" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>You will have been told the name of your academic line manager and mentor prior to starting work.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76E267BB" w14:textId="77777777" w:rsidR="002E6B51" w:rsidRDefault="00487566">
-[...7 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="002E6B51" w:rsidRDefault="00487566" w14:paraId="76E267BB" w14:textId="1C7B2387">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00487566">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Your </w:t>
       </w:r>
-      <w:r w:rsidRPr="002E6B51">
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00487566">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>academic line manager</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00487566">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="003E5D19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="003E5D19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>operate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="003E5D19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as your line manager providing you particularly with academic support</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00C35BBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00040995">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="003746B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00040995">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>oversee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00C35BBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> your work</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="003E5D19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="003E5D19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">They will develop your </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="003E5D19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>objectives</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="003E5D19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00655BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and training and development plan with you and have these approved by the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="179ACC54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Faculty Vice-Principal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00655BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to ensure they </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="006B432F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>comply</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00655BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00655BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Criteri</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="0051372F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="006B432F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Completion of P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00655BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>robation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="001E5310">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (see section 9)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00655BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="003E5D19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C76779" w:rsidRDefault="006B432F" w14:paraId="0CCA777F" w14:textId="62D6E9A3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Your academic line manag</w:t>
+      </w:r>
+      <w:r w:rsidR="00040995">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>er will also monitor your</w:t>
+      </w:r>
+      <w:r w:rsidR="00D6654B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> work</w:t>
+      </w:r>
+      <w:r w:rsidR="00040995">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">load to ensure you </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC05DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>have</w:t>
+      </w:r>
+      <w:r w:rsidR="00040995">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:r w:rsidR="00D6654B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fair opportunity to concentrate on probationary </w:t>
+      </w:r>
+      <w:r w:rsidR="0055745E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">activities </w:t>
+      </w:r>
+      <w:r w:rsidR="002E6B51">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidR="0055745E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gain experience and competence in the relevant areas of </w:t>
+      </w:r>
+      <w:r w:rsidR="00040995">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">your </w:t>
+      </w:r>
+      <w:r w:rsidR="0055745E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>academic duties.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D6654B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> They will</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00040995">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>observe</w:t>
+      </w:r>
+      <w:r w:rsidR="003D501C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> your activities and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>speak to you regularly about the progress you are making with your objectives and training and development plan.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D6654B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  They will </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC05DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">also </w:t>
+      </w:r>
+      <w:r w:rsidR="00D6654B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidR="00C76779">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e responsible for initiating your</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC05DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> probationary documentation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C1044C" w:rsidRDefault="00C76779" w14:paraId="4E56F1BE" w14:textId="72CD4773">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00C76779">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Your </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00C76779">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mentor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00C76779">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will be a supportive and experienced academic </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00B536B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">appointed by the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="179ACC54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Faculty Vice-Principal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00B536B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to whom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="002500F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you can speak confidentially</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00C76779">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> about how the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="58362A3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Faculty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00C76779">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and University </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00C76779">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>operates</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00C76779">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> more generally</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00C76779">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00B536B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>They can provide a source of help and advice on all aspects of your role</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00B536B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00B536B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>However, they do not have line management responsibility for you</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00B536B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00B536B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Their role is one of ‘critical friend’ outside the management structure so you should expect constructive feedback from them</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00B536B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00E71477">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00E71477">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00B536B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ou </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00E71477">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>can consult your mentor at any time or ask for a m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="002C5654">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>eeting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="002C5654">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="002C5654">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You should ensure </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00E551B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">you </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00E71477">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">make </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00E551B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>the most of their experience.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004A28BD" w:rsidRDefault="004A28BD" w14:paraId="7884DF1C" w14:textId="6361312F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="004A28BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="179ACC54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Faculty Vice-Principal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="004A28BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will also appoint </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00566742">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a colleague within the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="58362A3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Faculty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="004E1C6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="004A28BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> co-ordinate the progress of all the probationers and they may be consulted on any matter relating to your probation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C1044C" w:rsidRDefault="00C1044C" w14:paraId="1C703441" w14:textId="250A1A9A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00C1044C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Your </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="179ACC54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Faculty Vice-Principal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00C1044C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will have overall responsibility </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="0055745E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for ensuring that quality and standards are upheld within the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="58362A3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Faculty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="0055745E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> including the effective management of probationers. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C67AF6" w:rsidRDefault="00C67AF6" w14:paraId="1791577D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005868F2" w:rsidR="00C67AF6" w:rsidP="005868F2" w:rsidRDefault="005868F2" w14:paraId="3DD620E4" w14:textId="502E8D54">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...3 lines deleted...]
-        <w:t>academic line manager</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005868F2" w:rsidR="00047A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Your c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005868F2" w:rsidR="00C67AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ommitment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00140542" w:rsidRDefault="00C67AF6" w14:paraId="5AB8936F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No amount of support will work without your personal commitment.  As a probationer you </w:t>
+      </w:r>
+      <w:r w:rsidR="00140542">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>need to ensure that you take your objectives and training and development plan seriously.  You should self-monitor t</w:t>
+      </w:r>
+      <w:r w:rsidR="007E3851">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>o ensure you are developing and advancing</w:t>
+      </w:r>
+      <w:r w:rsidR="00140542">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as expected and proactively discuss </w:t>
+      </w:r>
+      <w:r w:rsidR="007E3851">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">your </w:t>
+      </w:r>
+      <w:r w:rsidR="00140542">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>progress with you</w:t>
+      </w:r>
+      <w:r w:rsidR="00B46631">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00140542">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> academic line manager.  Ask for a meeting with your academic line manager or mentor at any time, even if it </w:t>
+      </w:r>
+      <w:r w:rsidR="007E3851">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidR="00140542">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>just to reassure yourself that you are doing the right things within the expected timescale</w:t>
+      </w:r>
+      <w:r w:rsidR="007E3851">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00140542">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00140542" w:rsidRDefault="00140542" w14:paraId="75FCE389" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>If you feel you are falling behind with any of your objectives, tasks or duties, identify the matter as early as possible a</w:t>
+      </w:r>
+      <w:r w:rsidR="007E3851">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>nd ask for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> help </w:t>
+      </w:r>
+      <w:r w:rsidR="007E3851">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">from </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>you</w:t>
+      </w:r>
+      <w:r w:rsidR="007E3851">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">r academic line manager.  They </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will </w:t>
+      </w:r>
+      <w:r w:rsidR="00484702">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>see it as a positive measure that you have proactively sought assistance</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.  From your own perspective</w:t>
+      </w:r>
+      <w:r w:rsidR="00D437A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003E5D19">
-[...7 lines deleted...]
-      <w:r w:rsidR="00C35BBB">
+      <w:r w:rsidR="00D437A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>it will be more effective to recover a difficult situation sooner rather than later so that supportive measure</w:t>
+      </w:r>
+      <w:r w:rsidR="00484702">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00D437A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> can be put in place.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0049783D" w:rsidRDefault="0049783D" w14:paraId="01B1F34A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005868F2" w:rsidR="0049783D" w:rsidP="005868F2" w:rsidRDefault="005868F2" w14:paraId="22CEFC61" w14:textId="169E73FF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005868F2" w:rsidR="0043239A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Your e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005868F2" w:rsidR="0049783D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>valuation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005868F2" w:rsidR="002237A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0049783D" w:rsidRDefault="0005045B" w14:paraId="79B4EC4E" w14:textId="0A79F22A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="0005045B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="0005045B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>eriodically</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="0005045B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, throughout your probationary period you will be evaluated in a range of situation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="006E4ABD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="0005045B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="0005045B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluations may take the form of observed teaching, a seminar, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="000F3331">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>presentation,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="0005045B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or other related activity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="0005045B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="0005045B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>You will be given adequate time to prepare and an audience</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="004B5E3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="0005045B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> invited by the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="179ACC54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Faculty Vice-Principal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="004B5E3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="0005045B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may be present</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="0005045B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="0005045B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Formative feedback will be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="004B5E3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">provided after such evaluations by your academic line manager or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="179ACC54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Faculty Vice-Principal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="004B5E3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B5E3E" w:rsidRDefault="004B5E3E" w14:paraId="2CDA5FBA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005868F2" w:rsidR="004B5E3E" w:rsidP="005868F2" w:rsidRDefault="005868F2" w14:paraId="509731EB" w14:textId="761D3B26">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005868F2" w:rsidR="001F6B0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Your progress</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000F3331" w:rsidRDefault="002237A7" w14:paraId="1A0294B2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Towards the end of your first </w:t>
+      </w:r>
+      <w:r w:rsidR="007B36B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and second </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>year</w:t>
+      </w:r>
+      <w:r w:rsidR="007B36B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of probation </w:t>
+      </w:r>
+      <w:r w:rsidR="001E5D39">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>your academic line manager will complete the Annual Probationary Review</w:t>
+      </w:r>
+      <w:r w:rsidR="00C77CBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Progress Report</w:t>
+      </w:r>
+      <w:r w:rsidR="001E5D39">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, commenting on your achievement of the objectives set and you</w:t>
+      </w:r>
+      <w:r w:rsidR="003D501C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> progress in general.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B5E3E" w:rsidP="3EB9B658" w:rsidRDefault="007B36B7" w14:paraId="75D6DEAD" w14:textId="7B754AAB">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="160" w:afterAutospacing="off" w:line="259" w:lineRule="auto"/>
+        <w:ind/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="003D501C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>By the end of your</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00C3342F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00C3342F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>rd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00C3342F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/final year of probation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="003D501C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you should be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00C3342F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>meeting the requirements of an established member of academic staff both in terms of volume of work and responsibilities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00C3342F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00FB2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00FB2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Your </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="179ACC54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Faculty Vice-Principal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00FB2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will also consult with other senior academics who can comment on your development</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00FB2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00C3342F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="006E4ABD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>You will see their comments and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="001E5D39">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00040995">
-[...87 lines deleted...]
-      <w:r w:rsidR="001E5310">
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="007A78B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">be able to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="001E5D39">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>add your own</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="001E5D39">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="001E5D39">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>You</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="006E4ABD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="001E5D39">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> report will then be considered at the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="005868F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Academic Probation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="001E5D39">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Com</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="006E4ABD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mittee (consisting of your </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="179ACC54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Faculty Vice-Principal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00C75045">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="179ACC54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Faculty Vice-Principal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="001E5D39">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s of other </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="58362A3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Faculty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="001E5D39">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="007B36B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) and chaired by the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="0F9BCAC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Relevant Portfolio Vice-Principal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="736CEFBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B5E3E" w:rsidP="3EB9B658" w:rsidRDefault="007B36B7" w14:paraId="150197A0" w14:textId="1E725065">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="160" w:afterAutospacing="off" w:line="259" w:lineRule="auto"/>
+        <w:ind/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="007B36B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>The committee will decide on the feedback t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00E6072D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>o be provided to you</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00E6072D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00E6072D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The feedback can range from the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00E6072D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>very positive</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00E6072D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>: confirming satisfactory progress, to highlighting areas of performance improvement and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="002500F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00E6072D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> if there are serious concerns about a probationer’s performance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="002500F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, the committee is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="009A2664">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> obliged to emphasise </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00E6072D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="009A2664">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>confirmation of appointment may be in jeopardy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009A2664" w:rsidRDefault="009A2664" w14:paraId="79229543" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>The purpose of the feedback is so that adjustments can be made, additional support gi</w:t>
+      </w:r>
+      <w:r w:rsidR="003D501C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ven, objectives amended</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to give the probationer the best possible opportunity of having their appointment confirmed at the end of the probationary period.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009A2664" w:rsidRDefault="009A2664" w14:paraId="3EC517C3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005868F2" w:rsidR="009A2664" w:rsidP="005868F2" w:rsidRDefault="005868F2" w14:paraId="2A2D6763" w14:textId="75DF9400">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005868F2" w:rsidR="005635C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Your outcome</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000E3402" w:rsidRDefault="006E5917" w14:paraId="5340C37C" w14:textId="246A3957">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="006E5917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The same </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="006E5917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>report will be completed for your 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="006E5917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>rd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="006E5917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/final year of promotion</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="002500F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, the difference being that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="006E4ABD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> your </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="179ACC54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Faculty Vice-Principal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="006E5917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will make a recommendation </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="003476C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="005868F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Academic Probation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="003476C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Committee </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="006E5917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="006E5917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>whether</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="006E4ABD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="006E5917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> your appointment should be confirmed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005868F2" w:rsidRDefault="003476C5" w14:paraId="6471DE16" w14:textId="000ECFA6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is this committee which makes the final decision. </w:t>
+      </w:r>
+      <w:r w:rsidR="006E5917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> If confirmed you will receive a letter to this effect.  If not</w:t>
+      </w:r>
+      <w:r w:rsidR="002500F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="006E5917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidR="005868F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Academic Probation</w:t>
+      </w:r>
+      <w:r w:rsidR="006E5917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Committee has the option of extending probation by one year</w:t>
+      </w:r>
+      <w:r w:rsidR="00453822">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to give a further opportunity </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for the probationer </w:t>
+      </w:r>
+      <w:r w:rsidR="006E5917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>to meet the Criteria for Completion of Probation</w:t>
+      </w:r>
+      <w:r w:rsidR="00994A28">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (see section 9)</w:t>
       </w:r>
-      <w:r w:rsidR="00655BAE">
+      <w:r w:rsidR="006E5917">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="003E5D19">
-[...233 lines deleted...]
-        <w:t>appointed by the Dean to whom</w:t>
+    </w:p>
+    <w:p w:rsidR="005868F2" w:rsidRDefault="005868F2" w14:paraId="67CC856B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005868F2" w:rsidRDefault="005868F2" w14:paraId="7811521D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002500F7" w:rsidRDefault="005868F2" w14:paraId="2AE408BF" w14:textId="49880C90">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(Reviewed November 2023)</w:t>
       </w:r>
       <w:r w:rsidR="002500F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> you can speak confidentially</w:t>
-[...1401 lines deleted...]
-        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="093061AE" w14:textId="77777777" w:rsidR="00F63906" w:rsidRPr="004C7748" w:rsidRDefault="00F63906" w:rsidP="00F63906">
+    <w:p w:rsidRPr="004C7748" w:rsidR="00F63906" w:rsidP="00F63906" w:rsidRDefault="00F63906" w14:paraId="093061AE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Frequently asked questions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="201FFEF8" w14:textId="77777777" w:rsidR="00F63906" w:rsidRDefault="00F63906" w:rsidP="00F63906">
-[...8 lines deleted...]
-    <w:p w14:paraId="068530C3" w14:textId="3DF9FC5D" w:rsidR="00F63906" w:rsidRDefault="00F63906" w:rsidP="00F63906">
+    <w:p w:rsidR="00F63906" w:rsidP="00F63906" w:rsidRDefault="00F63906" w14:paraId="201FFEF8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F63906" w:rsidP="00F63906" w:rsidRDefault="00F63906" w14:paraId="068530C3" w14:textId="3DF9FC5D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">When </w:t>
       </w:r>
       <w:r w:rsidR="00744683">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">are </w:t>
@@ -3822,51 +4199,51 @@
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> considered by the </w:t>
       </w:r>
       <w:r w:rsidR="005868F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Academic Probation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Committee?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EAC52F3" w14:textId="754EC41C" w:rsidR="00F63906" w:rsidRDefault="00F63906" w:rsidP="00F63906">
+    <w:p w:rsidR="00F63906" w:rsidP="00F63906" w:rsidRDefault="00F63906" w14:paraId="3EAC52F3" w14:textId="754EC41C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C33DF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>If</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> you were appoin</w:t>
       </w:r>
       <w:r w:rsidR="0015355D">
         <w:rPr>
@@ -3918,2278 +4295,2746 @@
       </w:r>
       <w:r w:rsidR="00A247FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>March</w:t>
       </w:r>
       <w:r w:rsidR="00A247FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A247FF" w:rsidRPr="00875D81">
+      <w:r w:rsidRPr="00875D81" w:rsidR="00A247FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>after you have completed a full year</w:t>
       </w:r>
       <w:r w:rsidRPr="00875D81">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.  If appoi</w:t>
       </w:r>
       <w:r w:rsidR="0015355D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nted between 1 April – 30 September</w:t>
       </w:r>
       <w:r w:rsidRPr="00875D81">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> your probationary reports will</w:t>
       </w:r>
-      <w:r w:rsidR="00A247FF" w:rsidRPr="00875D81">
+      <w:r w:rsidRPr="00875D81" w:rsidR="00A247FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> similarly </w:t>
       </w:r>
       <w:r w:rsidRPr="00875D81">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>be considered at the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005868F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Academic Probation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Committee in September.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73F71143" w14:textId="77777777" w:rsidR="00983873" w:rsidRDefault="00983873" w:rsidP="00F63906">
+    <w:p w:rsidR="00983873" w:rsidP="00F63906" w:rsidRDefault="00983873" w14:paraId="73F71143" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="685E2123" w14:textId="77777777" w:rsidR="00F63906" w:rsidRDefault="00F63906" w:rsidP="00F63906">
+    <w:p w:rsidR="00F63906" w:rsidP="00F63906" w:rsidRDefault="00F63906" w14:paraId="685E2123" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A50354">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Can my probationary period be reduced?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E2A27D5" w14:textId="7A10511A" w:rsidR="00F63906" w:rsidRDefault="00F63906" w:rsidP="00F63906">
-[...39 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="00F63906" w:rsidP="13F58BEC" w:rsidRDefault="00F63906" w14:paraId="7E2A27D5" w14:textId="13AC8599">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="160" w:afterAutospacing="off" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>We are keen that new academic staff have the benefit of the full period of probation but if you can provide evidence that you have completed probation at an equivalent UK University or international institution you may be eligible for shorter probation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="1F7E50F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>relevant Portfolio Vice-Principal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> will decide whether a complete or partial red</w:t>
       </w:r>
-      <w:r w:rsidR="007E3021">
-[...7 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="007E3021">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>uction can be granted</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="007E3021">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="007E3021">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">exceptional cases where an individual meets the Criteria for Completion of </w:t>
       </w:r>
-      <w:r w:rsidR="00983873">
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00983873">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Probation</w:t>
       </w:r>
-      <w:r w:rsidR="007E3021">
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="007E3021">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> early,</w:t>
       </w:r>
-      <w:r w:rsidR="00983873">
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00983873">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="005868F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Academic Probation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00DA034C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Committee can confirm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> appointment prior to the expiry of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>3 year</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> probationary period.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F63906" w:rsidP="00F63906" w:rsidRDefault="00F63906" w14:paraId="32471AB4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F63906" w:rsidP="00F63906" w:rsidRDefault="00F63906" w14:paraId="6CD83CD6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003866AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Are there </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>situations where</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003866AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the probationary period is extended?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F63906" w:rsidP="00F63906" w:rsidRDefault="00F63906" w14:paraId="3EA2C897" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00870E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>The probationary</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> period can be extended in certain circumstances.  If a probationer is appointed on a part-time basis they may require additional time to meet the requi</w:t>
+      </w:r>
+      <w:r w:rsidR="00347842">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rements of probation.  The University is keen to support </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>probationer</w:t>
+      </w:r>
+      <w:r w:rsidR="00347842">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s who take</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a perio</w:t>
+      </w:r>
+      <w:r w:rsidR="00347842">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>d of maternity/adoption leave; have</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> been absent on long-term </w:t>
+      </w:r>
+      <w:r w:rsidR="00541055">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sick leave </w:t>
+      </w:r>
+      <w:r w:rsidR="00347842">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">during probation </w:t>
+      </w:r>
+      <w:r w:rsidR="00541055">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or has a disability </w:t>
+      </w:r>
+      <w:r w:rsidR="00347842">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>and in these circumstances probation will be extended</w:t>
+      </w:r>
+      <w:r w:rsidR="00361E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, typically by one year</w:t>
+      </w:r>
+      <w:r w:rsidR="00347842">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00870E99" w:rsidR="00F63906" w:rsidP="00F63906" w:rsidRDefault="00F63906" w14:paraId="05F62399" w14:textId="450B8ECE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>In cases whe</w:t>
+      </w:r>
+      <w:r w:rsidR="00541055">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">re a probationer has just fallen short of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">achieving all </w:t>
+      </w:r>
+      <w:r w:rsidR="00541055">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the Criteria for Completion of Probation the </w:t>
+      </w:r>
       <w:r w:rsidR="005868F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Academic Probation</w:t>
       </w:r>
-      <w:r w:rsidR="00DA034C">
-[...43 lines deleted...]
-    <w:p w14:paraId="6CD83CD6" w14:textId="77777777" w:rsidR="00F63906" w:rsidRDefault="00F63906" w:rsidP="00F63906">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Committee may decide on extending probation by one year in preference to dismissal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F63906" w:rsidP="00F63906" w:rsidRDefault="00F63906" w14:paraId="4EC056C9" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003866AC">
+    </w:p>
+    <w:p w:rsidR="00F63906" w:rsidP="00F63906" w:rsidRDefault="00F63906" w14:paraId="43CE2B52" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Are there </w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>situations where</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003866AC">
+        <w:t>What should I do if I have difficulties with my academic line manager or mentor?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F63906" w:rsidP="00F63906" w:rsidRDefault="00F63906" w14:paraId="5760BB82" w14:textId="6A770626">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You should </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>immediately</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">raise the matter with your </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="179ACC54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Faculty Vice-Principal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and explain the situation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="179ACC54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Faculty Vice-Principal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00541055">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>may well</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> arrange for an alternative academic line manager or mentor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F63906" w:rsidP="00F63906" w:rsidRDefault="00F63906" w14:paraId="35065872" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F63906" w:rsidP="00F63906" w:rsidRDefault="00F63906" w14:paraId="4F7BEEAC" w14:textId="1612035E">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the probationary period is extended?</w:t>
-[...243 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3342F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">Must I agree to undertake </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E22C5B" w:rsidR="00E22C5B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...102 lines deleted...]
-        </w:rPr>
         <w:t>the Associate Module of the</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidR="00E22C5B" w:rsidRPr="00566742">
+      <w:hyperlink w:history="1" r:id="rId11">
+        <w:r w:rsidRPr="00566742" w:rsidR="00E22C5B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> Postgraduate Certificate in Academic Practice in Higher Education Programme (PGCAPHE)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="008B6BF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
-      <w:r w:rsidR="00E22C5B" w:rsidRPr="00D54AAA">
+      <w:r w:rsidRPr="00D54AAA" w:rsidR="00E22C5B">
         <w:rPr>
           <w:color w:val="1F497D"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E833ED">
         <w:rPr>
           <w:color w:val="1F497D"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60800D7B" w14:textId="4DA36E2E" w:rsidR="00F63906" w:rsidRPr="00AB1BE5" w:rsidRDefault="00F63906" w:rsidP="00F63906">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00AB1BE5">
+    <w:p w:rsidRPr="00AB1BE5" w:rsidR="00F63906" w:rsidP="00F63906" w:rsidRDefault="00F63906" w14:paraId="60800D7B" w14:textId="09B1761C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Yes</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
-      <w:r w:rsidR="00042B1C" w:rsidRPr="00E833ED">
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00042B1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">The module provides high quality, master’s level continuing professional development, accredited by Advance HE. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E833ED">
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>If</w:t>
       </w:r>
-      <w:r w:rsidR="00CD441E" w:rsidRPr="00E833ED">
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00CD441E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, however, you believe you </w:t>
       </w:r>
-      <w:r w:rsidR="00BD61C0" w:rsidRPr="00E833ED">
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00BD61C0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">could </w:t>
       </w:r>
-      <w:r w:rsidR="00CD441E" w:rsidRPr="00E833ED">
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00CD441E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>be exempt</w:t>
       </w:r>
-      <w:r w:rsidR="00BD61C0" w:rsidRPr="00E833ED">
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00BD61C0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> from undertaking </w:t>
       </w:r>
-      <w:r w:rsidR="00CD441E" w:rsidRPr="00E833ED">
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00CD441E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">the module based on an existing teaching qualification or </w:t>
       </w:r>
-      <w:r w:rsidR="00BD61C0" w:rsidRPr="00E833ED">
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00BD61C0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">category of </w:t>
       </w:r>
-      <w:r w:rsidR="00CD441E" w:rsidRPr="00E833ED">
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00CD441E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>HEA Fellowship,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E833ED">
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CD441E" w:rsidRPr="00E833ED">
-[...32 lines deleted...]
-      <w:r w:rsidR="001A6061" w:rsidRPr="00E833ED">
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00CD441E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">your </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="179ACC54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Faculty Vice-Principal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00CD441E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (or their representative) can make an exemption claim on your behalf. The Head of the Academic Skills Centre </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="001A6061">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>is responsible for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="001A6061">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> assessing </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="001A6061">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>possible exemptions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="001A6061">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and making a recommendation to the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="6FAC0743">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>relevant Portfolio Vice-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="6FAC0743">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Principal</w:t>
       </w:r>
-      <w:r w:rsidR="00BD61C0" w:rsidRPr="00E833ED">
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00BD61C0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E833ED" w:rsidRPr="00E833ED">
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00E833ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00E833ED" w:rsidRPr="00E833ED">
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00E833ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001A6061" w:rsidRPr="00E833ED">
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="001A6061">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>who is authorised to make exemptions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B920F16" w14:textId="77777777" w:rsidR="00F63906" w:rsidRDefault="00F63906" w:rsidP="00F63906">
-[...8 lines deleted...]
-    <w:p w14:paraId="1D598BF2" w14:textId="2D13B8D3" w:rsidR="00F63906" w:rsidRPr="003C15FA" w:rsidRDefault="00F63906" w:rsidP="00F63906">
+    <w:p w:rsidR="00F63906" w:rsidP="00F63906" w:rsidRDefault="00F63906" w14:paraId="2B920F16" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003C15FA" w:rsidR="00F63906" w:rsidP="3EB9B658" w:rsidRDefault="00F63906" w14:paraId="1D598BF2" w14:textId="52F6F988">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">What </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">happens </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">if I do not undertake </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="003C15FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="003C15FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Associate Module of the Postgraduate Certificate in Academic Practice in Higher Education Programme (PGCAPHE)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00561B2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or the medical equivalent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="003C15FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="039B40BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the mandatory </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>modules</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00566742">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Information Security Awareness Training and Equality, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00566742">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Diversity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00566742">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Inclusion</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">?  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F63906" w:rsidP="00F63906" w:rsidRDefault="00F63906" w14:paraId="0F5A8B4C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>If either are not completed, your appointment cannot be confirmed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00541055" w:rsidP="00F63906" w:rsidRDefault="00541055" w14:paraId="2C071420" w14:textId="11AC689D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F63906" w:rsidP="00F63906" w:rsidRDefault="00F63906" w14:paraId="269BEA4A" w14:textId="68A642B4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C3342F">
+      <w:r w:rsidRPr="00D15EA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">What </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Do I have to take part in the </w:t>
+      </w:r>
+      <w:r w:rsidR="00566742">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">happens </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C3342F">
+        <w:t xml:space="preserve">Academic Appraisal </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D15EA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">if I do not undertake </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003C15FA">
+        <w:t>process while I am on probation?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F63906" w:rsidP="00F63906" w:rsidRDefault="00F63906" w14:paraId="4677EA7B" w14:textId="0B3CA9ED">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D15EA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, while you are on probation you will not participate in</w:t>
+      </w:r>
+      <w:r w:rsidR="00566742">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Academic Appraisal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.  As soon as you</w:t>
+      </w:r>
+      <w:r w:rsidR="00541055">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> appointment is confirmed you will transfer to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00566742">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Academic Appraisal </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> process.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F63906" w:rsidP="00F63906" w:rsidRDefault="00F63906" w14:paraId="016B431C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006E3992" w:rsidR="00F63906" w:rsidP="00F63906" w:rsidRDefault="00F63906" w14:paraId="0AFA3529" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003C15FA" w:rsidRPr="003C15FA">
+      </w:pPr>
+      <w:r w:rsidRPr="006E3992">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Associate Module of the Postgraduate Certificate in Academic Practice in Higher Education Programme (PGCAPHE)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00561B2B">
+        <w:t>What happens if a probationer does not meet the standard of performance required by the Criteria for Completion of Probation?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F63906" w:rsidP="00F63906" w:rsidRDefault="00F63906" w14:paraId="3BD60AE9" w14:textId="507726D7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>If it appears, in the probationer’s 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>rd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/final/extended year</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00541055">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that a recommendation will be made against confirmation of appointment, the probationer must have the opportunity to state their case</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Pre-hearing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will be arranged and the probationer has a right to be accompanied by their trade union representative or a work colleague</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The panel will be chaired by </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="6E34BC27">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="179ACC54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Faculty Vice-Principal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="3A52A9B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">another </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="6FBA04CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Faculty and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>comprise</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Professor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or Senior Lecturer from another </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="58362A3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Faculty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="6A6AFE57">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Senior People Partner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The panel will hear the case and make a recommendation to the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="005868F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Academic Probation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Committee as to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>whe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00541055">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ther or not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00541055">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the probationer should</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be dismissed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00541055">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="005868F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Academic Probation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00541055">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Committee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> make</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00541055">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the final decision.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F63906" w:rsidP="00F63906" w:rsidRDefault="00F63906" w14:paraId="1D6D67A6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F63906" w:rsidP="553B4A89" w:rsidRDefault="00F63906" w14:paraId="092E02C1" w14:textId="26D80D02">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>What happens if a probationer is recommended for confirmation of appointm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ent by the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="179ACC54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Faculty Vice-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="7660D8BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Principal,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> but the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="005868F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Academic Probation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Committee collectively decides upon </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">their </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>dismissal?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F63906" w:rsidP="00F63906" w:rsidRDefault="00F63906" w14:paraId="452C6979" w14:textId="62885094">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As before, it is essential that the probationer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>is able to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> state their case at a hearing and be accompanied by their trade union representative or a work colleague</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Post-hearing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>convened</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to hear the case, chaired by a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="65ED849C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Portfolio </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Vice-Principal other than the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="0026440D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="6CE1799B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>PVP who c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="6CE1799B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>haired t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="6CE1799B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>he Academic Probation Committee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>comprise</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Professor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or Senior Lecturer from another </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="58362A3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Faculty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="25AE1C57">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Senior People P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="25AE1C57">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>artner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.  The Post-hearing Committee will decide whether the probationer will be dismissed or not.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F63906" w:rsidP="00F63906" w:rsidRDefault="00F63906" w14:paraId="53D72C1C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F63906" w:rsidP="00F63906" w:rsidRDefault="00F63906" w14:paraId="00C41042" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or the medical equivalent</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003C15FA" w:rsidRPr="003C15FA">
+      </w:pPr>
+      <w:r w:rsidRPr="008A15E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>Is there an appeal process if a probationer is dismissed?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F63906" w:rsidP="00F63906" w:rsidRDefault="00F63906" w14:paraId="7CB05E88" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D30A3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes, an independent solicitor </w:t>
+      </w:r>
+      <w:r w:rsidR="007C19D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>external to the University</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D30A3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C15FA">
+      <w:r w:rsidR="00BB5BED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">would </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D30A3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>chair</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB5BED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D30A3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> appeal hearing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BA17B8" w:rsidP="00F63906" w:rsidRDefault="00BA17B8" w14:paraId="15278E35" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007238DF" w:rsidR="00BA17B8" w:rsidP="00F63906" w:rsidRDefault="00BA17B8" w14:paraId="29873D94" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">or </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003C15FA">
+      </w:pPr>
+      <w:r w:rsidRPr="007238DF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00566742">
+        <w:t xml:space="preserve">What support does </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007238DF" w:rsidR="007238DF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>the University offer a probationer if they are dismissed?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007238DF" w:rsidP="00F63906" w:rsidRDefault="007238DF" w14:paraId="445224B1" w14:textId="58ACEE00">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="007238DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Honest and straightforward feedback will be provided to the probationer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00DD2638">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>throughout</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="007238DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the probationary period so if there have been performance issues or it looks possible</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00A0645D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that the probationer’s appointment may</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="007238DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> not be confirmed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00A0645D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00566742">
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00DD2638">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>these matters will have been</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00A0645D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00DD2638">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00A0645D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00DD2638">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>continue to be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00A0645D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00DD2638">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> discussed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00DD2638">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00DD2638">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In those circumstances the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="179ACC54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Faculty Vice-Principal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00DD2638">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="4A276A85">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Senior People Partner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00A0645D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00A0645D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> discuss with the probationer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00DD2638">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> alternative career options and provide </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00A0645D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sources of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00DD2638">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>guidance and support.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A0645D" w:rsidP="00F63906" w:rsidRDefault="00A0645D" w14:paraId="1E56708C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004525EF" w:rsidR="00F63906" w:rsidP="13F58BEC" w:rsidRDefault="00F63906" w14:paraId="752860F4" w14:textId="2466577D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">How does the University ensure the same standards are applied in all </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="340C760A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>four</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="58362A3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Facult</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="397B748F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F63906" w:rsidP="00F63906" w:rsidRDefault="00F63906" w14:paraId="291C7664" w14:textId="458AC897">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>To ensure consistency the</w:t>
+      </w:r>
+      <w:r w:rsidR="0026440D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Senior</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Vice-Principal will </w:t>
+      </w:r>
+      <w:r w:rsidR="00081336">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">chair all of the </w:t>
+      </w:r>
+      <w:r w:rsidR="005868F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Academic Probation</w:t>
+      </w:r>
+      <w:r w:rsidR="00081336">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> C</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ommittees.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00824BBC" w:rsidP="00F63906" w:rsidRDefault="00824BBC" w14:paraId="43F696A5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00824BBC" w:rsidP="00F63906" w:rsidRDefault="00824BBC" w14:paraId="65FE1A3F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F63906" w:rsidP="00F63906" w:rsidRDefault="00F63906" w14:paraId="6041C8B6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F63906" w:rsidP="00F63906" w:rsidRDefault="00F63906" w14:paraId="56BDE88D" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>mandatory</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003C15FA">
+      </w:pPr>
+      <w:r w:rsidRPr="004525EF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>modules</w:t>
-[...1012 lines deleted...]
-        </w:rPr>
         <w:t>How does the University ensure that women or minority groups are not disadvantaged?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E8F3B6B" w14:textId="55A3EBAB" w:rsidR="00F63906" w:rsidRPr="00031F98" w:rsidRDefault="00F63906" w:rsidP="00F63906">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00031F98">
+    <w:p w:rsidRPr="00031F98" w:rsidR="00F63906" w:rsidP="00F63906" w:rsidRDefault="00F63906" w14:paraId="4E8F3B6B" w14:textId="6C5F409E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">The University takes equality and diversity very seriously and an Equality Impact </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00566742">
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00566742">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Assessment </w:t>
       </w:r>
-      <w:r w:rsidRPr="00031F98">
-[...35 lines deleted...]
-    <w:p w14:paraId="0126163C" w14:textId="77777777" w:rsidR="009651FF" w:rsidRPr="00F63906" w:rsidRDefault="009651FF" w:rsidP="009651FF">
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be undertaken for the outcome of probation in each </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="58362A3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Faculty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F63906">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and across the University.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F63906" w:rsidP="00F63906" w:rsidRDefault="00F63906" w14:paraId="67E75BAC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D15EA0" w:rsidR="00F63906" w:rsidP="00F63906" w:rsidRDefault="00F63906" w14:paraId="31B4D397" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F63906" w:rsidR="009651FF" w:rsidP="009651FF" w:rsidRDefault="009651FF" w14:paraId="0126163C" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D2FAF20" w14:textId="77777777" w:rsidR="00031F98" w:rsidRPr="005B5EBF" w:rsidRDefault="00A32F39" w:rsidP="00982C4F">
+    <w:p w:rsidRPr="005B5EBF" w:rsidR="00031F98" w:rsidP="00982C4F" w:rsidRDefault="00A32F39" w14:paraId="2D2FAF20" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B5EBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Criteria for Completion of Probation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="195E225D" w14:textId="77777777" w:rsidR="00982C4F" w:rsidRPr="00CD3BCA" w:rsidRDefault="00982C4F" w:rsidP="00982C4F">
+    <w:p w:rsidRPr="00CD3BCA" w:rsidR="00982C4F" w:rsidP="00982C4F" w:rsidRDefault="00982C4F" w14:paraId="195E225D" w14:textId="443B5E41">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidR="00C361A2">
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00982C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As part of the probationary objective-setting process the Probationer, with their academic line manager and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="179ACC54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Faculty Vice-Principal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00982C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, will agree the Probationer’s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00982C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>objectives</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00C361A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> each year over the </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00C361A2">
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00C361A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>3 year</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00C361A2">
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00C361A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> probationary period together in addition to their t</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00982C4F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>raining and development plan</w:t>
       </w:r>
-      <w:r w:rsidR="00C361A2">
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00C361A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00982C4F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="0080195A">
-[...11 lines deleted...]
-      <w:r w:rsidR="00C361A2">
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="0080195A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="0080195A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Your personalised annual </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="0080195A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>objectives</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="0080195A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will be based on the following criteria and the draft probationary </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="0080195A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>objectives</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="0080195A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you received with your contract of employment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="0080195A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00982C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00982C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The information below </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00982C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>indicate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00C361A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="4B59108E" w14:textId="77777777" w:rsidR="00982C4F" w:rsidRDefault="00982C4F" w:rsidP="00984D6C">
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00982C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the standards of performance which, at the point of confirmation of appointment, a probationer is expected to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00982C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>demonstrate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00982C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00982C4F" w:rsidP="00984D6C" w:rsidRDefault="00982C4F" w14:paraId="4B59108E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="786"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32DCF3B6" w14:textId="77777777" w:rsidR="00982C4F" w:rsidRDefault="00982C4F" w:rsidP="00984D6C">
+    <w:p w:rsidR="00982C4F" w:rsidP="00984D6C" w:rsidRDefault="00982C4F" w14:paraId="32DCF3B6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="786"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="617E6049" w14:textId="77777777" w:rsidR="00984D6C" w:rsidRPr="00982C4F" w:rsidRDefault="00984D6C" w:rsidP="00982C4F">
+    <w:p w:rsidRPr="00982C4F" w:rsidR="00984D6C" w:rsidP="00982C4F" w:rsidRDefault="00984D6C" w14:paraId="617E6049" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0026759A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>NTRODUCTION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4840C230" w14:textId="77777777" w:rsidR="00984D6C" w:rsidRPr="0026759A" w:rsidRDefault="00984D6C" w:rsidP="00984D6C">
+    <w:p w:rsidRPr="0026759A" w:rsidR="00984D6C" w:rsidP="00984D6C" w:rsidRDefault="00984D6C" w14:paraId="4840C230" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0026759A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The following framework for considering </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">academic Probationers’ </w:t>
       </w:r>
       <w:r w:rsidRPr="0026759A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>co</w:t>
       </w:r>
       <w:r>
@@ -6201,324 +7046,347 @@
       <w:r w:rsidRPr="0026759A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> seeks to outline </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>the level of performance</w:t>
       </w:r>
       <w:r w:rsidRPr="0026759A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> expected</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> (recognising the need for inflection according to disciplinary norms).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="776673F7" w14:textId="77777777" w:rsidR="00984D6C" w:rsidRPr="0026759A" w:rsidRDefault="00984D6C" w:rsidP="00984D6C">
+    <w:p w:rsidRPr="0026759A" w:rsidR="00984D6C" w:rsidP="00984D6C" w:rsidRDefault="00984D6C" w14:paraId="776673F7" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="307BC457" w14:textId="77777777" w:rsidR="00984D6C" w:rsidRDefault="00984D6C" w:rsidP="00984D6C">
+    <w:p w:rsidR="00984D6C" w:rsidP="00984D6C" w:rsidRDefault="00984D6C" w14:paraId="307BC457" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0026759A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>The 3 year academic probationary period aims to ensure probationary objectives are tailored to individual needs and disciplinary norms</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, around the over-</w:t>
+      </w:r>
       <w:r w:rsidRPr="0026759A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>3 year</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>arching expectation of excellence in teaching and research.  Newly appointed academic staff will be equipped with the knowledge, understanding, skills and attributes necessary to be a fully functioning and contributing academic on confirmation of appointment.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00984D6C" w:rsidP="00984D6C" w:rsidRDefault="00984D6C" w14:paraId="17280FF4" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00984D6C" w:rsidP="00984D6C" w:rsidRDefault="00984D6C" w14:paraId="76F8CF04" w14:textId="29A02874">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Probationer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is expected to achieve all the relevant criteria </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>set out below</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">by the point at which their confirmation of appointment is being considered (i.e. at the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="005868F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Academic Probation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Committee) and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>must be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> able to demonstrate or evidence the components of assessment detailed in this document. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">At the same </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>time</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Probationer’s Academic Line Manager and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="179ACC54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Faculty Vice-Principal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="58362A3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Faculty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> have responsibility for ensuring that the Probationer’s plans and workload allocation are such as to ensure that the Probationer has every opportunity to fulfil the criteria and have their appointment confirmed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00984D6C" w:rsidP="00984D6C" w:rsidRDefault="00984D6C" w14:paraId="422AC251" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0026759A" w:rsidR="00984D6C" w:rsidP="00984D6C" w:rsidRDefault="00984D6C" w14:paraId="7D6D6C9F" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>In assessing whether the Probationer has achieved all the relevant criteria, due account will be taken of any personal circumstances which may have impacted on the Probationer during their probation period, or any protected characteristics.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0026759A" w:rsidR="00984D6C" w:rsidP="00984D6C" w:rsidRDefault="00984D6C" w14:paraId="69ED0FBD" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00984D6C" w:rsidP="00984D6C" w:rsidRDefault="00984D6C" w14:paraId="4681A8CA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0026759A" w:rsidR="00984D6C" w:rsidP="00984D6C" w:rsidRDefault="00984D6C" w14:paraId="77353322" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>OUTCOMES OF PROBATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0026759A" w:rsidR="00984D6C" w:rsidP="00984D6C" w:rsidRDefault="00984D6C" w14:paraId="4EF792D1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0026759A" w:rsidR="00984D6C" w:rsidP="00984D6C" w:rsidRDefault="00984D6C" w14:paraId="0AC83252" w14:textId="1212E746">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="0026759A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> academic probationary period aims to ensure probationary objectives are tailored to individual needs and disciplinary norms</w:t>
-[...5 lines deleted...]
-        <w:t>, around the over-</w:t>
+        <w:t xml:space="preserve">By the </w:t>
+      </w:r>
+      <w:r w:rsidR="005868F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Academic Probation</w:t>
       </w:r>
       <w:r w:rsidRPr="0026759A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>arching expectation of excellence in teaching and research.  Newly appointed academic staff will be equipped with the knowledge, understanding, skills and attributes necessary to be a fully functioning and contributing academic on confirmation of appointment.</w:t>
-[...22 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> Committee preceding the end of probation, the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Probationer</w:t>
+      </w:r>
       <w:r w:rsidRPr="0026759A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">A </w:t>
-[...157 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> will be able to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D3F37D3" w14:textId="77777777" w:rsidR="00984D6C" w:rsidRPr="0026759A" w:rsidRDefault="00984D6C" w:rsidP="00984D6C">
-[...6 lines deleted...]
-    <w:p w14:paraId="3D4D70CB" w14:textId="77777777" w:rsidR="00984D6C" w:rsidRPr="0026759A" w:rsidRDefault="00984D6C" w:rsidP="00984D6C">
+    <w:p w:rsidRPr="0026759A" w:rsidR="00984D6C" w:rsidP="00984D6C" w:rsidRDefault="00984D6C" w14:paraId="3D3F37D3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0026759A" w:rsidR="00984D6C" w:rsidP="00984D6C" w:rsidRDefault="00984D6C" w14:paraId="3D4D70CB" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0026759A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Demonstrate skills and competence in the full range of teaching </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>and assessment activities required of a L</w:t>
       </w:r>
       <w:r w:rsidRPr="0026759A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ecturer at the University of Dundee.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EECFF19" w14:textId="77777777" w:rsidR="00984D6C" w:rsidRDefault="00984D6C" w:rsidP="00984D6C">
+    <w:p w:rsidR="00984D6C" w:rsidP="00984D6C" w:rsidRDefault="00984D6C" w14:paraId="5EECFF19" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0026759A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Evidence knowledge and understanding of scholarship activ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ities</w:t>
       </w:r>
       <w:r w:rsidR="00286D53">
         <w:rPr>
@@ -6535,240 +7403,250 @@
       <w:r w:rsidRPr="0026759A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> had on the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Probationer</w:t>
       </w:r>
       <w:r w:rsidRPr="0026759A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>’s teaching thr</w:t>
       </w:r>
       <w:r w:rsidR="00395187">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>oughout the probationary period (see Criteria for Successful Completion of Probation below).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45035CBD" w14:textId="77777777" w:rsidR="00395187" w:rsidRPr="0026759A" w:rsidRDefault="00395187" w:rsidP="00984D6C">
+    <w:p w:rsidRPr="0026759A" w:rsidR="00395187" w:rsidP="00984D6C" w:rsidRDefault="00395187" w14:paraId="45035CBD" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Evidence knowledge and understanding of the full range of research activities</w:t>
       </w:r>
       <w:r w:rsidR="002A4448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> (relates to Probationers on Teaching &amp; Research contracts only)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the Probationer’s discipline (see Criteria for Successful Completion of Probation below).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D09A5C3" w14:textId="77777777" w:rsidR="00984D6C" w:rsidRPr="0026759A" w:rsidRDefault="00984D6C" w:rsidP="00984D6C">
+    <w:p w:rsidRPr="0026759A" w:rsidR="00984D6C" w:rsidP="00984D6C" w:rsidRDefault="00984D6C" w14:paraId="2D09A5C3" w14:textId="66DCEF29">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0026759A">
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Evidence </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">positive and collegial </w:t>
       </w:r>
-      <w:r w:rsidRPr="0026759A">
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">contribution made to the </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="0026759A">
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="58362A3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Faculty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> cultural and administrative/management activities</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="0026759A">
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and to the delivery of the University’s strategies as </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>appropriate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66290147" w14:textId="77777777" w:rsidR="00984D6C" w:rsidRPr="003F1DD9" w:rsidRDefault="00984D6C" w:rsidP="00984D6C">
+    <w:p w:rsidRPr="003F1DD9" w:rsidR="00984D6C" w:rsidP="00984D6C" w:rsidRDefault="00984D6C" w14:paraId="66290147" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0026759A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Evidence the personal and professional development undertaken and the learning benefits. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E230005" w14:textId="77777777" w:rsidR="00984D6C" w:rsidRDefault="00984D6C" w:rsidP="00984D6C">
+    <w:p w:rsidR="00984D6C" w:rsidP="00984D6C" w:rsidRDefault="00984D6C" w14:paraId="4E230005" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FC4A9FE" w14:textId="77777777" w:rsidR="00984D6C" w:rsidRDefault="00984D6C" w:rsidP="00984D6C">
+    <w:p w:rsidR="00984D6C" w:rsidP="00984D6C" w:rsidRDefault="00984D6C" w14:paraId="2FC4A9FE" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26BA3783" w14:textId="77777777" w:rsidR="00984D6C" w:rsidRDefault="00984D6C" w:rsidP="00E87A41">
+    <w:p w:rsidR="00984D6C" w:rsidP="00E87A41" w:rsidRDefault="00984D6C" w14:paraId="26BA3783" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Information on the methods of demonstrating th</w:t>
       </w:r>
       <w:r w:rsidR="00E87A41">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ese outcomes are detailed below:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50F065F2" w14:textId="77777777" w:rsidR="00984D6C" w:rsidRPr="002823FD" w:rsidRDefault="00984D6C" w:rsidP="00984D6C">
+    <w:p w:rsidRPr="002823FD" w:rsidR="00984D6C" w:rsidP="00984D6C" w:rsidRDefault="00984D6C" w14:paraId="50F065F2" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3183C816" w14:textId="77777777" w:rsidR="00984D6C" w:rsidRPr="008D2DBE" w:rsidRDefault="00984D6C" w:rsidP="00984D6C">
+    <w:p w:rsidRPr="008D2DBE" w:rsidR="00984D6C" w:rsidP="00984D6C" w:rsidRDefault="00984D6C" w14:paraId="3183C816" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D2DBE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>CRITERIA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> FOR SUCCESSFUL COMPLETION OF PROBATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="279FBF4C" w14:textId="77777777" w:rsidR="00984D6C" w:rsidRDefault="00984D6C" w:rsidP="00984D6C">
+    <w:p w:rsidR="00984D6C" w:rsidP="00984D6C" w:rsidRDefault="00984D6C" w14:paraId="279FBF4C" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="367A8F24" w14:textId="77777777" w:rsidR="00984D6C" w:rsidRDefault="00984D6C" w:rsidP="00984D6C">
+    <w:p w:rsidR="00984D6C" w:rsidP="00984D6C" w:rsidRDefault="00984D6C" w14:paraId="367A8F24" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F77C15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00F55286">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>N.B.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -6788,101 +7666,101 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>s on</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008D2DBE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Teaching &amp; Scholarship and Teaching &amp; Research</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> contracts, unless indicated otherwise)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B21D9F4" w14:textId="77777777" w:rsidR="006440BF" w:rsidRDefault="006440BF" w:rsidP="00984D6C">
+    <w:p w:rsidR="006440BF" w:rsidP="00984D6C" w:rsidRDefault="006440BF" w14:paraId="5B21D9F4" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CD8D701" w14:textId="31E28C01" w:rsidR="00984D6C" w:rsidRPr="0026759A" w:rsidRDefault="00984D6C" w:rsidP="00984D6C">
+    <w:p w:rsidRPr="0026759A" w:rsidR="00984D6C" w:rsidP="00984D6C" w:rsidRDefault="00984D6C" w14:paraId="5CD8D701" w14:textId="31E28C01">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D2DBE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Teaching</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05BD3B5A" w14:textId="77777777" w:rsidR="00984D6C" w:rsidRDefault="00984D6C" w:rsidP="00984D6C">
-[...6 lines deleted...]
-    <w:p w14:paraId="479A9415" w14:textId="77777777" w:rsidR="00984D6C" w:rsidRDefault="00984D6C" w:rsidP="00984D6C">
+    <w:p w:rsidR="00984D6C" w:rsidP="00984D6C" w:rsidRDefault="00984D6C" w14:paraId="05BD3B5A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00984D6C" w:rsidP="00984D6C" w:rsidRDefault="00984D6C" w14:paraId="479A9415" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The Probationer will be able to demonstrate evidence of:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="102FBFCD" w14:textId="77777777" w:rsidR="00984D6C" w:rsidRPr="0026759A" w:rsidRDefault="00984D6C" w:rsidP="00984D6C">
-[...6 lines deleted...]
-    <w:p w14:paraId="12DDCA9B" w14:textId="77777777" w:rsidR="00984D6C" w:rsidRPr="0026759A" w:rsidRDefault="00984D6C" w:rsidP="00984D6C">
+    <w:p w:rsidRPr="0026759A" w:rsidR="00984D6C" w:rsidP="00984D6C" w:rsidRDefault="00984D6C" w14:paraId="102FBFCD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0026759A" w:rsidR="00984D6C" w:rsidP="00984D6C" w:rsidRDefault="00984D6C" w14:paraId="12DDCA9B" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Successful completion of a profile of </w:t>
       </w:r>
       <w:r w:rsidRPr="0026759A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>teaching</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -6938,152 +7816,128 @@
         </w:rPr>
         <w:t>, laboratory</w:t>
       </w:r>
       <w:r w:rsidRPr="0026759A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">or clinically </w:t>
       </w:r>
       <w:r w:rsidRPr="0026759A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>based teaching</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and assessment</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="61B25973" w14:textId="77777777" w:rsidR="00984D6C" w:rsidRPr="0026759A" w:rsidRDefault="00984D6C" w:rsidP="00984D6C">
+        <w:t xml:space="preserve"> and assessment);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0026759A" w:rsidR="00984D6C" w:rsidP="00984D6C" w:rsidRDefault="00984D6C" w14:paraId="61B25973" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Excellent feedback on teaching, assessment and module administration </w:t>
       </w:r>
       <w:r w:rsidRPr="0026759A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>by peer review of colleagues, external examiners and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> by</w:t>
       </w:r>
       <w:r w:rsidRPr="0026759A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> students </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>through</w:t>
       </w:r>
       <w:r w:rsidRPr="0026759A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> evaluation </w:t>
-[...6 lines deleted...]
-        <w:t>questionnaires</w:t>
+        <w:t xml:space="preserve"> evaluation questionnaires</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="121E7303" w14:textId="77777777" w:rsidR="00984D6C" w:rsidRDefault="00984D6C" w:rsidP="00984D6C">
+    </w:p>
+    <w:p w:rsidR="00984D6C" w:rsidP="00984D6C" w:rsidRDefault="00984D6C" w14:paraId="121E7303" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Successfully developing or incorporating own sub-specialism into a taught programme, and contributing to curriculum planning and </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="352EF296" w14:textId="77777777" w:rsidR="00984D6C" w:rsidRPr="0026759A" w:rsidRDefault="00984D6C" w:rsidP="00984D6C">
+        <w:t>Successfully developing or incorporating own sub-specialism into a taught programme, and contributing to curriculum planning and development;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0026759A" w:rsidR="00984D6C" w:rsidP="00984D6C" w:rsidRDefault="00984D6C" w14:paraId="352EF296" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Implementing,</w:t>
       </w:r>
       <w:r w:rsidRPr="0026759A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> teach</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -7091,237 +7945,207 @@
         </w:rPr>
         <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidRPr="0026759A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">and managing </w:t>
       </w:r>
       <w:r w:rsidRPr="0026759A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>at least one module i</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">n discipline to a high </w:t>
-[...6 lines deleted...]
-        <w:t>standard</w:t>
+        <w:t>n discipline to a high standard</w:t>
       </w:r>
       <w:r w:rsidRPr="0026759A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>;</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="651D3CAE" w14:textId="77777777" w:rsidR="00984D6C" w:rsidRDefault="00984D6C" w:rsidP="00984D6C">
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00984D6C" w:rsidP="00984D6C" w:rsidRDefault="00984D6C" w14:paraId="651D3CAE" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Adherence</w:t>
       </w:r>
       <w:r w:rsidRPr="0026759A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> all</w:t>
       </w:r>
       <w:r w:rsidRPr="0026759A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> quality assurance </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">procedures and demonstration of a commitment to enhancement of student learning and the wider student </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="2DADD766" w14:textId="77777777" w:rsidR="00984D6C" w:rsidRPr="00644A07" w:rsidRDefault="00984D6C" w:rsidP="00984D6C">
+        <w:t>procedures and demonstration of a commitment to enhancement of student learning and the wider student experience;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00644A07" w:rsidR="00984D6C" w:rsidP="00984D6C" w:rsidRDefault="00984D6C" w14:paraId="2DADD766" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Contributing</w:t>
       </w:r>
       <w:r w:rsidRPr="00644A07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>effectively</w:t>
       </w:r>
       <w:r w:rsidRPr="00644A07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to student support, including dealing timeously with </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">questions and communications from </w:t>
-[...6 lines deleted...]
-        <w:t>students</w:t>
+        <w:t>questions and communications from students</w:t>
       </w:r>
       <w:r w:rsidRPr="00644A07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="012D2506" w14:textId="77777777" w:rsidR="00984D6C" w:rsidRDefault="00984D6C" w:rsidP="00984D6C">
+    </w:p>
+    <w:p w:rsidR="00984D6C" w:rsidP="00984D6C" w:rsidRDefault="00984D6C" w14:paraId="012D2506" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="0026759A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>he impact self-reflection</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and training</w:t>
       </w:r>
       <w:r w:rsidRPr="0026759A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> has had on improving pedago</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>gy and the organisation and management of teaching over the probationary period.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BF1F6CD" w14:textId="77777777" w:rsidR="00984D6C" w:rsidRDefault="00984D6C" w:rsidP="00984D6C">
+    <w:p w:rsidR="00984D6C" w:rsidP="00984D6C" w:rsidRDefault="00984D6C" w14:paraId="3BF1F6CD" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C95E2FA" w14:textId="77777777" w:rsidR="00051E77" w:rsidRPr="008D2DBE" w:rsidRDefault="00051E77" w:rsidP="00051E77">
+    <w:p w:rsidRPr="008D2DBE" w:rsidR="00051E77" w:rsidP="00051E77" w:rsidRDefault="00051E77" w14:paraId="4C95E2FA" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D2DBE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Scholarship</w:t>
       </w:r>
       <w:r w:rsidRPr="008D2DBE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -7344,280 +8168,296 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">s on </w:t>
       </w:r>
       <w:r w:rsidRPr="004464CC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Teaching &amp; Scholarship</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> contracts only</w:t>
       </w:r>
       <w:r w:rsidRPr="008D2DBE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D316138" w14:textId="77777777" w:rsidR="00051E77" w:rsidRDefault="00051E77" w:rsidP="00051E77">
+    <w:p w:rsidR="00051E77" w:rsidP="00051E77" w:rsidRDefault="00051E77" w14:paraId="2D316138" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A6B775C" w14:textId="77777777" w:rsidR="00051E77" w:rsidRPr="006033CB" w:rsidRDefault="00051E77" w:rsidP="00051E77">
+    <w:p w:rsidRPr="006033CB" w:rsidR="00051E77" w:rsidP="00051E77" w:rsidRDefault="00051E77" w14:paraId="5A6B775C" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The Probationer will be able to demonstrate evidence of:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67CEF257" w14:textId="77777777" w:rsidR="00051E77" w:rsidRPr="0026759A" w:rsidRDefault="00051E77" w:rsidP="00051E77">
+    <w:p w:rsidRPr="0026759A" w:rsidR="00051E77" w:rsidP="00051E77" w:rsidRDefault="00051E77" w14:paraId="67CEF257" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0933DF5B" w14:textId="77777777" w:rsidR="00051E77" w:rsidRDefault="00051E77" w:rsidP="00051E77">
+    <w:p w:rsidR="00051E77" w:rsidP="00051E77" w:rsidRDefault="00051E77" w14:paraId="0933DF5B" w14:textId="7F6B0E8C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...13 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00051E77">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A coherent and focused profile of relevant pedagogic or professional enquiry </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00051E77">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>appropriate to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00051E77">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the discipline and the requirements of their </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="58362A3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Faculty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00051E77">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00051E77">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> showing potential to develop as a recognised specialist independently or while contributing as a member of a team.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="260C612E" w14:textId="77777777" w:rsidR="00051E77" w:rsidRDefault="00051E77" w:rsidP="00051E77">
+    <w:p w:rsidR="00051E77" w:rsidP="00051E77" w:rsidRDefault="00051E77" w14:paraId="260C612E" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidRPr="00C941F0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ow </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>this has</w:t>
       </w:r>
       <w:r w:rsidRPr="00C941F0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> underpinned and shaped </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="00C941F0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> design and delivery of teaching.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43F8E140" w14:textId="77777777" w:rsidR="00051E77" w:rsidRDefault="00051E77" w:rsidP="00051E77">
+    <w:p w:rsidR="00051E77" w:rsidP="00051E77" w:rsidRDefault="00051E77" w14:paraId="43F8E140" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00C941F0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>roductive engagement with external bodies (e.g. subject associations, professional and statutory bodies, the Higher Education Academy, the wider discipline</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="00C941F0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>with demonstrable benefits for own sch</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>olarly development, teaching, personal standing in the profession, and reputation of the University</w:t>
       </w:r>
       <w:r w:rsidRPr="00C941F0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DE62F4A" w14:textId="77777777" w:rsidR="00051E77" w:rsidRDefault="00051E77" w:rsidP="00051E77">
+    <w:p w:rsidR="00051E77" w:rsidP="00051E77" w:rsidRDefault="00051E77" w14:paraId="3DE62F4A" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42B0F7F5" w14:textId="77777777" w:rsidR="00051E77" w:rsidRPr="00704353" w:rsidRDefault="00051E77" w:rsidP="00051E77">
+    <w:p w:rsidRPr="00704353" w:rsidR="00051E77" w:rsidP="00051E77" w:rsidRDefault="00051E77" w14:paraId="42B0F7F5" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE7180">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The proportion of the Probationer’s time allocated for scholarship should be agreed with the line manager as part of the objective-setting process </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>and be clearly indicated on F</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE7180">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>orm</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A255630" w14:textId="77777777" w:rsidR="00051E77" w:rsidRDefault="00051E77" w:rsidP="00984D6C">
+    <w:p w:rsidR="00051E77" w:rsidP="00984D6C" w:rsidRDefault="00051E77" w14:paraId="1A255630" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25681D4C" w14:textId="77777777" w:rsidR="00051E77" w:rsidRPr="00256996" w:rsidRDefault="00051E77" w:rsidP="00984D6C">
+    <w:p w:rsidRPr="00256996" w:rsidR="00051E77" w:rsidP="00984D6C" w:rsidRDefault="00051E77" w14:paraId="25681D4C" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2638A662" w14:textId="77777777" w:rsidR="00984D6C" w:rsidRPr="008D2DBE" w:rsidRDefault="00984D6C" w:rsidP="00984D6C">
+    <w:p w:rsidRPr="008D2DBE" w:rsidR="00984D6C" w:rsidP="00984D6C" w:rsidRDefault="00984D6C" w14:paraId="2638A662" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D2DBE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Research</w:t>
       </w:r>
       <w:r w:rsidRPr="008D2DBE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
@@ -7643,174 +8483,180 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Teaching &amp; Research</w:t>
       </w:r>
       <w:r w:rsidRPr="008D2DBE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> contracts</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> only</w:t>
       </w:r>
       <w:r w:rsidRPr="008D2DBE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6653B2CC" w14:textId="77777777" w:rsidR="00984D6C" w:rsidRPr="0026759A" w:rsidRDefault="00984D6C" w:rsidP="00984D6C">
-[...6 lines deleted...]
-    <w:p w14:paraId="33FF3AF7" w14:textId="77777777" w:rsidR="00984D6C" w:rsidRDefault="00984D6C" w:rsidP="00984D6C">
+    <w:p w:rsidRPr="0026759A" w:rsidR="00984D6C" w:rsidP="00984D6C" w:rsidRDefault="00984D6C" w14:paraId="6653B2CC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00984D6C" w:rsidP="00984D6C" w:rsidRDefault="00984D6C" w14:paraId="33FF3AF7" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Evidence of outputs (individual or collaborative)</w:t>
       </w:r>
       <w:r w:rsidRPr="0026759A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> for publication/peer-review which </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>meet the following thresholds of quality and volume:</w:t>
       </w:r>
       <w:r w:rsidRPr="0026759A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6185DD0F" w14:textId="77777777" w:rsidR="00984D6C" w:rsidRPr="00976D9D" w:rsidRDefault="00984D6C" w:rsidP="00984D6C">
+    <w:p w:rsidRPr="00976D9D" w:rsidR="00984D6C" w:rsidP="00984D6C" w:rsidRDefault="00984D6C" w14:paraId="6185DD0F" w14:textId="70E4EE53">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Some r</w:t>
       </w:r>
-      <w:r w:rsidRPr="0026759A">
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>esearch outputs rated at least at 3* by peer review</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. (This peer review process will be rigorous and involve judgments by more than one individual</w:t>
       </w:r>
-      <w:r w:rsidR="00D5248C">
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00D5248C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, with the process overseen by </w:t>
       </w:r>
-      <w:r w:rsidR="00F0104A">
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00F0104A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="58362A3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Faculty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Director of Research.) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="677E85A7" w14:textId="77777777" w:rsidR="00984D6C" w:rsidRPr="0026759A" w:rsidRDefault="00984D6C" w:rsidP="00984D6C">
+    <w:p w:rsidRPr="0026759A" w:rsidR="00984D6C" w:rsidP="00984D6C" w:rsidRDefault="00984D6C" w14:paraId="677E85A7" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Research outputs to be in high quality international fora, i.e. publications, conferences, venues – as appropriate to the REF criteria of the discipline.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BDA4582" w14:textId="77777777" w:rsidR="00984D6C" w:rsidRPr="00976D9D" w:rsidRDefault="00984D6C" w:rsidP="00984D6C">
+    <w:p w:rsidRPr="00976D9D" w:rsidR="00984D6C" w:rsidP="00984D6C" w:rsidRDefault="00984D6C" w14:paraId="7BDA4582" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0026759A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The quality of outputs </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -7823,450 +8669,418 @@
         </w:rPr>
         <w:t xml:space="preserve"> take precedence over the quantity a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Probationer</w:t>
       </w:r>
       <w:r w:rsidRPr="0026759A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> is expected to achieve</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidRPr="0026759A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve"> however these outputs should appear during probation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidRPr="0026759A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>however</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> with further research carried out during probation that leads or should lead to 3* outputs at least.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In the case of collaborative outputs, the proportion and significance of the individual contribution of the Probationer must be evidenced. Reference should be made to</w:t>
+      </w:r>
       <w:r w:rsidRPr="0026759A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> these outputs should appear during probation</w:t>
-[...5 lines deleted...]
-        <w:t>,</w:t>
+        <w:t xml:space="preserve"> citation indices where available</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and if appropriate to the discipline</w:t>
       </w:r>
       <w:r w:rsidRPr="0026759A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> with further research carried out during probation that leads or should lead to 3* outputs at least.</w:t>
-[...22 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FA9975D" w14:textId="77777777" w:rsidR="00984D6C" w:rsidRPr="00CE7180" w:rsidRDefault="00984D6C" w:rsidP="00984D6C">
+    <w:p w:rsidRPr="00CE7180" w:rsidR="00984D6C" w:rsidP="00984D6C" w:rsidRDefault="00984D6C" w14:paraId="7FA9975D" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE7180">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">A Probationer will be expected to publish peer-reviewed outputs in high quality international fora – as appropriate to REF criteria of the </w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="2820D6D4" w14:textId="77777777" w:rsidR="00984D6C" w:rsidRDefault="00984D6C" w:rsidP="00984D6C">
+        <w:t>A Probationer will be expected to publish peer-reviewed outputs in high quality international fora – as appropriate to REF criteria of the discipline, and should have at least sufficient quantity of outputs prior to completion of probation to be on track to make a full REF submission appropriate to career stage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00984D6C" w:rsidP="00984D6C" w:rsidRDefault="00984D6C" w14:paraId="2820D6D4" w14:textId="1236AFCF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0026759A">
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">As part of the probationary objective-setting process, the </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Probationer</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="0026759A">
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and their </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Academic Line M</w:t>
       </w:r>
-      <w:r w:rsidRPr="0026759A">
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">anager, in consultation with the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="179ACC54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Faculty Vice-Principal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, will agree the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Probationer</w:t>
       </w:r>
-      <w:r w:rsidRPr="0026759A">
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">’s research output strategy and the publication </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>outlets</w:t>
       </w:r>
-      <w:r w:rsidRPr="0026759A">
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="0026759A">
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>or other means of peer-review</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ed dissemination</w:t>
       </w:r>
-      <w:r w:rsidRPr="0026759A">
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the case of atypical outputs</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="0026759A">
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EDE493A" w14:textId="77777777" w:rsidR="00B3311E" w:rsidRDefault="00B3311E" w:rsidP="005B5EBF">
+    <w:p w:rsidR="00B3311E" w:rsidP="005B5EBF" w:rsidRDefault="00B3311E" w14:paraId="0EDE493A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00ABF11E" w14:textId="77777777" w:rsidR="00984D6C" w:rsidRPr="0026759A" w:rsidRDefault="00984D6C" w:rsidP="00984D6C">
+    <w:p w:rsidRPr="0026759A" w:rsidR="00984D6C" w:rsidP="00984D6C" w:rsidRDefault="00984D6C" w14:paraId="00ABF11E" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F4DC478" w14:textId="77777777" w:rsidR="00984D6C" w:rsidRPr="00976D9D" w:rsidRDefault="00984D6C" w:rsidP="00984D6C">
+    <w:p w:rsidRPr="00976D9D" w:rsidR="00984D6C" w:rsidP="00984D6C" w:rsidRDefault="00984D6C" w14:paraId="5F4DC478" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>In relation to research grant funding:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45770EC1" w14:textId="77777777" w:rsidR="00984D6C" w:rsidRPr="00325A04" w:rsidRDefault="00984D6C" w:rsidP="00984D6C">
+    <w:p w:rsidRPr="00325A04" w:rsidR="00984D6C" w:rsidP="00984D6C" w:rsidRDefault="00984D6C" w14:paraId="45770EC1" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Evidence of having written and submitted (as PI, or joint PI with major input) a significant research grant application to a research council or the EU (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>eg.</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> FP7, Horizon, 2020, ERC) or other funding body with relevance to the discipline (e.g. Leverhulme, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Wellcome</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Trust or major charities) and gained positive feedback from all the referees, prior to the end of probation. If the grant is not successful in being </w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="037DDB48" w14:textId="77777777" w:rsidR="00984D6C" w:rsidRPr="009A5F17" w:rsidRDefault="00984D6C" w:rsidP="00984D6C">
+        <w:t xml:space="preserve"> Trust or major charities) and gained positive feedback from all the referees, prior to the end of probation. If the grant is not successful in being funded it should only be because of a lack of available funding rather than because the application falls short on quality. Particular attention will be paid to the feedback from the external funding body in assessing whether the grant application has reached the required quality threshold. Research grant application values should be at least at levels associated with disciplinary norms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A5F17" w:rsidR="00984D6C" w:rsidP="00984D6C" w:rsidRDefault="00984D6C" w14:paraId="037DDB48" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Obtain some research funding (at least, for example, a small grant for the funding of travel associated with research).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E52127B" w14:textId="77777777" w:rsidR="00984D6C" w:rsidRDefault="00984D6C" w:rsidP="00984D6C">
+    <w:p w:rsidR="00984D6C" w:rsidP="00984D6C" w:rsidRDefault="00984D6C" w14:paraId="0E52127B" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D9BAA6F" w14:textId="77777777" w:rsidR="00984D6C" w:rsidRPr="009A5F17" w:rsidRDefault="00984D6C" w:rsidP="00984D6C">
+    <w:p w:rsidRPr="009A5F17" w:rsidR="00984D6C" w:rsidP="00984D6C" w:rsidRDefault="00984D6C" w14:paraId="7D9BAA6F" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>In relation to research student supervision:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57E6558A" w14:textId="77777777" w:rsidR="00984D6C" w:rsidRPr="00CE7180" w:rsidRDefault="00984D6C" w:rsidP="00984D6C">
+    <w:p w:rsidRPr="00CE7180" w:rsidR="00984D6C" w:rsidP="00984D6C" w:rsidRDefault="00984D6C" w14:paraId="57E6558A" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE7180">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Have begun to supervise research students as part of a supervisory team.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A6C7AA8" w14:textId="77777777" w:rsidR="00984D6C" w:rsidRPr="00976D9D" w:rsidRDefault="00984D6C" w:rsidP="00984D6C">
+    <w:p w:rsidRPr="00976D9D" w:rsidR="00984D6C" w:rsidP="00984D6C" w:rsidRDefault="00984D6C" w14:paraId="3A6C7AA8" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6EAA4B9B" w14:textId="77777777" w:rsidR="00984D6C" w:rsidRPr="009A5F17" w:rsidRDefault="00984D6C" w:rsidP="00984D6C">
+    <w:p w:rsidRPr="009A5F17" w:rsidR="00984D6C" w:rsidP="00984D6C" w:rsidRDefault="00984D6C" w14:paraId="6EAA4B9B" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>In relation to building external reputation and impact:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16236B94" w14:textId="77777777" w:rsidR="00984D6C" w:rsidRDefault="00984D6C" w:rsidP="00984D6C">
+    <w:p w:rsidR="00984D6C" w:rsidP="00984D6C" w:rsidRDefault="00984D6C" w14:paraId="16236B94" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0026759A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Evidence of presenting papers at a minimum of 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">conferences / seminars </w:t>
       </w:r>
       <w:r w:rsidRPr="0026759A">
         <w:rPr>
@@ -8289,70 +9103,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0026759A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>of international standing, where possible funded by a confe</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>rence grant</w:t>
       </w:r>
       <w:r w:rsidRPr="0026759A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67E2C064" w14:textId="77777777" w:rsidR="00984D6C" w:rsidRDefault="00984D6C" w:rsidP="00984D6C">
+    <w:p w:rsidR="00984D6C" w:rsidP="00984D6C" w:rsidRDefault="00984D6C" w14:paraId="67E2C064" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Evidence of contribution to external activity in the discipline (e.g. refereeing papers, engagement in a research network)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00FB9BF1" w14:textId="77777777" w:rsidR="00984D6C" w:rsidRPr="0026759A" w:rsidRDefault="00984D6C" w:rsidP="00984D6C">
+    <w:p w:rsidRPr="0026759A" w:rsidR="00984D6C" w:rsidP="00984D6C" w:rsidRDefault="00984D6C" w14:paraId="00FB9BF1" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0026759A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Demonstrate engagement in public outreach</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> or business / industry collaboration </w:t>
       </w:r>
       <w:r w:rsidRPr="0026759A">
@@ -8370,609 +9184,703 @@
       <w:r w:rsidRPr="0026759A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> (e.g. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">public engagement contributions; </w:t>
       </w:r>
       <w:r w:rsidRPr="0026759A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>contributions to adult education; radio; television; adoption of an idea or contesting accepted thinking)</w:t>
       </w:r>
       <w:r w:rsidR="00051E77">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F9A1756" w14:textId="77777777" w:rsidR="00984D6C" w:rsidRDefault="00984D6C" w:rsidP="00984D6C">
-[...6 lines deleted...]
-    <w:p w14:paraId="657E0D37" w14:textId="77777777" w:rsidR="00984D6C" w:rsidRDefault="00984D6C" w:rsidP="00051E77">
+    <w:p w:rsidR="00984D6C" w:rsidP="00984D6C" w:rsidRDefault="00984D6C" w14:paraId="4F9A1756" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00984D6C" w:rsidP="00051E77" w:rsidRDefault="00984D6C" w14:paraId="657E0D37" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE7180">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The proportion of the Probationer’s time allocated for research should be agreed with the line manager as part of the objective-setting process and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> be clearly indicated on F</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE7180">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>orm</w:t>
       </w:r>
       <w:r w:rsidRPr="00534016">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FCDED85" w14:textId="77777777" w:rsidR="00051E77" w:rsidRDefault="00051E77" w:rsidP="00051E77">
+    <w:p w:rsidR="00051E77" w:rsidP="00051E77" w:rsidRDefault="00051E77" w14:paraId="2FCDED85" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A1DC86F" w14:textId="77777777" w:rsidR="00984D6C" w:rsidRPr="0026759A" w:rsidRDefault="00984D6C" w:rsidP="00984D6C">
-[...20 lines deleted...]
-    <w:p w14:paraId="74985D5C" w14:textId="77777777" w:rsidR="00984D6C" w:rsidRPr="0026759A" w:rsidRDefault="00984D6C" w:rsidP="00984D6C">
+    <w:p w:rsidRPr="0026759A" w:rsidR="00984D6C" w:rsidP="00984D6C" w:rsidRDefault="00984D6C" w14:paraId="0A1DC86F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008C237C" w:rsidR="00984D6C" w:rsidP="00984D6C" w:rsidRDefault="00984D6C" w14:paraId="339EF7E2" w14:textId="150B53E7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contribution to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="58362A3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>Faculty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0026759A" w:rsidR="00984D6C" w:rsidP="00984D6C" w:rsidRDefault="00984D6C" w14:paraId="74985D5C" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14427E79" w14:textId="77777777" w:rsidR="00984D6C" w:rsidRDefault="00984D6C" w:rsidP="00984D6C">
+    <w:p w:rsidR="00984D6C" w:rsidP="00984D6C" w:rsidRDefault="00984D6C" w14:paraId="14427E79" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The Probationer will be able to demonstrate evidence of:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55FA98BC" w14:textId="77777777" w:rsidR="00984D6C" w:rsidRPr="0026759A" w:rsidRDefault="00984D6C" w:rsidP="00984D6C">
-[...6 lines deleted...]
-    <w:p w14:paraId="09C247A8" w14:textId="77777777" w:rsidR="00984D6C" w:rsidRDefault="00984D6C" w:rsidP="00984D6C">
+    <w:p w:rsidRPr="0026759A" w:rsidR="00984D6C" w:rsidP="00984D6C" w:rsidRDefault="00984D6C" w14:paraId="55FA98BC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00984D6C" w:rsidP="00984D6C" w:rsidRDefault="00984D6C" w14:paraId="09C247A8" w14:textId="3013AD67">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Positive and engaged c</w:t>
       </w:r>
-      <w:r w:rsidRPr="0026759A">
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ontribut</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ion</w:t>
       </w:r>
-      <w:r w:rsidRPr="0026759A">
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="58362A3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Faculty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> activities (e.g. health and safety</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>; student support; disability support; library liaison, building external links</w:t>
       </w:r>
-      <w:r w:rsidRPr="0026759A">
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0026759A">
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>and committees</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="0026759A">
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="7D43A5F5" w14:textId="77777777" w:rsidR="00984D6C" w:rsidRDefault="00984D6C" w:rsidP="00984D6C">
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>demonstrating</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> collegiality and collaboration. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00984D6C" w:rsidP="00984D6C" w:rsidRDefault="00984D6C" w14:paraId="7D43A5F5" w14:textId="10F47BCD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Development of activities which contribute to the delivery of one or more of the University’s cross-cutting strategies (Wider Impact; Internationalisation; Employability, </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Enterprise</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...49 lines deleted...]
-    <w:p w14:paraId="2DC1DD48" w14:textId="2D62FEE4" w:rsidR="00984D6C" w:rsidRPr="00F77C15" w:rsidRDefault="00984D6C" w:rsidP="00984D6C">
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Entrepreneurship) as </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>appropriate according</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="58362A3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Faculty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> business needs and own skills and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>expertise</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00984D6C" w:rsidP="00984D6C" w:rsidRDefault="00984D6C" w14:paraId="2742B578" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00984D6C" w:rsidP="00984D6C" w:rsidRDefault="00984D6C" w14:paraId="45389409" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006440BF" w:rsidP="00984D6C" w:rsidRDefault="006440BF" w14:paraId="1298869F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006440BF" w:rsidP="00984D6C" w:rsidRDefault="006440BF" w14:paraId="6703E01B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006440BF" w:rsidP="00984D6C" w:rsidRDefault="006440BF" w14:paraId="3CFDB27D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006440BF" w:rsidP="00984D6C" w:rsidRDefault="006440BF" w14:paraId="49D929B3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F77C15" w:rsidR="00984D6C" w:rsidP="00984D6C" w:rsidRDefault="00984D6C" w14:paraId="2DC1DD48" w14:textId="2D62FEE4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F77C15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Personal and Professional Development</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0152DC84" w14:textId="77777777" w:rsidR="00984D6C" w:rsidRDefault="00984D6C" w:rsidP="00984D6C">
-[...6 lines deleted...]
-    <w:p w14:paraId="62E260C2" w14:textId="77777777" w:rsidR="00984D6C" w:rsidRDefault="00984D6C" w:rsidP="00984D6C">
+    <w:p w:rsidR="00984D6C" w:rsidP="00984D6C" w:rsidRDefault="00984D6C" w14:paraId="0152DC84" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00984D6C" w:rsidP="00984D6C" w:rsidRDefault="00984D6C" w14:paraId="62E260C2" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The Probationer will be able to demonstrate evidence of:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21A6E425" w14:textId="77777777" w:rsidR="00984D6C" w:rsidRPr="0026759A" w:rsidRDefault="00984D6C" w:rsidP="00984D6C">
-[...6 lines deleted...]
-    <w:p w14:paraId="1A8B3370" w14:textId="0C94EADF" w:rsidR="00984D6C" w:rsidRPr="0026759A" w:rsidRDefault="00984D6C" w:rsidP="00984D6C">
+    <w:p w:rsidRPr="0026759A" w:rsidR="00984D6C" w:rsidP="00984D6C" w:rsidRDefault="00984D6C" w14:paraId="21A6E425" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0026759A" w:rsidR="00984D6C" w:rsidP="00984D6C" w:rsidRDefault="00984D6C" w14:paraId="1A8B3370" w14:textId="467DC198">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Undertaking</w:t>
       </w:r>
-      <w:r w:rsidRPr="0026759A">
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> such training and development as discussed and agreed with the </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Academic Line M</w:t>
       </w:r>
-      <w:r w:rsidRPr="0026759A">
-[...12 lines deleted...]
-      <w:r w:rsidR="00432705">
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">anager and approved by the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="179ACC54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Faculty Vice-Principal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="58362A3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Faculty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00432705">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0026759A">
-[...7 lines deleted...]
-    <w:p w14:paraId="69411AEA" w14:textId="77777777" w:rsidR="00984D6C" w:rsidRPr="0026759A" w:rsidRDefault="00984D6C" w:rsidP="00984D6C">
+    </w:p>
+    <w:p w:rsidRPr="0026759A" w:rsidR="00984D6C" w:rsidP="00984D6C" w:rsidRDefault="00984D6C" w14:paraId="69411AEA" w14:textId="2ABF04CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Actively engaging</w:t>
       </w:r>
-      <w:r w:rsidRPr="0026759A">
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> with their </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Academic Line Manager,</w:t>
       </w:r>
-      <w:r w:rsidRPr="0026759A">
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
-[...13 lines deleted...]
-        </w:smartTag>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>entor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>colleagues</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and other resources available to the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Probationer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>acquire</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the skills and knowledge necessary </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">contribute to the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="58362A3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Faculty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EB9B658" w:rsidR="00984D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as an established academic.</w:t>
+      </w:r>
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="City">
+        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place"/>
       </w:smartTag>
-      <w:r w:rsidRPr="0026759A">
-[...44 lines deleted...]
-    <w:p w14:paraId="01B26AF0" w14:textId="2F4D40DA" w:rsidR="00984D6C" w:rsidRDefault="00984D6C" w:rsidP="00984D6C">
+    </w:p>
+    <w:p w:rsidR="00984D6C" w:rsidP="00984D6C" w:rsidRDefault="00984D6C" w14:paraId="01B26AF0" w14:textId="2F4D40DA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F0104A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Completion of </w:t>
       </w:r>
-      <w:r w:rsidR="00F0104A" w:rsidRPr="00F0104A">
+      <w:r w:rsidRPr="00F0104A" w:rsidR="00F0104A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Associate Module of the Postgraduate Certificate in Academic Practice in Higher Education Programme (PGCAPHE)</w:t>
       </w:r>
-      <w:r w:rsidR="00F0104A" w:rsidRPr="00D54AAA">
+      <w:r w:rsidRPr="00D54AAA" w:rsidR="00F0104A">
         <w:rPr>
           <w:color w:val="1F497D"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007F236D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">medical </w:t>
       </w:r>
       <w:r w:rsidRPr="007F236D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>equiv</w:t>
       </w:r>
       <w:r w:rsidR="00B773D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>alent</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41BDB84C" w14:textId="1E8C26E3" w:rsidR="00432705" w:rsidRDefault="00432705" w:rsidP="00984D6C">
+    <w:p w:rsidR="00432705" w:rsidP="00984D6C" w:rsidRDefault="00432705" w14:paraId="41BDB84C" w14:textId="1E8C26E3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Completion of required online Information Security Awareness training.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34BD2A31" w14:textId="4D9688DE" w:rsidR="00984D6C" w:rsidRDefault="00984D6C" w:rsidP="00984D6C">
+    <w:p w:rsidR="00984D6C" w:rsidP="00984D6C" w:rsidRDefault="00984D6C" w14:paraId="34BD2A31" w14:textId="4D9688DE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Completion of required on-line Equality</w:t>
       </w:r>
       <w:r w:rsidR="00432705">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -8982,543 +9890,559 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Diversity </w:t>
       </w:r>
       <w:r w:rsidR="00432705">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">and Inclusion </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>training</w:t>
       </w:r>
       <w:r w:rsidR="00432705">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="481E0608" w14:textId="77777777" w:rsidR="00984D6C" w:rsidRPr="0026759A" w:rsidRDefault="00984D6C" w:rsidP="00984D6C">
+    <w:p w:rsidRPr="0026759A" w:rsidR="00984D6C" w:rsidP="00984D6C" w:rsidRDefault="00984D6C" w14:paraId="481E0608" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Undertaking</w:t>
       </w:r>
       <w:r w:rsidRPr="0026759A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> professional CPD in discipline, where relevant.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42DA3F2B" w14:textId="77777777" w:rsidR="00984D6C" w:rsidRPr="005F4949" w:rsidRDefault="00984D6C" w:rsidP="00984D6C">
+    <w:p w:rsidRPr="005F4949" w:rsidR="00984D6C" w:rsidP="00984D6C" w:rsidRDefault="00984D6C" w14:paraId="42DA3F2B" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="0026759A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Progress towards membership of a relevant professional institution</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="0026759A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> where applicable.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49B61B6E" w14:textId="77777777" w:rsidR="00984D6C" w:rsidRPr="002823FD" w:rsidRDefault="00984D6C" w:rsidP="00984D6C">
+    <w:p w:rsidRPr="002823FD" w:rsidR="00984D6C" w:rsidP="00984D6C" w:rsidRDefault="00984D6C" w14:paraId="49B61B6E" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>An awareness of University governance, structures, strategies, policies and procedures.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A471763" w14:textId="77777777" w:rsidR="00984D6C" w:rsidRDefault="00984D6C" w:rsidP="00984D6C">
+    <w:p w:rsidR="00984D6C" w:rsidP="00984D6C" w:rsidRDefault="00984D6C" w14:paraId="6A471763" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4459154B" w14:textId="77777777" w:rsidR="00984D6C" w:rsidRPr="0026759A" w:rsidRDefault="00984D6C" w:rsidP="00984D6C">
+    <w:p w:rsidRPr="0026759A" w:rsidR="00984D6C" w:rsidP="00984D6C" w:rsidRDefault="00984D6C" w14:paraId="4459154B" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2892C067" w14:textId="77777777" w:rsidR="00A32F39" w:rsidRDefault="00A32F39">
+    <w:p w:rsidR="00A32F39" w:rsidRDefault="00A32F39" w14:paraId="2892C067" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A32F39">
-      <w:headerReference w:type="even" r:id="rId9"/>
-[...5 lines deleted...]
-      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:headerReference w:type="even" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
+      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="539CBB52" w14:textId="77777777" w:rsidR="00DF758E" w:rsidRDefault="00DF758E" w:rsidP="00A267C4">
+    <w:p w:rsidR="001A1762" w:rsidP="00A267C4" w:rsidRDefault="001A1762" w14:paraId="6B38A456" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="11C9E2D1" w14:textId="77777777" w:rsidR="00DF758E" w:rsidRDefault="00DF758E" w:rsidP="00A267C4">
+    <w:p w:rsidR="001A1762" w:rsidP="00A267C4" w:rsidRDefault="001A1762" w14:paraId="25B05A2A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...4 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0AAB925A" w14:textId="77777777" w:rsidR="008F0321" w:rsidRDefault="008F0321">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="008F0321" w:rsidRDefault="008F0321" w14:paraId="0AAB925A" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4FDA7FCB" w14:textId="77777777" w:rsidR="00AA2D46" w:rsidRPr="00AA2D46" w:rsidRDefault="00AA2D46">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidRPr="00AA2D46" w:rsidR="00AA2D46" w:rsidRDefault="00AA2D46" w14:paraId="4FDA7FCB" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="0C657913" w14:textId="77777777" w:rsidR="00A267C4" w:rsidRDefault="00A267C4">
+  <w:p w:rsidR="00A267C4" w:rsidRDefault="00A267C4" w14:paraId="0C657913" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2C2C2057" w14:textId="77777777" w:rsidR="008F0321" w:rsidRDefault="008F0321">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="008F0321" w:rsidRDefault="008F0321" w14:paraId="2C2C2057" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1B59115A" w14:textId="77777777" w:rsidR="00DF758E" w:rsidRDefault="00DF758E" w:rsidP="00A267C4">
+    <w:p w:rsidR="001A1762" w:rsidP="00A267C4" w:rsidRDefault="001A1762" w14:paraId="39B94864" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="448200FF" w14:textId="77777777" w:rsidR="00DF758E" w:rsidRDefault="00DF758E" w:rsidP="00A267C4">
+    <w:p w:rsidR="001A1762" w:rsidP="00A267C4" w:rsidRDefault="001A1762" w14:paraId="695C3763" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6F44E390" w14:textId="77777777" w:rsidR="008F0321" w:rsidRDefault="008F0321">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="008F0321" w:rsidRDefault="008F0321" w14:paraId="6F44E390" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="968789440"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="2B30BCEA" w14:textId="69E303DA" w:rsidR="00AA2D46" w:rsidRDefault="00AA2D46">
+      <w:p w:rsidR="00AA2D46" w:rsidRDefault="00AA2D46" w14:paraId="2B30BCEA" w14:textId="69E303DA">
         <w:pPr>
           <w:pStyle w:val="Header"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="006440BF">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="07CC1A01" w14:textId="77777777" w:rsidR="00AA2D46" w:rsidRDefault="00AA2D46">
+  <w:p w:rsidR="00AA2D46" w:rsidRDefault="00AA2D46" w14:paraId="07CC1A01" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2A176898" w14:textId="77777777" w:rsidR="008F0321" w:rsidRDefault="008F0321">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="008F0321" w:rsidRDefault="008F0321" w14:paraId="2A176898" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="002C5566"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7A047186"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02C916C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="17F6A3F0"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9788,191 +10712,191 @@
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="072B2B10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9A6A42C4"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16877DC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E05CE9A6"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
@@ -10044,191 +10968,191 @@
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E3B6819"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CB90D75A"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="217F2E3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C3540984"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
@@ -10389,311 +11313,311 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A710B6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A7247B08"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E653358"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F336E3B4"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7560"/>
         </w:tabs>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50BE6209"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8B1EA214"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10758,206 +11682,206 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53286751"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E1786074"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56900922"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="855EF8A8"/>
     <w:lvl w:ilvl="0" w:tplc="C17ADC72">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
@@ -11106,51 +12030,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6EDC2E3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75887F10"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
@@ -11311,51 +12235,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78B20823"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A872C174"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
@@ -11469,98 +12393,99 @@
   <w:num w:numId="12" w16cid:durableId="900673221">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="231427647">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1104300684">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="117184207">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="392124181">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="476068722">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1128090993">
     <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="web"/>
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:trackRevisions w:val="true"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00554C0E"/>
     <w:rsid w:val="0000673A"/>
     <w:rsid w:val="00031F98"/>
     <w:rsid w:val="00040995"/>
     <w:rsid w:val="00042B1C"/>
     <w:rsid w:val="00047A07"/>
     <w:rsid w:val="0005045B"/>
     <w:rsid w:val="00051E77"/>
     <w:rsid w:val="00081336"/>
     <w:rsid w:val="000848C1"/>
     <w:rsid w:val="00097159"/>
     <w:rsid w:val="000B26FB"/>
     <w:rsid w:val="000D5F45"/>
     <w:rsid w:val="000E2415"/>
     <w:rsid w:val="000E2D0F"/>
     <w:rsid w:val="000E3402"/>
     <w:rsid w:val="000F3331"/>
     <w:rsid w:val="001073FC"/>
     <w:rsid w:val="00127520"/>
     <w:rsid w:val="001332F8"/>
     <w:rsid w:val="00140542"/>
     <w:rsid w:val="0015355D"/>
     <w:rsid w:val="00175E80"/>
     <w:rsid w:val="00180606"/>
     <w:rsid w:val="00181BEF"/>
+    <w:rsid w:val="001A1762"/>
     <w:rsid w:val="001A6061"/>
     <w:rsid w:val="001B568C"/>
     <w:rsid w:val="001C33DF"/>
     <w:rsid w:val="001C3F69"/>
     <w:rsid w:val="001D19AF"/>
     <w:rsid w:val="001E37E9"/>
     <w:rsid w:val="001E5310"/>
     <w:rsid w:val="001E5D39"/>
     <w:rsid w:val="001E62B5"/>
     <w:rsid w:val="001F539B"/>
     <w:rsid w:val="001F6B0E"/>
     <w:rsid w:val="00200905"/>
     <w:rsid w:val="002237A7"/>
     <w:rsid w:val="00237435"/>
     <w:rsid w:val="002500F7"/>
     <w:rsid w:val="0026440D"/>
     <w:rsid w:val="00270076"/>
     <w:rsid w:val="00286D53"/>
     <w:rsid w:val="002A4448"/>
     <w:rsid w:val="002C5654"/>
     <w:rsid w:val="002D5FAA"/>
     <w:rsid w:val="002D7000"/>
     <w:rsid w:val="002E6B51"/>
     <w:rsid w:val="002E7785"/>
     <w:rsid w:val="0034031B"/>
@@ -11671,50 +12596,51 @@
     <w:rsid w:val="00A270AC"/>
     <w:rsid w:val="00A32F39"/>
     <w:rsid w:val="00A405AB"/>
     <w:rsid w:val="00A4627E"/>
     <w:rsid w:val="00A50354"/>
     <w:rsid w:val="00A665CC"/>
     <w:rsid w:val="00AA2D46"/>
     <w:rsid w:val="00AB1BE5"/>
     <w:rsid w:val="00AB61DD"/>
     <w:rsid w:val="00AC493C"/>
     <w:rsid w:val="00AF1640"/>
     <w:rsid w:val="00B30766"/>
     <w:rsid w:val="00B3311E"/>
     <w:rsid w:val="00B41870"/>
     <w:rsid w:val="00B44C65"/>
     <w:rsid w:val="00B46631"/>
     <w:rsid w:val="00B536B1"/>
     <w:rsid w:val="00B573D1"/>
     <w:rsid w:val="00B757EE"/>
     <w:rsid w:val="00B773D6"/>
     <w:rsid w:val="00B81A9E"/>
     <w:rsid w:val="00B83DB4"/>
     <w:rsid w:val="00B979F5"/>
     <w:rsid w:val="00BA17B8"/>
     <w:rsid w:val="00BA237B"/>
+    <w:rsid w:val="00BA3274"/>
     <w:rsid w:val="00BB5BED"/>
     <w:rsid w:val="00BC5444"/>
     <w:rsid w:val="00BD2514"/>
     <w:rsid w:val="00BD61C0"/>
     <w:rsid w:val="00C01559"/>
     <w:rsid w:val="00C1044C"/>
     <w:rsid w:val="00C12FE7"/>
     <w:rsid w:val="00C15432"/>
     <w:rsid w:val="00C3342F"/>
     <w:rsid w:val="00C35BBB"/>
     <w:rsid w:val="00C361A2"/>
     <w:rsid w:val="00C430FB"/>
     <w:rsid w:val="00C67AF6"/>
     <w:rsid w:val="00C75045"/>
     <w:rsid w:val="00C76779"/>
     <w:rsid w:val="00C77CBD"/>
     <w:rsid w:val="00C91195"/>
     <w:rsid w:val="00C95808"/>
     <w:rsid w:val="00CA29A5"/>
     <w:rsid w:val="00CA5069"/>
     <w:rsid w:val="00CC335D"/>
     <w:rsid w:val="00CC71C2"/>
     <w:rsid w:val="00CD441E"/>
     <w:rsid w:val="00D15EA0"/>
     <w:rsid w:val="00D26E90"/>
@@ -11724,166 +12650,209 @@
     <w:rsid w:val="00D5248C"/>
     <w:rsid w:val="00D54AAA"/>
     <w:rsid w:val="00D6654B"/>
     <w:rsid w:val="00D874D3"/>
     <w:rsid w:val="00D9346D"/>
     <w:rsid w:val="00DA034C"/>
     <w:rsid w:val="00DD070B"/>
     <w:rsid w:val="00DD2638"/>
     <w:rsid w:val="00DF758E"/>
     <w:rsid w:val="00E22C5B"/>
     <w:rsid w:val="00E551B6"/>
     <w:rsid w:val="00E6072D"/>
     <w:rsid w:val="00E71477"/>
     <w:rsid w:val="00E833ED"/>
     <w:rsid w:val="00E85E31"/>
     <w:rsid w:val="00E87A41"/>
     <w:rsid w:val="00EB663A"/>
     <w:rsid w:val="00EC7C53"/>
     <w:rsid w:val="00F0104A"/>
     <w:rsid w:val="00F03108"/>
     <w:rsid w:val="00F255F2"/>
     <w:rsid w:val="00F63906"/>
     <w:rsid w:val="00FB2EF1"/>
     <w:rsid w:val="00FC05DB"/>
     <w:rsid w:val="00FF4366"/>
+    <w:rsid w:val="0105D0D3"/>
+    <w:rsid w:val="019B8666"/>
+    <w:rsid w:val="023A0883"/>
+    <w:rsid w:val="039B40BB"/>
+    <w:rsid w:val="067A62D7"/>
+    <w:rsid w:val="0813E0D6"/>
+    <w:rsid w:val="0EF3E417"/>
+    <w:rsid w:val="0F9BCAC4"/>
+    <w:rsid w:val="0FD4D985"/>
+    <w:rsid w:val="107D70D6"/>
+    <w:rsid w:val="13F58BEC"/>
+    <w:rsid w:val="179ACC54"/>
+    <w:rsid w:val="18BD0197"/>
+    <w:rsid w:val="1EE83F08"/>
+    <w:rsid w:val="1F7E50F8"/>
+    <w:rsid w:val="24D553BD"/>
+    <w:rsid w:val="25AE1C57"/>
+    <w:rsid w:val="2806BB52"/>
+    <w:rsid w:val="2D9AE957"/>
+    <w:rsid w:val="340C760A"/>
+    <w:rsid w:val="347E9823"/>
+    <w:rsid w:val="36869BC4"/>
+    <w:rsid w:val="397B748F"/>
+    <w:rsid w:val="3A52A9B6"/>
+    <w:rsid w:val="3E076CDD"/>
+    <w:rsid w:val="3EB9B658"/>
+    <w:rsid w:val="44D19C26"/>
+    <w:rsid w:val="455EB726"/>
+    <w:rsid w:val="47D0646E"/>
+    <w:rsid w:val="4A276A85"/>
+    <w:rsid w:val="538003A5"/>
+    <w:rsid w:val="553B4A89"/>
+    <w:rsid w:val="58362A3E"/>
+    <w:rsid w:val="5F6423D4"/>
+    <w:rsid w:val="65ED849C"/>
+    <w:rsid w:val="6A6AFE57"/>
+    <w:rsid w:val="6CE1799B"/>
+    <w:rsid w:val="6E34BC27"/>
+    <w:rsid w:val="6FAC0743"/>
+    <w:rsid w:val="6FBA04CD"/>
+    <w:rsid w:val="736CEFBB"/>
+    <w:rsid w:val="7660D8BD"/>
+    <w:rsid w:val="7960C407"/>
+    <w:rsid w:val="7ED737C9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="City"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="07B7A41A"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{9434C2DF-3C6E-4F21-9705-358A5B73473A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -12039,52 +13008,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -12151,162 +13120,162 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00047A07"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A267C4"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A267C4"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A267C4"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A267C4"/>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:rsid w:val="00984D6C"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009C04EF"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009C04EF"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D54AAA"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
@@ -12314,128 +13283,127 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00042B1C"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00042B1C"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00042B1C"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00042B1C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00042B1C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00FF4366"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FF4366"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dundee.ac.uk/postgraduate/academic-practice-higher-education" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dundee.ac.uk/postgraduate/academic-practice-higher-education" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dundee.ac.uk/postgraduate/academic-practice-higher-education" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dundee.ac.uk/postgraduate/academic-practice-higher-education" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -12651,75 +13619,393 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="cdb9bbaf-6a3d-40ec-9f13-04c8a1c4a5dd">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="77d53e91-d43b-40e6-b671-46ddf7749a06" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F6F37EA380974549948F73A86F87454F" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="5266c17c23033195da8707d1a4b2b088">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="cdb9bbaf-6a3d-40ec-9f13-04c8a1c4a5dd" xmlns:ns3="77d53e91-d43b-40e6-b671-46ddf7749a06" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d8fbcc7e32f1de855694802619ea025d" ns2:_="" ns3:_="">
+    <xsd:import namespace="cdb9bbaf-6a3d-40ec-9f13-04c8a1c4a5dd"/>
+    <xsd:import namespace="77d53e91-d43b-40e6-b671-46ddf7749a06"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cdb9bbaf-6a3d-40ec-9f13-04c8a1c4a5dd" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="55643730-4106-43af-9ce9-7aa0c1c95a00" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="15" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="18" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="77d53e91-d43b-40e6-b671-46ddf7749a06" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{1347e312-6008-4447-a97c-b210db3891d5}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="77d53e91-d43b-40e6-b671-46ddf7749a06">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86F07355-8C68-4569-BF24-3028BE87E2BE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="cdb9bbaf-6a3d-40ec-9f13-04c8a1c4a5dd"/>
+    <ds:schemaRef ds:uri="77d53e91-d43b-40e6-b671-46ddf7749a06"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{22A8243B-8EE5-4E60-A02E-7BB7043229AF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2729B2DA-F1A1-48BE-A1BB-11091ED4E61A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="cdb9bbaf-6a3d-40ec-9f13-04c8a1c4a5dd"/>
+    <ds:schemaRef ds:uri="77d53e91-d43b-40e6-b671-46ddf7749a06"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...31 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal.dotm</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company>University of Dundee</ap:Company>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Maggie Davidson</dc:creator>
-  <cp:keywords/>
+  <keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <lastModifiedBy>Jess Duell (Staff)</lastModifiedBy>
+  <revision>6</revision>
+  <lastPrinted>2019-08-27T12:06:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100F6F37EA380974549948F73A86F87454F</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_SetDate">
+    <vt:lpwstr>2026-06-04T11:41:08Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_Name">
+    <vt:lpwstr>Private</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_SiteId">
+    <vt:lpwstr>ae323139-093a-4d2a-81a6-5d334bcd9019</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_ActionId">
+    <vt:lpwstr>2efa3072-69ff-43ec-b27f-8bfd642adb41</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_Tag">
+    <vt:lpwstr>10, 3, 0, 2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>