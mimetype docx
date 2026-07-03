--- v0 (2026-03-03)
+++ v1 (2026-07-03)
@@ -1,143 +1,147 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="552B866B" w14:textId="77777777" w:rsidR="004E1ECF" w:rsidRDefault="004E1ECF" w:rsidP="00750EA0">
+    <w:p w:rsidR="004E1ECF" w:rsidP="00750EA0" w:rsidRDefault="004E1ECF" w14:paraId="552B866B" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01D0A5FE" w14:textId="77777777" w:rsidR="008754B0" w:rsidRPr="009D3874" w:rsidRDefault="004E1ECF" w:rsidP="009D3874">
+    <w:p w:rsidRPr="009D3874" w:rsidR="008754B0" w:rsidP="009D3874" w:rsidRDefault="004E1ECF" w14:paraId="01D0A5FE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D3874">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>UNIVERSITY OF DUNDEE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C7CC310" w14:textId="22CBA7DD" w:rsidR="004E1ECF" w:rsidRPr="009D3874" w:rsidRDefault="004E1ECF" w:rsidP="009D3874">
+    <w:p w:rsidRPr="009D3874" w:rsidR="004E1ECF" w:rsidP="009D3874" w:rsidRDefault="004E1ECF" w14:paraId="3C7CC310" w14:textId="22CBA7DD">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D3874">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>PROBATIONARY OBJECTIVES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="195402BA" w14:textId="77777777" w:rsidR="004E1ECF" w:rsidRDefault="004E1ECF" w:rsidP="00750EA0">
+    <w:p w:rsidR="004E1ECF" w:rsidP="00750EA0" w:rsidRDefault="004E1ECF" w14:paraId="195402BA" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46F94FBE" w14:textId="77777777" w:rsidR="004E1ECF" w:rsidRDefault="004E1ECF" w:rsidP="00750EA0">
+    <w:p w:rsidR="004E1ECF" w:rsidP="00750EA0" w:rsidRDefault="004E1ECF" w14:paraId="46F94FBE" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65751260" w14:textId="77777777" w:rsidR="004E1ECF" w:rsidRDefault="004E1ECF" w:rsidP="00750EA0">
+    <w:p w:rsidR="004E1ECF" w:rsidP="00750EA0" w:rsidRDefault="004E1ECF" w14:paraId="65751260" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Welcome to the University of Dundee</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="574ECB5C" w14:textId="2B47E868" w:rsidR="004E1ECF" w:rsidRDefault="004E1ECF" w:rsidP="00750EA0">
+    <w:p w:rsidR="004E1ECF" w:rsidP="00750EA0" w:rsidRDefault="004E1ECF" w14:paraId="574ECB5C" w14:textId="2B47E868">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>We welcome you</w:t>
       </w:r>
       <w:r w:rsidR="00564035">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> warmly</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the University community </w:t>
       </w:r>
       <w:r w:rsidR="00564035">
@@ -173,435 +177,507 @@
       <w:r w:rsidR="00A42D5F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>upon completion,</w:t>
       </w:r>
       <w:r w:rsidR="003059B3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> you are established as a </w:t>
       </w:r>
       <w:r w:rsidR="002F4568">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">valued and </w:t>
       </w:r>
       <w:r w:rsidR="003059B3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">valuable member of our academic staff.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15FA52C8" w14:textId="5479D9E9" w:rsidR="00E04255" w:rsidRDefault="00A42D5F" w:rsidP="00750EA0">
+    <w:p w:rsidR="00E04255" w:rsidP="00750EA0" w:rsidRDefault="00A42D5F" w14:paraId="15FA52C8" w14:textId="0095E3DE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="00A42D5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="003059B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>is essential that you are fully committed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="002F4568">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> during your probationary period</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="003059B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as you will discover challenges as well as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="00B11E9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> new strengths during this time.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="00A42D5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> To aid you through the process your </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="786960ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Faculty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="00A42D5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will provide support </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="00E04255">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and mentoring to help ensure you are in the best </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="00E04255">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>positon</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="00E04255">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to meet the probation requirements. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E2CC5" w:rsidP="00750EA0" w:rsidRDefault="00B11E9E" w14:paraId="3F4681BF" w14:textId="15F9EE70">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="00B11E9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>With this in mind we</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="00B11E9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are sending you, with your contract of employment, the core </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="00B11E9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>objectives</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="00B11E9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you will be expected </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="002B45EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="00B11E9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>achieve incrementally over the full term of your probation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="002926C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, along </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="005F1C5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="002926C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="002B45EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criteria for Completion of Proba</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="002926C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>tion</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="00B11E9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="002926C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="002926C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When you discuss and develop your specific </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="002926C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>objectives</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="002926C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for your first </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="005F1C5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="005F1C5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>subsequent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="005F1C5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="002926C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>year</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="005F1C5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="002926C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of probation with your academic line manager (which are </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="005F1C5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>then</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="002926C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> approved by your </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="0024F6A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Faculty Vice-Principal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="002926C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="003E2CC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> there may be adjustments made ac</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="005F1C5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>cording to your discipline</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="005F1C5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="005F1C5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="003E2CC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> check will be made to ensure the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="003E2CC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>objectives</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="003E2CC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> being set fulfil the requirements of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="002B45EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Criteria for Completion of Proba</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="003E2CC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tion at the end of your probationary period. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E2CC5" w:rsidP="00750EA0" w:rsidRDefault="00F64DF2" w14:paraId="0EEC53FB" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">It </w:t>
-[...5 lines deleted...]
-        <w:t>is essential that you are fully committed</w:t>
+        <w:t>The following objectives cover</w:t>
+      </w:r>
+      <w:r w:rsidR="003E2CC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>full range of academic activiti</w:t>
+      </w:r>
+      <w:r w:rsidR="00454520">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>es and the examples given ar</w:t>
       </w:r>
       <w:r w:rsidR="002F4568">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> during your probationary period</w:t>
-[...12 lines deleted...]
-      </w:r>
+        <w:t>e listed progressively from those</w:t>
+      </w:r>
+      <w:r w:rsidR="00454520">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you might be expected to achieve in your first year o</w:t>
+      </w:r>
+      <w:r w:rsidR="002F4568">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">f probation to those it is </w:t>
+      </w:r>
+      <w:r w:rsidR="002A1F75">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>projected you will achieve in year 3.</w:t>
+      </w:r>
+      <w:r w:rsidR="00454520">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E2CC5" w:rsidP="00750EA0" w:rsidRDefault="003E2CC5" w14:paraId="1B5E84A0" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F64DF2" w:rsidP="00750EA0" w:rsidRDefault="00F64DF2" w14:paraId="1412A9B2" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...253 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>Workload</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B04D4A7" w14:textId="41A69544" w:rsidR="002A1F75" w:rsidRDefault="00D82B02" w:rsidP="00750EA0">
+    <w:p w:rsidR="002A1F75" w:rsidP="00750EA0" w:rsidRDefault="00D82B02" w14:paraId="2B04D4A7" w14:textId="41A69544">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Completion of all work allocated to the probationer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="735ECCFA" w14:textId="77777777" w:rsidR="002A1F75" w:rsidRPr="005726D8" w:rsidRDefault="005726D8" w:rsidP="00750EA0">
+    <w:p w:rsidRPr="005726D8" w:rsidR="002A1F75" w:rsidP="00750EA0" w:rsidRDefault="005726D8" w14:paraId="735ECCFA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005726D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>This objective is a</w:t>
       </w:r>
-      <w:r w:rsidR="002A1F75" w:rsidRPr="005726D8">
+      <w:r w:rsidRPr="005726D8" w:rsidR="002A1F75">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>pplicable to all years of probation</w:t>
       </w:r>
       <w:r w:rsidR="00091CE8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16EA8982" w14:textId="77777777" w:rsidR="00F64DF2" w:rsidRPr="002A1F75" w:rsidRDefault="00F64DF2" w:rsidP="00750EA0">
-[...7 lines deleted...]
-    <w:p w14:paraId="3EAA0F47" w14:textId="77777777" w:rsidR="003E2CC5" w:rsidRDefault="003E2CC5" w:rsidP="00750EA0">
+    <w:p w:rsidRPr="002A1F75" w:rsidR="00F64DF2" w:rsidP="00750EA0" w:rsidRDefault="00F64DF2" w14:paraId="16EA8982" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003E2CC5" w:rsidP="00750EA0" w:rsidRDefault="003E2CC5" w14:paraId="3EAA0F47" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E2CC5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Teaching</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D18E279" w14:textId="77777777" w:rsidR="002A1F75" w:rsidRDefault="002A1F75" w:rsidP="00750EA0">
+    <w:p w:rsidR="002A1F75" w:rsidP="00750EA0" w:rsidRDefault="002A1F75" w14:paraId="1D18E279" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A1F75">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Teaching and </w:t>
       </w:r>
       <w:r w:rsidR="002C597E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>assessment in</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -612,950 +688,1158 @@
       <w:r w:rsidR="002C597E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>formats and levels relevant to the discipline</w:t>
       </w:r>
       <w:r w:rsidR="002C597E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="001304CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EB500F7" w14:textId="77777777" w:rsidR="002A1F75" w:rsidRDefault="002C597E" w:rsidP="00750EA0">
+    <w:p w:rsidR="002A1F75" w:rsidP="1B38778B" w:rsidRDefault="002C597E" w14:paraId="5EB500F7" w14:textId="4B6D6E8B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:i/>
-[...26 lines deleted...]
-          <w:i/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="002C597E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="002C597E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t>objective</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="002C597E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="001304CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o be specified by the academic line manager and approved by the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="0024F6A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t>Faculty Vice-Principal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="001304CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> each probationary year to ensure the probationer has gained </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="00393968">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the breadth of experience </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="00393968">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t>required</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="00393968">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for the discipline </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="001304CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
         </w:rPr>
         <w:t>by the end of probation is proficient in all aspects.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EB5BC48" w14:textId="6131B50E" w:rsidR="00BE0D5E" w:rsidRDefault="00BE0D5E" w:rsidP="00750EA0">
+    <w:p w:rsidR="00BE0D5E" w:rsidP="00750EA0" w:rsidRDefault="00BE0D5E" w14:paraId="7EB5BC48" w14:textId="6131B50E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">By the end of year 3 the probationer will have implemented, </w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="60F2E8BB" w14:textId="77777777" w:rsidR="00393968" w:rsidRPr="005C5934" w:rsidRDefault="00393968" w:rsidP="00750EA0">
+        <w:t>By the end of year 3 the probationer will have implemented, taught and managed a full module in their discipline to a high standard.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005C5934" w:rsidR="00393968" w:rsidP="00750EA0" w:rsidRDefault="00393968" w14:paraId="60F2E8BB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61D74871" w14:textId="0B23A4E5" w:rsidR="005726D8" w:rsidRPr="00393968" w:rsidRDefault="00567DCC" w:rsidP="00750EA0">
+    <w:p w:rsidRPr="00393968" w:rsidR="005726D8" w:rsidP="00750EA0" w:rsidRDefault="00567DCC" w14:paraId="61D74871" w14:textId="3B60F479">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="00567DCC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Use of p</w:t>
       </w:r>
-      <w:r w:rsidR="002077BA">
+      <w:r w:rsidRPr="1B38778B" w:rsidR="002077BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>eer review</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="00567DCC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> feedback</w:t>
       </w:r>
-      <w:r w:rsidR="002077BA">
+      <w:r w:rsidRPr="1B38778B" w:rsidR="002077BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> of teaching by more experienced academic</w:t>
       </w:r>
-      <w:r w:rsidR="00393968">
+      <w:r w:rsidRPr="1B38778B" w:rsidR="00393968">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> staff</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="00567DCC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
-      <w:r w:rsidR="002077BA">
+      <w:r w:rsidRPr="1B38778B" w:rsidR="002077BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>feedback from students; exte</w:t>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-      <w:r w:rsidR="00393968">
+      <w:r w:rsidRPr="1B38778B" w:rsidR="00567DCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rnal examiners; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="69C7C2E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Deputy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="0024F6A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Faculty Vice-Principal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="00567DCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="002077BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and academic line manager</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="002077BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="00393968">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="002077BA" w:rsidRPr="00393968">
+      <w:r w:rsidRPr="1B38778B" w:rsidR="002077BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Evidence of </w:t>
       </w:r>
-      <w:r w:rsidR="002077BA" w:rsidRPr="00EA7A17">
+      <w:r w:rsidRPr="1B38778B" w:rsidR="002077BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>quality</w:t>
       </w:r>
-      <w:r w:rsidR="002077BA" w:rsidRPr="00393968">
+      <w:r w:rsidRPr="1B38778B" w:rsidR="002077BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">; the assimilation of </w:t>
       </w:r>
-      <w:r w:rsidR="005726D8" w:rsidRPr="00393968">
+      <w:r w:rsidRPr="1B38778B" w:rsidR="005726D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">formative </w:t>
       </w:r>
-      <w:r w:rsidR="002077BA" w:rsidRPr="00393968">
+      <w:r w:rsidRPr="1B38778B" w:rsidR="002077BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>feedback and demonstration of how</w:t>
       </w:r>
-      <w:r w:rsidR="005726D8" w:rsidRPr="00393968">
+      <w:r w:rsidRPr="1B38778B" w:rsidR="005726D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> this has influenced the Probationer’s teaching.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B02F038" w14:textId="77777777" w:rsidR="002077BA" w:rsidRDefault="005726D8" w:rsidP="00750EA0">
+    <w:p w:rsidR="002077BA" w:rsidP="00750EA0" w:rsidRDefault="005726D8" w14:paraId="1B02F038" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C5934">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>This objective is applicable to all years of probation.</w:t>
       </w:r>
-      <w:r w:rsidR="002077BA" w:rsidRPr="005C5934">
+      <w:r w:rsidRPr="005C5934" w:rsidR="002077BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="520CA787" w14:textId="77777777" w:rsidR="00FD6E7A" w:rsidRDefault="00FD6E7A" w:rsidP="00750EA0">
-[...8 lines deleted...]
-    <w:p w14:paraId="4C320ECE" w14:textId="3F60DA46" w:rsidR="003240BD" w:rsidRPr="009D3874" w:rsidRDefault="003240BD" w:rsidP="00750EA0">
+    <w:p w:rsidR="00FD6E7A" w:rsidP="00750EA0" w:rsidRDefault="00FD6E7A" w14:paraId="520CA787" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009D3874" w:rsidR="003240BD" w:rsidP="00750EA0" w:rsidRDefault="003240BD" w14:paraId="4C320ECE" w14:textId="3F60DA46">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D3874">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="00FD6E7A" w:rsidRPr="009D3874">
-[...20 lines deleted...]
-    <w:p w14:paraId="2F84F18E" w14:textId="592018D2" w:rsidR="00FD6E7A" w:rsidRPr="009D3874" w:rsidRDefault="00304C69" w:rsidP="00750EA0">
+      <w:r w:rsidRPr="009D3874" w:rsidR="00FD6E7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nnovation in teaching as capability develops </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009D3874" w:rsidR="00FD6E7A" w:rsidP="00750EA0" w:rsidRDefault="00304C69" w14:paraId="2F84F18E" w14:textId="592018D2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D3874">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">Progressively over </w:t>
-[...13 lines deleted...]
-          <w:i/>
+        <w:t xml:space="preserve">Progressively over 3 year </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D3874" w:rsidR="00E7060C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>period</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D3874" w:rsidR="00E7060C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E7060C" w:rsidRPr="009D3874">
-[...12 lines deleted...]
-      <w:r w:rsidR="00E7060C" w:rsidRPr="009D3874">
+      <w:r w:rsidRPr="009D3874" w:rsidR="00E7060C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>the probationer will demonstrate the ability to write new courses; deliver</w:t>
       </w:r>
-      <w:r w:rsidR="00FD6E7A" w:rsidRPr="009D3874">
+      <w:r w:rsidRPr="009D3874" w:rsidR="00FD6E7A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> teaching using technology and/or other innovative techniques; supporting the teaching of others.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AC64DAA" w14:textId="77777777" w:rsidR="00393968" w:rsidRPr="005C5934" w:rsidRDefault="00393968" w:rsidP="00750EA0">
+    <w:p w:rsidRPr="005C5934" w:rsidR="00393968" w:rsidP="00750EA0" w:rsidRDefault="00393968" w14:paraId="5AC64DAA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="049E4AE1" w14:textId="77777777" w:rsidR="004F7431" w:rsidRDefault="00C27267" w:rsidP="00750EA0">
+    <w:p w:rsidR="004F7431" w:rsidP="00750EA0" w:rsidRDefault="00C27267" w14:paraId="049E4AE1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Contribute</w:t>
       </w:r>
-      <w:r w:rsidR="005C5934" w:rsidRPr="005C5934">
+      <w:r w:rsidRPr="005C5934" w:rsidR="005C5934">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BD0FDE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">to the curriculum planning and development at incremental levels of involvement throughout the full </w:t>
       </w:r>
       <w:r w:rsidR="004F7431">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>probationary period</w:t>
       </w:r>
       <w:r w:rsidR="00091CE8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47AB3E3A" w14:textId="7179A660" w:rsidR="00454520" w:rsidRPr="004F7431" w:rsidRDefault="004F7431" w:rsidP="00750EA0">
+    <w:p w:rsidRPr="004F7431" w:rsidR="00454520" w:rsidP="1B38778B" w:rsidRDefault="004F7431" w14:paraId="47AB3E3A" w14:textId="3FDF42BA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:i/>
-[...12 lines deleted...]
-          <w:i/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="004F7431">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="004F7431">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t>objectives</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="004F7431">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in years 1 and 2 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="00393968">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">will relate to </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F7431">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="004F7431">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="00393968">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="00393968">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">he </w:t>
       </w:r>
-      <w:r w:rsidR="005E3C5D">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="005E3C5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">appropriate </w:t>
       </w:r>
-      <w:r w:rsidR="00393968">
-[...14 lines deleted...]
-    <w:p w14:paraId="0F7F2285" w14:textId="77777777" w:rsidR="00393968" w:rsidRDefault="004F7431" w:rsidP="00750EA0">
+      <w:r w:rsidRPr="1B38778B" w:rsidR="00393968">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t>level</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="00393968">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of involvement and will</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="004F7431">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be specified by the academic line manager and approved by the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="0024F6A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t>Faculty Vice-Principal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="004F7431">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00393968" w:rsidP="00750EA0" w:rsidRDefault="004F7431" w14:paraId="0F7F2285" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F7431">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">By year 3 the objective must </w:t>
       </w:r>
       <w:r w:rsidR="00393968">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>be that expertise has</w:t>
       </w:r>
       <w:r w:rsidRPr="004F7431">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> been built to the point where the probationer is influencing the decisions of curriculum planning and development particularly in relation to their specialism.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B5C0DED" w14:textId="77777777" w:rsidR="00BD0FDE" w:rsidRPr="00393968" w:rsidRDefault="004F7431" w:rsidP="00750EA0">
+    <w:p w:rsidRPr="00393968" w:rsidR="00BD0FDE" w:rsidP="00750EA0" w:rsidRDefault="004F7431" w14:paraId="1B5C0DED" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00393968">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="358F0D1F" w14:textId="77777777" w:rsidR="00C27267" w:rsidRDefault="00C27267" w:rsidP="00750EA0">
+    <w:p w:rsidR="00C27267" w:rsidP="00750EA0" w:rsidRDefault="00C27267" w14:paraId="358F0D1F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Build on and augment knowledge, understanding and implementation of quality assurance </w:t>
       </w:r>
       <w:r w:rsidR="0091539B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">processes and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>procedures.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BF737CD" w14:textId="77777777" w:rsidR="00C27267" w:rsidRDefault="00C27267" w:rsidP="00750EA0">
+    <w:p w:rsidR="00C27267" w:rsidP="1B38778B" w:rsidRDefault="00C27267" w14:paraId="4BF737CD" w14:textId="794A1A88">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:i/>
-[...12 lines deleted...]
-          <w:i/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="00C27267">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="00C27267">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t>objectives</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="00C27267">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in years 1 and 2 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="0091539B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">will be to gain </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F7431">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="00C27267">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="00C27267">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
         </w:rPr>
         <w:t>he level of knowledge and understanding</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F7431">
-[...7 lines deleted...]
-    <w:p w14:paraId="66248FA2" w14:textId="77777777" w:rsidR="00C27267" w:rsidRPr="003C4F0B" w:rsidRDefault="00C27267" w:rsidP="00750EA0">
+      <w:r w:rsidRPr="1B38778B" w:rsidR="00C27267">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> specified by the academic line manager and approved by the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="0024F6A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t>Faculty Vice-Principal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="00C27267">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C4F0B" w:rsidR="00C27267" w:rsidP="00750EA0" w:rsidRDefault="00C27267" w14:paraId="66248FA2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C27267">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">By year 3 the objective </w:t>
       </w:r>
       <w:r w:rsidR="0091539B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">will be that the knowledge and understanding </w:t>
       </w:r>
       <w:r w:rsidRPr="00C27267">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>have been built to the</w:t>
       </w:r>
       <w:r w:rsidR="003C4F0B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> point where the probationer is fully proficient in all aspects of QA</w:t>
       </w:r>
-      <w:r w:rsidR="003C4F0B" w:rsidRPr="003C4F0B">
+      <w:r w:rsidRPr="003C4F0B" w:rsidR="003C4F0B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23A723BA" w14:textId="733311EA" w:rsidR="003C4F0B" w:rsidRPr="003C4F0B" w:rsidRDefault="00FD6E7A" w:rsidP="00750EA0">
+    <w:p w:rsidRPr="003C4F0B" w:rsidR="003C4F0B" w:rsidP="00750EA0" w:rsidRDefault="00FD6E7A" w14:paraId="23A723BA" w14:textId="733311EA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5081"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E12634C" w14:textId="16FC96D4" w:rsidR="00B11E9E" w:rsidRPr="009D3874" w:rsidRDefault="00454520" w:rsidP="00750EA0">
+    <w:p w:rsidRPr="009D3874" w:rsidR="00B11E9E" w:rsidP="00750EA0" w:rsidRDefault="00454520" w14:paraId="5E12634C" w14:textId="16FC96D4">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C4F0B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Research</w:t>
       </w:r>
       <w:r w:rsidR="00FD6E7A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FD6E7A" w:rsidRPr="009D3874">
+      <w:r w:rsidRPr="009D3874" w:rsidR="00FD6E7A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>(for probationers on</w:t>
       </w:r>
-      <w:r w:rsidR="00FD6E7A" w:rsidRPr="009D3874">
+      <w:r w:rsidRPr="009D3874" w:rsidR="00FD6E7A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> Teaching &amp; Research </w:t>
       </w:r>
-      <w:r w:rsidR="00FD6E7A" w:rsidRPr="009D3874">
+      <w:r w:rsidRPr="009D3874" w:rsidR="00FD6E7A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>contract only)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02783474" w14:textId="77777777" w:rsidR="00A66220" w:rsidRDefault="00856FA5" w:rsidP="00750EA0">
+    <w:p w:rsidR="00A66220" w:rsidP="00750EA0" w:rsidRDefault="00856FA5" w14:paraId="02783474" w14:textId="034AE397">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidR="0091539B">
+      <w:r w:rsidRPr="1B38778B" w:rsidR="00856FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Progressively produce outputs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="00856FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>appropriate to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="00856FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> discipline for publication</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="0091539B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> or other channels</w:t>
       </w:r>
-      <w:r w:rsidR="00DB37E0">
+      <w:r w:rsidRPr="1B38778B" w:rsidR="00DB37E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> which meet the required standards of assessment</w:t>
       </w:r>
-      <w:r w:rsidR="00A66220">
+      <w:r w:rsidRPr="1B38778B" w:rsidR="00A66220">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> in line with the</w:t>
       </w:r>
-      <w:r w:rsidR="00DB37E0">
+      <w:r w:rsidRPr="1B38778B" w:rsidR="00DB37E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...6 lines deleted...]
-      <w:r w:rsidR="00A66220">
+      <w:r w:rsidRPr="1B38778B" w:rsidR="786960ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Faculty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="00A66220">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidR="00DB37E0">
+      <w:r w:rsidRPr="1B38778B" w:rsidR="00DB37E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00A66220">
+      <w:r w:rsidRPr="1B38778B" w:rsidR="00A66220">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> research </w:t>
       </w:r>
-      <w:r w:rsidR="002056B1">
+      <w:r w:rsidRPr="1B38778B" w:rsidR="002056B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>strategy</w:t>
       </w:r>
-      <w:r w:rsidR="0091539B">
+      <w:r w:rsidRPr="1B38778B" w:rsidR="0091539B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="002056B1">
-[...5 lines deleted...]
-      <w:r w:rsidR="0091539B">
+      <w:r w:rsidRPr="1B38778B" w:rsidR="002056B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and for submission to REF, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="002056B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>appropriate to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="002056B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="0091539B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the probationer’s </w:t>
       </w:r>
-      <w:r w:rsidR="002056B1">
+      <w:r w:rsidRPr="1B38778B" w:rsidR="002056B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>career stage.</w:t>
       </w:r>
-      <w:r w:rsidR="00DB37E0">
+      <w:r w:rsidRPr="1B38778B" w:rsidR="00DB37E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5880F173" w14:textId="77777777" w:rsidR="00A66220" w:rsidRDefault="00A66220" w:rsidP="00750EA0">
+    <w:p w:rsidR="00A66220" w:rsidP="1B38778B" w:rsidRDefault="00A66220" w14:paraId="5880F173" w14:textId="6067681A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:i/>
-[...12 lines deleted...]
-          <w:i/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="00A66220">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="00A66220">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t>objectives</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="00A66220">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in years 1 and 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="00A66220">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0091539B">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="0091539B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">will be proposed by the probationer and will relate to </w:t>
       </w:r>
-      <w:r w:rsidR="003F4A44">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="003F4A44">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">the outputs, intended </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="00A66220">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
         </w:rPr>
         <w:t>publications</w:t>
       </w:r>
-      <w:r w:rsidR="0091539B">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="0091539B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> etc.</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="00A66220">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidR="0091539B">
-[...9 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="0091539B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t>timescale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="0091539B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="0091539B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The proposal will be made at the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="0091539B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t>initial</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="0091539B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> objective setting meeting </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="00A66220">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">via the academic line manager </w:t>
       </w:r>
-      <w:r w:rsidR="003F4A44">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="003F4A44">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
         </w:rPr>
         <w:t>and approved</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-    <w:p w14:paraId="65BBA22B" w14:textId="18F4FDC8" w:rsidR="00454520" w:rsidRDefault="00A66220" w:rsidP="00750EA0">
+      <w:r w:rsidRPr="1B38778B" w:rsidR="00A66220">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="0024F6A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t>Faculty Vice-Principal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="00A66220">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00454520" w:rsidP="00750EA0" w:rsidRDefault="00A66220" w14:paraId="65BBA22B" w14:textId="18F4FDC8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C27267">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">By year 3 the </w:t>
       </w:r>
       <w:r w:rsidR="003F4A44">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">successful </w:t>
@@ -1566,51 +1850,51 @@
           <w:i/>
         </w:rPr>
         <w:t>objective</w:t>
       </w:r>
       <w:r w:rsidR="003F4A44">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">s above </w:t>
       </w:r>
       <w:r w:rsidRPr="00C27267">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>must have been built to the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> point where the probationer has produced at least </w:t>
       </w:r>
-      <w:r w:rsidR="00BE0D5E" w:rsidRPr="00EA7A17">
+      <w:r w:rsidRPr="00EA7A17" w:rsidR="00BE0D5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>two</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> 3* publica</w:t>
       </w:r>
       <w:r w:rsidR="002056B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>tion</w:t>
       </w:r>
       <w:r w:rsidR="00D91602">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
@@ -1645,2873 +1929,3136 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="003F4A44">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">  W</w:t>
       </w:r>
       <w:r w:rsidR="002056B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>he</w:t>
       </w:r>
       <w:r w:rsidR="003F4A44">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>re there has been collaboration the probationer must have contributed a major proportion of the output.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A4930D9" w14:textId="77777777" w:rsidR="003F4A44" w:rsidRDefault="003F4A44" w:rsidP="00750EA0">
+    <w:p w:rsidR="003F4A44" w:rsidP="00750EA0" w:rsidRDefault="003F4A44" w14:paraId="6A4930D9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14E3DDE2" w14:textId="77777777" w:rsidR="002056B1" w:rsidRDefault="00836583" w:rsidP="00750EA0">
+    <w:p w:rsidR="002056B1" w:rsidP="00750EA0" w:rsidRDefault="00836583" w14:paraId="14E3DDE2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Work in stages towards producing</w:t>
       </w:r>
-      <w:r w:rsidR="002056B1" w:rsidRPr="002056B1">
+      <w:r w:rsidRPr="002056B1" w:rsidR="002056B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>a significant grant application as PI/joint PI with major inpu</w:t>
       </w:r>
       <w:r w:rsidR="00091CE8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>t over the 3 years of probation</w:t>
       </w:r>
       <w:r w:rsidRPr="003F4A44">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04C3F3E8" w14:textId="77777777" w:rsidR="003F4A44" w:rsidRPr="003F4A44" w:rsidRDefault="003F4A44" w:rsidP="00750EA0">
-[...8 lines deleted...]
-    <w:p w14:paraId="6C70C5B9" w14:textId="77777777" w:rsidR="00836583" w:rsidRPr="009B30C8" w:rsidRDefault="00836583" w:rsidP="00750EA0">
+    <w:p w:rsidRPr="003F4A44" w:rsidR="003F4A44" w:rsidP="00750EA0" w:rsidRDefault="003F4A44" w14:paraId="04C3F3E8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009B30C8" w:rsidR="00836583" w:rsidP="1B38778B" w:rsidRDefault="00836583" w14:paraId="6C70C5B9" w14:textId="082DFC14">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:i/>
-[...12 lines deleted...]
-          <w:i/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="00836583">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="00836583">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t>objectives</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="00836583">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in years 1 and 2 will be specified by the academic line manager and approved by the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="0024F6A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t>Faculty Vice-Principal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="00836583">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="003F4A44">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
         </w:rPr>
         <w:t>focussed on:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D5E3E1F" w14:textId="77777777" w:rsidR="00836583" w:rsidRPr="009B30C8" w:rsidRDefault="00836583" w:rsidP="00750EA0">
+    <w:p w:rsidRPr="009B30C8" w:rsidR="00836583" w:rsidP="00750EA0" w:rsidRDefault="00836583" w14:paraId="3D5E3E1F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B30C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">understanding the </w:t>
       </w:r>
       <w:r w:rsidR="003F4A44">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">grant application </w:t>
       </w:r>
       <w:r w:rsidRPr="009B30C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>process</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63820519" w14:textId="77777777" w:rsidR="00836583" w:rsidRDefault="00836583" w:rsidP="00750EA0">
+    <w:p w:rsidR="00836583" w:rsidP="00750EA0" w:rsidRDefault="00836583" w14:paraId="63820519" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B30C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">writing and refining </w:t>
       </w:r>
       <w:r w:rsidR="003F4A44">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">the grant application </w:t>
       </w:r>
       <w:r w:rsidRPr="009B30C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>after feedback</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E0A881F" w14:textId="77777777" w:rsidR="00D769C4" w:rsidRPr="009B30C8" w:rsidRDefault="00D769C4" w:rsidP="00750EA0">
+    <w:p w:rsidRPr="009B30C8" w:rsidR="00D769C4" w:rsidP="00750EA0" w:rsidRDefault="00D769C4" w14:paraId="0E0A881F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>By Year 3</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4514C04A" w14:textId="77777777" w:rsidR="00836583" w:rsidRPr="009B30C8" w:rsidRDefault="003F4A44" w:rsidP="00750EA0">
+    <w:p w:rsidRPr="009B30C8" w:rsidR="00836583" w:rsidP="00750EA0" w:rsidRDefault="003F4A44" w14:paraId="4514C04A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>has</w:t>
       </w:r>
       <w:r w:rsidR="00D769C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> submitted the</w:t>
       </w:r>
-      <w:r w:rsidR="00836583" w:rsidRPr="009B30C8">
+      <w:r w:rsidRPr="009B30C8" w:rsidR="00836583">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> g</w:t>
       </w:r>
-      <w:r w:rsidR="009B30C8" w:rsidRPr="009B30C8">
+      <w:r w:rsidRPr="009B30C8" w:rsidR="009B30C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>rant application to prestigious funding bodies, relevant to the discipline</w:t>
       </w:r>
       <w:r w:rsidR="00D769C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DC7EEED" w14:textId="43CC6436" w:rsidR="00091CE8" w:rsidRPr="00EA7A17" w:rsidRDefault="003F4A44" w:rsidP="00750EA0">
+    <w:p w:rsidRPr="00EA7A17" w:rsidR="00091CE8" w:rsidP="00750EA0" w:rsidRDefault="003F4A44" w14:paraId="4DC7EEED" w14:textId="43CC6436">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA7A17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>has secured</w:t>
       </w:r>
-      <w:r w:rsidR="00BE0D5E" w:rsidRPr="00EA7A17">
+      <w:r w:rsidRPr="00EA7A17" w:rsidR="00BE0D5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> some</w:t>
       </w:r>
-      <w:r w:rsidR="009B30C8" w:rsidRPr="00EA7A17">
+      <w:r w:rsidRPr="00EA7A17" w:rsidR="009B30C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> research funding</w:t>
       </w:r>
       <w:r w:rsidR="00D91602">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>: ideally a successful grant application but at least</w:t>
       </w:r>
       <w:r w:rsidR="006A540D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>, for example,</w:t>
       </w:r>
-      <w:r w:rsidR="00BE0D5E" w:rsidRPr="00EA7A17">
+      <w:r w:rsidRPr="00EA7A17" w:rsidR="00BE0D5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> a small grant </w:t>
       </w:r>
-      <w:r w:rsidR="00EA7A17" w:rsidRPr="00EA7A17">
+      <w:r w:rsidRPr="00EA7A17" w:rsidR="00EA7A17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>for the financing of travel associated with research.</w:t>
       </w:r>
-      <w:r w:rsidR="009B30C8" w:rsidRPr="00EA7A17">
+      <w:r w:rsidRPr="00EA7A17" w:rsidR="009B30C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A25C614" w14:textId="77777777" w:rsidR="000B5D76" w:rsidRPr="003F4A44" w:rsidRDefault="000B5D76" w:rsidP="00750EA0">
+    <w:p w:rsidRPr="003F4A44" w:rsidR="000B5D76" w:rsidP="00750EA0" w:rsidRDefault="000B5D76" w14:paraId="0A25C614" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="662CA7C8" w14:textId="759A98EB" w:rsidR="00693CE8" w:rsidRDefault="00693CE8" w:rsidP="00750EA0">
+    <w:p w:rsidR="00693CE8" w:rsidP="00750EA0" w:rsidRDefault="00693CE8" w14:paraId="662CA7C8" w14:textId="759A98EB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00693CE8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Evidence of having </w:t>
       </w:r>
       <w:r w:rsidR="00D769C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>contributed to the research community</w:t>
       </w:r>
       <w:r w:rsidR="0022209F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A2D9E8A" w14:textId="239BC2A9" w:rsidR="00D769C4" w:rsidRPr="00CD2E12" w:rsidRDefault="00042CD6" w:rsidP="00750EA0">
+    <w:p w:rsidRPr="00CD2E12" w:rsidR="00D769C4" w:rsidP="00750EA0" w:rsidRDefault="00042CD6" w14:paraId="5A2D9E8A" w14:textId="239BC2A9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00964A05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>The objectives for years 1 &amp; 2</w:t>
       </w:r>
-      <w:r w:rsidR="00964A05" w:rsidRPr="00964A05">
+      <w:r w:rsidRPr="00964A05" w:rsidR="00964A05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> will involve e.g. a</w:t>
       </w:r>
       <w:r w:rsidR="00843C3E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">ttendance at </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">ttendance at seminars; </w:t>
       </w:r>
       <w:r w:rsidR="0022209F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="00DE1C70">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>egular attendance in</w:t>
       </w:r>
       <w:r w:rsidR="0022209F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> student groups</w:t>
       </w:r>
       <w:r w:rsidR="00DE1C70">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2327E9C7" w14:textId="77777777" w:rsidR="003B320B" w:rsidRDefault="00964A05" w:rsidP="00750EA0">
+    <w:p w:rsidR="003B320B" w:rsidP="00750EA0" w:rsidRDefault="00964A05" w14:paraId="2327E9C7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00964A05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">By Year 3 the probationer should </w:t>
       </w:r>
       <w:r w:rsidR="003B320B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>show evidence of:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34DEC961" w14:textId="77777777" w:rsidR="0022209F" w:rsidRDefault="00527D97" w:rsidP="00750EA0">
+    <w:p w:rsidR="0022209F" w:rsidP="00750EA0" w:rsidRDefault="00527D97" w14:paraId="34DEC961" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">actively </w:t>
       </w:r>
-      <w:r w:rsidR="00964A05" w:rsidRPr="00964A05">
+      <w:r w:rsidRPr="00964A05" w:rsidR="00964A05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">seeking </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>opportunities for collaboration in research</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CF78D08" w14:textId="77777777" w:rsidR="00DE1C70" w:rsidRDefault="00DE1C70" w:rsidP="00750EA0">
+    <w:p w:rsidR="00DE1C70" w:rsidP="00750EA0" w:rsidRDefault="00DE1C70" w14:paraId="7CF78D08" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD2E12">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">engagement in peer review </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>of journal or grant submissions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="417F9920" w14:textId="4031A259" w:rsidR="00DE1C70" w:rsidRDefault="00DE1C70" w:rsidP="00750EA0">
+    <w:p w:rsidR="00DE1C70" w:rsidP="00750EA0" w:rsidRDefault="00DE1C70" w14:paraId="417F9920" w14:textId="4031A259">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD2E12">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">gagement with research networks </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD2E12">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>etc</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AFE7886" w14:textId="35F99B6D" w:rsidR="00DE1C70" w:rsidRDefault="0022209F" w:rsidP="00750EA0">
+    <w:p w:rsidR="00DE1C70" w:rsidP="00750EA0" w:rsidRDefault="0022209F" w14:paraId="4AFE7886" w14:textId="35F99B6D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>By Year 3</w:t>
       </w:r>
       <w:r w:rsidR="006A540D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00946181" w:rsidRPr="0022209F">
+      <w:r w:rsidRPr="0022209F" w:rsidR="00946181">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">supervision of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:r w:rsidR="00946181" w:rsidRPr="0022209F">
+      <w:r w:rsidRPr="0022209F" w:rsidR="00946181">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>research student within a supervision team.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DD206A8" w14:textId="77777777" w:rsidR="003559D2" w:rsidRDefault="003559D2" w:rsidP="00750EA0">
+    <w:p w:rsidR="003559D2" w:rsidP="00750EA0" w:rsidRDefault="003559D2" w14:paraId="3DD206A8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F68DE1C" w14:textId="1F628878" w:rsidR="003B320B" w:rsidRDefault="00DE1C70" w:rsidP="00750EA0">
+    <w:p w:rsidR="003B320B" w:rsidP="00750EA0" w:rsidRDefault="00DE1C70" w14:paraId="4F68DE1C" w14:textId="1F628878">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="051DA953" w14:textId="6D968DE0" w:rsidR="00240DE1" w:rsidRPr="009D3874" w:rsidRDefault="00240DE1" w:rsidP="00750EA0">
+    <w:p w:rsidRPr="009D3874" w:rsidR="00240DE1" w:rsidP="00750EA0" w:rsidRDefault="00240DE1" w14:paraId="051DA953" w14:textId="6D968DE0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003559D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Scholarship </w:t>
       </w:r>
-      <w:r w:rsidR="00FD6E7A" w:rsidRPr="009D3874">
+      <w:r w:rsidRPr="009D3874" w:rsidR="00FD6E7A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>(for probationers on</w:t>
       </w:r>
-      <w:r w:rsidR="00FD6E7A" w:rsidRPr="009D3874">
+      <w:r w:rsidRPr="009D3874" w:rsidR="00FD6E7A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> Teaching &amp; Scholarship </w:t>
       </w:r>
-      <w:r w:rsidR="00FD6E7A" w:rsidRPr="009D3874">
+      <w:r w:rsidRPr="009D3874" w:rsidR="00FD6E7A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>contract only)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43CDC81B" w14:textId="57800FE6" w:rsidR="00FD6E7A" w:rsidRPr="009D3874" w:rsidRDefault="00652899" w:rsidP="00750EA0">
+    <w:p w:rsidRPr="009D3874" w:rsidR="00FD6E7A" w:rsidP="00750EA0" w:rsidRDefault="00652899" w14:paraId="43CDC81B" w14:textId="57800FE6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D3874">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Pedagogical enquiry</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51325C2D" w14:textId="2AEE4CCC" w:rsidR="00652899" w:rsidRPr="009D3874" w:rsidRDefault="00652899" w:rsidP="00750EA0">
+    <w:p w:rsidRPr="009D3874" w:rsidR="00652899" w:rsidP="00750EA0" w:rsidRDefault="00652899" w14:paraId="51325C2D" w14:textId="2AEE4CCC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D3874">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>In year</w:t>
       </w:r>
-      <w:r w:rsidR="00917CD7" w:rsidRPr="009D3874">
+      <w:r w:rsidRPr="009D3874" w:rsidR="00917CD7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="009D3874">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> 1 and 2 the </w:t>
       </w:r>
-      <w:r w:rsidR="00BB44C8" w:rsidRPr="009D3874">
+      <w:r w:rsidRPr="009D3874" w:rsidR="00BB44C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>objective will be to explore</w:t>
       </w:r>
       <w:r w:rsidRPr="009D3874">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00917CD7" w:rsidRPr="009D3874">
+      <w:r w:rsidRPr="009D3874" w:rsidR="00917CD7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">and trial the range of </w:t>
       </w:r>
       <w:r w:rsidRPr="009D3874">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">pedagogical </w:t>
       </w:r>
-      <w:r w:rsidR="00917CD7" w:rsidRPr="009D3874">
+      <w:r w:rsidRPr="009D3874" w:rsidR="00917CD7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00BB44C8" w:rsidRPr="009D3874">
+      <w:r w:rsidRPr="009D3874" w:rsidR="00BB44C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">pproaches </w:t>
       </w:r>
-      <w:r w:rsidR="00917CD7" w:rsidRPr="009D3874">
+      <w:r w:rsidRPr="009D3874" w:rsidR="00917CD7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>appropriate to the discipline.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="306155B0" w14:textId="1926B719" w:rsidR="001153E8" w:rsidRPr="009D3874" w:rsidRDefault="001153E8" w:rsidP="00750EA0">
+    <w:p w:rsidRPr="009D3874" w:rsidR="001153E8" w:rsidP="00750EA0" w:rsidRDefault="001153E8" w14:paraId="306155B0" w14:textId="1926B719">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D3874">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>Expansion of knowledge, understanding and application of pedagogical methods and practice.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B11E17D" w14:textId="60F39049" w:rsidR="0022209F" w:rsidRPr="009D3874" w:rsidRDefault="00917CD7" w:rsidP="00750EA0">
+    <w:p w:rsidRPr="009D3874" w:rsidR="0022209F" w:rsidP="00750EA0" w:rsidRDefault="00917CD7" w14:paraId="2B11E17D" w14:textId="60F39049">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D3874">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">By year 3, the </w:t>
       </w:r>
-      <w:r w:rsidR="001153E8" w:rsidRPr="009D3874">
+      <w:r w:rsidRPr="009D3874" w:rsidR="001153E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">probationer should show </w:t>
       </w:r>
       <w:r w:rsidRPr="009D3874">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>evidence o</w:t>
       </w:r>
-      <w:r w:rsidR="001153E8" w:rsidRPr="009D3874">
+      <w:r w:rsidRPr="009D3874" w:rsidR="001153E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">f a coherent and focused profile of pedagogical enquiry which has influenced the design and delivery </w:t>
       </w:r>
-      <w:r w:rsidR="00062615" w:rsidRPr="009D3874">
+      <w:r w:rsidRPr="009D3874" w:rsidR="00062615">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>of teaching.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F2AC78C" w14:textId="77777777" w:rsidR="00062615" w:rsidRPr="009D3874" w:rsidRDefault="00062615" w:rsidP="00750EA0">
+    <w:p w:rsidRPr="009D3874" w:rsidR="00062615" w:rsidP="00750EA0" w:rsidRDefault="00062615" w14:paraId="1F2AC78C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A6C25C8" w14:textId="4E41E90F" w:rsidR="003B320B" w:rsidRPr="009D3874" w:rsidRDefault="00062615" w:rsidP="00750EA0">
+    <w:p w:rsidRPr="009D3874" w:rsidR="003B320B" w:rsidP="00750EA0" w:rsidRDefault="00062615" w14:paraId="6A6C25C8" w14:textId="4E41E90F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D3874">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Engagement with external bodies </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51F26909" w14:textId="66AA5D31" w:rsidR="00240DE1" w:rsidRPr="009D3874" w:rsidRDefault="00240DE1" w:rsidP="00750EA0">
+    <w:p w:rsidRPr="009D3874" w:rsidR="00240DE1" w:rsidP="00750EA0" w:rsidRDefault="00240DE1" w14:paraId="51F26909" w14:textId="66AA5D31">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D3874">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">In year 1 </w:t>
       </w:r>
-      <w:r w:rsidR="003B320B" w:rsidRPr="009D3874">
+      <w:r w:rsidRPr="009D3874" w:rsidR="003B320B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>the objective will be</w:t>
       </w:r>
       <w:r w:rsidRPr="009D3874">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> to develop </w:t>
       </w:r>
-      <w:r w:rsidR="00062615" w:rsidRPr="009D3874">
+      <w:r w:rsidRPr="009D3874" w:rsidR="00062615">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>links and contacts with relevant external bodi</w:t>
       </w:r>
-      <w:r w:rsidR="00BB33A3" w:rsidRPr="009D3874">
+      <w:r w:rsidRPr="009D3874" w:rsidR="00BB33A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">es.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BB45004" w14:textId="61832829" w:rsidR="00240DE1" w:rsidRPr="009D3874" w:rsidRDefault="00BB33A3" w:rsidP="00750EA0">
+    <w:p w:rsidRPr="009D3874" w:rsidR="00240DE1" w:rsidP="00750EA0" w:rsidRDefault="00BB33A3" w14:paraId="5BB45004" w14:textId="61832829">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D3874">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">In years 2 &amp; 3 effective participation in professional bodies’ networks and activities with the aim of enhancing scholarly development and personal profile. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F6E89D0" w14:textId="77777777" w:rsidR="00240DE1" w:rsidRPr="00240DE1" w:rsidRDefault="00240DE1" w:rsidP="00750EA0">
-[...8 lines deleted...]
-    <w:p w14:paraId="3EA9BAAB" w14:textId="77777777" w:rsidR="00693CE8" w:rsidRDefault="00693CE8" w:rsidP="00750EA0">
+    <w:p w:rsidRPr="00240DE1" w:rsidR="00240DE1" w:rsidP="00750EA0" w:rsidRDefault="00240DE1" w14:paraId="2F6E89D0" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00693CE8" w:rsidP="00750EA0" w:rsidRDefault="00693CE8" w14:paraId="3EA9BAAB" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="106AFE40" w14:textId="77777777" w:rsidR="00454520" w:rsidRPr="00454520" w:rsidRDefault="00454520" w:rsidP="00750EA0">
+    <w:p w:rsidRPr="00454520" w:rsidR="00454520" w:rsidP="00750EA0" w:rsidRDefault="00454520" w14:paraId="106AFE40" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00454520">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Contribution to the Wider Community</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73A8A5B4" w14:textId="77777777" w:rsidR="00AE155F" w:rsidRDefault="00AE155F" w:rsidP="00750EA0">
+    <w:p w:rsidR="00AE155F" w:rsidP="00750EA0" w:rsidRDefault="00AE155F" w14:paraId="73A8A5B4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Involvement in external activities</w:t>
       </w:r>
       <w:r w:rsidR="003B320B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27E9DD08" w14:textId="77777777" w:rsidR="003B320B" w:rsidRDefault="003B320B" w:rsidP="00750EA0">
-[...8 lines deleted...]
-    <w:p w14:paraId="51D15273" w14:textId="77777777" w:rsidR="00931123" w:rsidRPr="00973E1F" w:rsidRDefault="00AE155F" w:rsidP="00750EA0">
+    <w:p w:rsidR="003B320B" w:rsidP="00750EA0" w:rsidRDefault="003B320B" w14:paraId="27E9DD08" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00973E1F" w:rsidR="00931123" w:rsidP="00750EA0" w:rsidRDefault="00AE155F" w14:paraId="51D15273" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00973E1F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>The objectives in the fir</w:t>
       </w:r>
       <w:r w:rsidR="003B320B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>st year will</w:t>
       </w:r>
       <w:r w:rsidRPr="00973E1F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> be attendance at meetings and networking</w:t>
       </w:r>
-      <w:r w:rsidR="00931123" w:rsidRPr="00973E1F">
+      <w:r w:rsidRPr="00973E1F" w:rsidR="00931123">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6654D7BF" w14:textId="77777777" w:rsidR="00973E1F" w:rsidRPr="00973E1F" w:rsidRDefault="00931123" w:rsidP="00750EA0">
+    <w:p w:rsidRPr="00973E1F" w:rsidR="00973E1F" w:rsidP="00750EA0" w:rsidRDefault="00931123" w14:paraId="6654D7BF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00973E1F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>In years 2 &amp; 3</w:t>
       </w:r>
-      <w:r w:rsidR="00973E1F" w:rsidRPr="00973E1F">
+      <w:r w:rsidRPr="00973E1F" w:rsidR="00973E1F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FE5AFA6" w14:textId="77777777" w:rsidR="00973E1F" w:rsidRPr="00973E1F" w:rsidRDefault="00931123" w:rsidP="00750EA0">
+    <w:p w:rsidRPr="00973E1F" w:rsidR="00973E1F" w:rsidP="00750EA0" w:rsidRDefault="00931123" w14:paraId="5FE5AFA6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00973E1F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>greater involvement is expected to be evidenced in professional associations where relevant e.g.</w:t>
       </w:r>
-      <w:r w:rsidR="00AE155F" w:rsidRPr="00973E1F">
+      <w:r w:rsidRPr="00973E1F" w:rsidR="00AE155F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00973E1F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>Law, Architecture, clinical subjects or government or national</w:t>
       </w:r>
-      <w:r w:rsidR="00973E1F" w:rsidRPr="00973E1F">
+      <w:r w:rsidRPr="00973E1F" w:rsidR="00973E1F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> committees</w:t>
       </w:r>
       <w:r w:rsidR="0029450E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0990576A" w14:textId="77777777" w:rsidR="00973E1F" w:rsidRPr="00973E1F" w:rsidRDefault="00931123" w:rsidP="00750EA0">
+    <w:p w:rsidRPr="00973E1F" w:rsidR="00973E1F" w:rsidP="00750EA0" w:rsidRDefault="00931123" w14:paraId="0990576A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00973E1F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>organising seminars</w:t>
       </w:r>
       <w:r w:rsidR="0029450E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01762466" w14:textId="77777777" w:rsidR="00931123" w:rsidRPr="00612463" w:rsidRDefault="00973E1F" w:rsidP="00750EA0">
+    <w:p w:rsidRPr="00612463" w:rsidR="00931123" w:rsidP="00750EA0" w:rsidRDefault="00973E1F" w14:paraId="01762466" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00973E1F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>knowledge exchange</w:t>
       </w:r>
       <w:r w:rsidR="00240DE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> of research/scholarship</w:t>
       </w:r>
-      <w:r w:rsidR="00931123" w:rsidRPr="00973E1F">
+      <w:r w:rsidRPr="00973E1F" w:rsidR="00931123">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C5F1AF2" w14:textId="77777777" w:rsidR="003B320B" w:rsidRDefault="003B320B" w:rsidP="00750EA0">
-[...39 lines deleted...]
-    <w:p w14:paraId="4533968D" w14:textId="77777777" w:rsidR="004E1ECF" w:rsidRDefault="00612463" w:rsidP="00750EA0">
+    <w:p w:rsidR="003B320B" w:rsidP="00750EA0" w:rsidRDefault="003B320B" w14:paraId="2C5F1AF2" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009363E6" w:rsidP="00750EA0" w:rsidRDefault="009363E6" w14:paraId="44AE7D36" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003B320B" w:rsidP="00750EA0" w:rsidRDefault="003B320B" w14:paraId="5799911A" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00454520" w:rsidR="00454520" w:rsidP="16274701" w:rsidRDefault="00454520" w14:paraId="396079F6" w14:textId="08CD65C1">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="00454520">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contribution to the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="786960ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>Faculty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="00454520">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Academic Community</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004E1ECF" w:rsidP="00750EA0" w:rsidRDefault="00612463" w14:paraId="4533968D" w14:textId="3FA1A91E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00612463">
+      <w:r w:rsidRPr="1B38778B" w:rsidR="00612463">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Involvement in</w:t>
       </w:r>
-      <w:r w:rsidR="002B248B">
+      <w:r w:rsidRPr="1B38778B" w:rsidR="002B248B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidR="003B320B">
+      <w:r w:rsidRPr="1B38778B" w:rsidR="786960ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Faculty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="00612463">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and University activities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="003B320B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6723844D" w14:textId="77777777" w:rsidR="003B320B" w:rsidRDefault="003B320B" w:rsidP="00750EA0">
-[...8 lines deleted...]
-    <w:p w14:paraId="58975916" w14:textId="77777777" w:rsidR="0023204F" w:rsidRPr="002B248B" w:rsidRDefault="00612463" w:rsidP="00750EA0">
+    <w:p w:rsidR="003B320B" w:rsidP="00750EA0" w:rsidRDefault="003B320B" w14:paraId="6723844D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002B248B" w:rsidR="0023204F" w:rsidP="1B38778B" w:rsidRDefault="00612463" w14:paraId="58975916" w14:textId="1041FA35">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:i/>
-[...12 lines deleted...]
-          <w:i/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="00612463">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="00612463">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t>objectives</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="00612463">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the first ye</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="003B320B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
         </w:rPr>
         <w:t>ar will</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B248B">
-[...16 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="00612463">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> include attendance at </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="786960ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t>Faculty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="00612463">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Boards</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="0023204F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="0023204F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t>selection</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="0023204F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of other </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="786960ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t>Faculty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="0023204F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and University fora</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="003B320B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41417609" w14:textId="77777777" w:rsidR="002B248B" w:rsidRPr="002B248B" w:rsidRDefault="0023204F" w:rsidP="00750EA0">
+    <w:p w:rsidRPr="002B248B" w:rsidR="002B248B" w:rsidP="1B38778B" w:rsidRDefault="0023204F" w14:paraId="41417609" w14:textId="7121CD7E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:i/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="0023204F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In years 2 &amp; 3 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="002B248B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">involvement in a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="786960ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t>Faculty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="002B248B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or University cross-cutting project or an active member of a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="786960ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t>Faculty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="002B248B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or University committee.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00454520" w:rsidP="00750EA0" w:rsidRDefault="002B248B" w14:paraId="075A1755" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B248B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:i/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="263DC61D" w14:textId="77777777" w:rsidR="0029450E" w:rsidRDefault="0029450E" w:rsidP="00750EA0">
-[...15 lines deleted...]
-    <w:p w14:paraId="541F71FA" w14:textId="77777777" w:rsidR="002A1F75" w:rsidRDefault="002A1F75" w:rsidP="00750EA0">
+    <w:p w:rsidR="0029450E" w:rsidP="00750EA0" w:rsidRDefault="0029450E" w14:paraId="263DC61D" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B73473" w:rsidR="0029450E" w:rsidP="00750EA0" w:rsidRDefault="0029450E" w14:paraId="2AE5FCC9" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002A1F75" w:rsidP="00750EA0" w:rsidRDefault="002A1F75" w14:paraId="541F71FA" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Pers</w:t>
       </w:r>
       <w:r w:rsidR="002B248B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>onal Development</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55645E2F" w14:textId="77777777" w:rsidR="00B73473" w:rsidRDefault="00B73473" w:rsidP="00750EA0">
+    <w:p w:rsidR="00B73473" w:rsidP="00750EA0" w:rsidRDefault="00B73473" w14:paraId="55645E2F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>A programme of continuous learning throughout the 3 years of probation including:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="067E0D2A" w14:textId="77777777" w:rsidR="00154003" w:rsidRPr="003B320B" w:rsidRDefault="00B73473" w:rsidP="00750EA0">
+    <w:p w:rsidRPr="003B320B" w:rsidR="00154003" w:rsidP="00750EA0" w:rsidRDefault="00B73473" w14:paraId="067E0D2A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B320B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">The objectives in Year 1 </w:t>
       </w:r>
       <w:r w:rsidRPr="0029450E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
       <w:r w:rsidRPr="003B320B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> include</w:t>
       </w:r>
-      <w:r w:rsidR="00154003" w:rsidRPr="003B320B">
+      <w:r w:rsidRPr="003B320B" w:rsidR="00154003">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CCBC0CD" w14:textId="77777777" w:rsidR="00154003" w:rsidRPr="003B320B" w:rsidRDefault="00B73473" w:rsidP="00750EA0">
+    <w:p w:rsidRPr="003B320B" w:rsidR="00154003" w:rsidP="00750EA0" w:rsidRDefault="00B73473" w14:paraId="2CCBC0CD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B320B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00154003" w:rsidRPr="003B320B">
+      <w:r w:rsidRPr="003B320B" w:rsidR="00154003">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>the University’s online Equality &amp; Diversity training</w:t>
       </w:r>
       <w:r w:rsidR="0029450E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00154003" w:rsidRPr="003B320B">
+      <w:r w:rsidRPr="003B320B" w:rsidR="00154003">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FB04953" w14:textId="77777777" w:rsidR="00154003" w:rsidRPr="003B320B" w:rsidRDefault="003B320B" w:rsidP="00750EA0">
+    <w:p w:rsidRPr="003B320B" w:rsidR="00154003" w:rsidP="00750EA0" w:rsidRDefault="003B320B" w14:paraId="1FB04953" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>Ideally in year 1 but to</w:t>
       </w:r>
-      <w:r w:rsidR="00154003" w:rsidRPr="003B320B">
+      <w:r w:rsidRPr="003B320B" w:rsidR="00154003">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> be complete</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidR="00154003" w:rsidRPr="003B320B">
+      <w:r w:rsidRPr="003B320B" w:rsidR="00154003">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> by the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> end of the probationary period:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48F9A841" w14:textId="77777777" w:rsidR="00B73473" w:rsidRPr="003B320B" w:rsidRDefault="00154003" w:rsidP="00750EA0">
+    <w:p w:rsidRPr="003B320B" w:rsidR="00B73473" w:rsidP="00750EA0" w:rsidRDefault="00154003" w14:paraId="48F9A841" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B320B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>completion of the Associate Module of the Postgraduate Certificate in Academic Practice in Higher Education (PGCAPHE)</w:t>
       </w:r>
       <w:r w:rsidR="0029450E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CB89ACF" w14:textId="77777777" w:rsidR="00154003" w:rsidRPr="003B320B" w:rsidRDefault="00D705EE" w:rsidP="00750EA0">
+    <w:p w:rsidRPr="003B320B" w:rsidR="00154003" w:rsidP="1B38778B" w:rsidRDefault="00D705EE" w14:paraId="2CB89ACF" w14:textId="74023AB7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:i/>
-[...5 lines deleted...]
-          <w:i/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="00D705EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
         </w:rPr>
         <w:t>In addition</w:t>
       </w:r>
-      <w:r w:rsidR="003B320B">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="003B320B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="003B320B">
-[...7 lines deleted...]
-    <w:p w14:paraId="4117BED5" w14:textId="77777777" w:rsidR="00D705EE" w:rsidRPr="003B320B" w:rsidRDefault="00D705EE" w:rsidP="00750EA0">
+      <w:r w:rsidRPr="1B38778B" w:rsidR="00D705EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as specified by the academic line manager/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="0024F6A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t>Faculty Vice-Principal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="00D705EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003B320B" w:rsidR="00D705EE" w:rsidP="00750EA0" w:rsidRDefault="00D705EE" w14:paraId="4117BED5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B320B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>Any training considered necessary and relevant to role.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4700BDBB" w14:textId="77777777" w:rsidR="00D705EE" w:rsidRDefault="00D705EE" w:rsidP="00750EA0">
+    <w:p w:rsidR="00D705EE" w:rsidP="00750EA0" w:rsidRDefault="00D705EE" w14:paraId="4700BDBB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B320B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>CPD, if required by discipline.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="027B8C4C" w14:textId="77777777" w:rsidR="001217C0" w:rsidRDefault="001217C0" w:rsidP="00750EA0">
-[...17 lines deleted...]
-    <w:p w14:paraId="25748F33" w14:textId="77777777" w:rsidR="001217C0" w:rsidRPr="001217C0" w:rsidRDefault="001217C0" w:rsidP="00750EA0">
+    <w:p w:rsidR="001217C0" w:rsidP="00750EA0" w:rsidRDefault="001217C0" w14:paraId="027B8C4C" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001217C0" w:rsidP="00750EA0" w:rsidRDefault="001217C0" w14:paraId="58C1FF86" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001217C0" w:rsidR="001217C0" w:rsidP="00750EA0" w:rsidRDefault="001217C0" w14:paraId="25748F33" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03A66801" w14:textId="5554C3ED" w:rsidR="001217C0" w:rsidRDefault="001217C0" w:rsidP="00750EA0">
+    <w:p w:rsidR="001217C0" w:rsidP="16274701" w:rsidRDefault="001217C0" w14:paraId="03A66801" w14:textId="0E3270CE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="001217C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>NB</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="001217C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="001217C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">These draft </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="001217C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>objectives</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="001217C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are illustrative only and may require adjustment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="001217C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="001217C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">On appointment you will meet with your academic line manager and agree your specific </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="001217C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>objectives</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="001217C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for your first year of probation and these will </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="001217C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>require</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="001217C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to be approved by your </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="0024F6A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>Faculty Vice-Principal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="001217C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B38778B" w:rsidR="00EA7A17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001217C0" w:rsidR="00D97D70" w:rsidP="00750EA0" w:rsidRDefault="00D97D70" w14:paraId="70106CB0" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...60 lines deleted...]
-      <w:pgSz w:w="11906" w:h="16838"/>
+    </w:p>
+    <w:sectPr w:rsidRPr="001217C0" w:rsidR="00D97D70">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="559B23A6" w14:textId="77777777" w:rsidR="000B7B49" w:rsidRDefault="000B7B49" w:rsidP="00DC7693">
+    <w:p w:rsidR="00996CF4" w:rsidP="00DC7693" w:rsidRDefault="00996CF4" w14:paraId="5F9C6403" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6DA3CEA3" w14:textId="77777777" w:rsidR="000B7B49" w:rsidRDefault="000B7B49" w:rsidP="00DC7693">
+    <w:p w:rsidR="00996CF4" w:rsidP="00DC7693" w:rsidRDefault="00996CF4" w14:paraId="0F6C73C9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...4 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="21BC0F96" w14:textId="77777777" w:rsidR="00B70553" w:rsidRDefault="00B70553">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00B70553" w:rsidRDefault="00B70553" w14:paraId="21BC0F96" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2E1B4E01" w14:textId="77777777" w:rsidR="00DC7693" w:rsidRPr="006A540D" w:rsidRDefault="00DC7693">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidRPr="006A540D" w:rsidR="00DC7693" w:rsidRDefault="00DC7693" w14:paraId="2E1B4E01" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7AD9A07A" w14:textId="77777777" w:rsidR="00B70553" w:rsidRDefault="00B70553">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00B70553" w:rsidRDefault="00B70553" w14:paraId="7AD9A07A" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7DEAAD5C" w14:textId="77777777" w:rsidR="000B7B49" w:rsidRDefault="000B7B49" w:rsidP="00DC7693">
+    <w:p w:rsidR="00996CF4" w:rsidP="00DC7693" w:rsidRDefault="00996CF4" w14:paraId="20F61CA0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="20A21B03" w14:textId="77777777" w:rsidR="000B7B49" w:rsidRDefault="000B7B49" w:rsidP="00DC7693">
+    <w:p w:rsidR="00996CF4" w:rsidP="00DC7693" w:rsidRDefault="00996CF4" w14:paraId="65F2023B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1805991D" w14:textId="77777777" w:rsidR="00B70553" w:rsidRDefault="00B70553">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00B70553" w:rsidRDefault="00B70553" w14:paraId="1805991D" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-124237766"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="1EDCAAA8" w14:textId="77777777" w:rsidR="00B70912" w:rsidRDefault="00B70912">
+      <w:p w:rsidR="00B70912" w:rsidRDefault="00B70912" w14:paraId="1EDCAAA8" w14:textId="77777777">
         <w:pPr>
           <w:pStyle w:val="Header"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00B70553">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="128B9EC4" w14:textId="77777777" w:rsidR="00DC7693" w:rsidRDefault="00DC7693">
+  <w:p w:rsidR="00DC7693" w:rsidRDefault="00DC7693" w14:paraId="128B9EC4" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="36284755" w14:textId="77777777" w:rsidR="00B70553" w:rsidRDefault="00B70553">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00B70553" w:rsidRDefault="00B70553" w14:paraId="36284755" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="058029D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A3EE82A6"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A33478F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E578A9FE"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C03274F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F0EC1120"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C9A39BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="645A6D2C"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="685A2507"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4F1E897E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1142962389">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="145322872">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="820655828">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="697506100">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="394667269">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:trackRevisions w:val="true"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004E1ECF"/>
     <w:rsid w:val="00037418"/>
     <w:rsid w:val="00042CD6"/>
     <w:rsid w:val="000556A1"/>
     <w:rsid w:val="00062615"/>
     <w:rsid w:val="00091CE8"/>
     <w:rsid w:val="000B5D76"/>
     <w:rsid w:val="000B7B49"/>
     <w:rsid w:val="001153E8"/>
     <w:rsid w:val="001217C0"/>
     <w:rsid w:val="001304CB"/>
     <w:rsid w:val="00154003"/>
     <w:rsid w:val="001E0391"/>
     <w:rsid w:val="002056B1"/>
     <w:rsid w:val="002077BA"/>
     <w:rsid w:val="0022209F"/>
     <w:rsid w:val="0023204F"/>
     <w:rsid w:val="00240DE1"/>
+    <w:rsid w:val="0024F6A3"/>
     <w:rsid w:val="002926C0"/>
     <w:rsid w:val="0029450E"/>
     <w:rsid w:val="002A1F75"/>
     <w:rsid w:val="002B248B"/>
     <w:rsid w:val="002B45EC"/>
     <w:rsid w:val="002C597E"/>
     <w:rsid w:val="002F4568"/>
     <w:rsid w:val="00304C69"/>
     <w:rsid w:val="003059B3"/>
     <w:rsid w:val="003240BD"/>
     <w:rsid w:val="003322A9"/>
     <w:rsid w:val="003559D2"/>
     <w:rsid w:val="00357978"/>
     <w:rsid w:val="003874CA"/>
     <w:rsid w:val="00393968"/>
     <w:rsid w:val="003B320B"/>
     <w:rsid w:val="003C4F0B"/>
     <w:rsid w:val="003E2CC5"/>
     <w:rsid w:val="003F4A44"/>
     <w:rsid w:val="00454520"/>
     <w:rsid w:val="004E1ECF"/>
     <w:rsid w:val="004F7431"/>
     <w:rsid w:val="00527D97"/>
     <w:rsid w:val="00534EDD"/>
     <w:rsid w:val="00564035"/>
     <w:rsid w:val="00567DCC"/>
     <w:rsid w:val="005726D8"/>
     <w:rsid w:val="005C5934"/>
     <w:rsid w:val="005E3C5D"/>
     <w:rsid w:val="005F1C5D"/>
     <w:rsid w:val="00612463"/>
     <w:rsid w:val="00652899"/>
     <w:rsid w:val="00693CE8"/>
     <w:rsid w:val="006A540D"/>
     <w:rsid w:val="007125D3"/>
     <w:rsid w:val="00750EA0"/>
     <w:rsid w:val="00836583"/>
     <w:rsid w:val="00843C3E"/>
     <w:rsid w:val="00845930"/>
     <w:rsid w:val="00856FA5"/>
     <w:rsid w:val="008754B0"/>
     <w:rsid w:val="008B6385"/>
     <w:rsid w:val="008C5839"/>
     <w:rsid w:val="0091539B"/>
     <w:rsid w:val="00917CD7"/>
     <w:rsid w:val="00931123"/>
     <w:rsid w:val="009363E6"/>
     <w:rsid w:val="00946181"/>
     <w:rsid w:val="00964A05"/>
     <w:rsid w:val="00973E1F"/>
+    <w:rsid w:val="00996CF4"/>
     <w:rsid w:val="009B30C8"/>
     <w:rsid w:val="009C18B8"/>
     <w:rsid w:val="009C76ED"/>
     <w:rsid w:val="009D3874"/>
     <w:rsid w:val="00A42D5F"/>
     <w:rsid w:val="00A66220"/>
     <w:rsid w:val="00AA37B0"/>
     <w:rsid w:val="00AE155F"/>
     <w:rsid w:val="00B11E9E"/>
     <w:rsid w:val="00B70553"/>
     <w:rsid w:val="00B70912"/>
     <w:rsid w:val="00B73473"/>
     <w:rsid w:val="00B860CE"/>
     <w:rsid w:val="00BB266C"/>
     <w:rsid w:val="00BB33A3"/>
     <w:rsid w:val="00BB44C8"/>
     <w:rsid w:val="00BD0FDE"/>
     <w:rsid w:val="00BE0D5E"/>
     <w:rsid w:val="00C27267"/>
     <w:rsid w:val="00CD2E12"/>
     <w:rsid w:val="00D348BD"/>
     <w:rsid w:val="00D705EE"/>
     <w:rsid w:val="00D769C4"/>
     <w:rsid w:val="00D82B02"/>
     <w:rsid w:val="00D83DB5"/>
     <w:rsid w:val="00D91602"/>
     <w:rsid w:val="00D97D70"/>
     <w:rsid w:val="00DB37E0"/>
     <w:rsid w:val="00DC7693"/>
     <w:rsid w:val="00DE1C70"/>
     <w:rsid w:val="00DF098A"/>
     <w:rsid w:val="00E04255"/>
     <w:rsid w:val="00E7060C"/>
     <w:rsid w:val="00EA7A17"/>
     <w:rsid w:val="00F64DF2"/>
     <w:rsid w:val="00F73DF0"/>
+    <w:rsid w:val="00FD3D62"/>
     <w:rsid w:val="00FD6E7A"/>
     <w:rsid w:val="00FF4C03"/>
+    <w:rsid w:val="035F92DB"/>
+    <w:rsid w:val="16274701"/>
+    <w:rsid w:val="1B38778B"/>
+    <w:rsid w:val="264B88EF"/>
+    <w:rsid w:val="69C7C2E6"/>
+    <w:rsid w:val="760CB043"/>
+    <w:rsid w:val="786960ED"/>
+    <w:rsid w:val="79DDE865"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="72F7AE1F"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{8C8EC8F1-D319-49C7-A87F-5DAC5601C56D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4667,52 +5214,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -4779,286 +5326,285 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="009D3874"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="002A1F75"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008B6385"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="008B6385"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DC7693"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00DC7693"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DC7693"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00DC7693"/>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A42D5F"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A42D5F"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A42D5F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A42D5F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A42D5F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="009D3874"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -5274,75 +5820,393 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F6F37EA380974549948F73A86F87454F" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="5266c17c23033195da8707d1a4b2b088">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="cdb9bbaf-6a3d-40ec-9f13-04c8a1c4a5dd" xmlns:ns3="77d53e91-d43b-40e6-b671-46ddf7749a06" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d8fbcc7e32f1de855694802619ea025d" ns2:_="" ns3:_="">
+    <xsd:import namespace="cdb9bbaf-6a3d-40ec-9f13-04c8a1c4a5dd"/>
+    <xsd:import namespace="77d53e91-d43b-40e6-b671-46ddf7749a06"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cdb9bbaf-6a3d-40ec-9f13-04c8a1c4a5dd" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="55643730-4106-43af-9ce9-7aa0c1c95a00" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="15" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="18" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="77d53e91-d43b-40e6-b671-46ddf7749a06" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{1347e312-6008-4447-a97c-b210db3891d5}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="77d53e91-d43b-40e6-b671-46ddf7749a06">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="cdb9bbaf-6a3d-40ec-9f13-04c8a1c4a5dd">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="77d53e91-d43b-40e6-b671-46ddf7749a06" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{69BD1929-1A2B-43D1-A17D-548882157C60}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="cdb9bbaf-6a3d-40ec-9f13-04c8a1c4a5dd"/>
+    <ds:schemaRef ds:uri="77d53e91-d43b-40e6-b671-46ddf7749a06"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F2E65DF0-A4AB-4825-85CE-98E2750DC826}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="cdb9bbaf-6a3d-40ec-9f13-04c8a1c4a5dd"/>
+    <ds:schemaRef ds:uri="77d53e91-d43b-40e6-b671-46ddf7749a06"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D472C33C-F5C9-45BB-93C7-45BE69C9F297}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...31 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal.dotm</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company>University of Dundee</ap:Company>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Maggie Davidson</dc:creator>
-  <cp:keywords/>
+  <keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <lastModifiedBy>Jess Duell (Staff)</lastModifiedBy>
+  <revision>7</revision>
+  <lastPrinted>2016-02-04T14:35:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100F6F37EA380974549948F73A86F87454F</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_SetDate">
+    <vt:lpwstr>2026-06-04T12:10:27Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_Name">
+    <vt:lpwstr>Private</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_SiteId">
+    <vt:lpwstr>ae323139-093a-4d2a-81a6-5d334bcd9019</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_ActionId">
+    <vt:lpwstr>30779891-281e-4dcc-b165-9d214ac78296</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_Tag">
+    <vt:lpwstr>10, 3, 0, 2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>