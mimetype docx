--- v0 (2026-03-03)
+++ v1 (2026-07-03)
@@ -1,657 +1,686 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="55A18A37" w14:textId="77777777" w:rsidR="00E0585C" w:rsidRPr="00E94508" w:rsidRDefault="00E0585C" w:rsidP="00AC6E74">
+    <w:p w:rsidRPr="00E94508" w:rsidR="00E0585C" w:rsidP="00AC6E74" w:rsidRDefault="00E0585C" w14:paraId="55A18A37" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E94508">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>UNIVERSITY OF DUNDEE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="314032A1" w14:textId="77777777" w:rsidR="00E0585C" w:rsidRPr="00E94508" w:rsidRDefault="00114F7D" w:rsidP="00AC6E74">
+    <w:p w:rsidRPr="00E94508" w:rsidR="00E0585C" w:rsidP="00AC6E74" w:rsidRDefault="00114F7D" w14:paraId="314032A1" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E94508">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>OBJECTIVES AND TRA</w:t>
       </w:r>
       <w:r w:rsidR="00361E65">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00E94508">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>NING &amp; DEVELOPMENT</w:t>
       </w:r>
-      <w:r w:rsidR="00E0585C" w:rsidRPr="00E94508">
+      <w:r w:rsidRPr="00E94508" w:rsidR="00E0585C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> PLAN FOR PROBATIONARY LECTURERS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06E30B61" w14:textId="77777777" w:rsidR="00E0585C" w:rsidRPr="00E94508" w:rsidRDefault="00E0585C" w:rsidP="00E0585C">
-[...21 lines deleted...]
-          <w:b/>
+    <w:p w:rsidRPr="00E94508" w:rsidR="00E0585C" w:rsidP="00E0585C" w:rsidRDefault="00E0585C" w14:paraId="06E30B61" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00093F99" w:rsidP="6A2EA56A" w:rsidRDefault="00E0585C" w14:paraId="0D70CDC2" w14:textId="7E8A6200">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="749FD0BE" w:rsidR="00E0585C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Name</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E94508">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:id w:val="-579370257"/>
+          <w:text/>
+          <w:showingPlcHdr/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:b/>
+            <w:b w:val="1"/>
+            <w:bCs w:val="1"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
-          <w:id w:val="-579370257"/>
-[...4 lines deleted...]
-          <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00093F99" w:rsidRPr="00626D69">
+          <w:r w:rsidRPr="749FD0BE" w:rsidR="00093F99">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t>Click or tap here to enter text.</w:t>
+            <w:t>Click</w:t>
+          </w:r>
+          <w:r w:rsidRPr="749FD0BE" w:rsidR="00093F99">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> or tap here to enter </w:t>
+          </w:r>
+          <w:r w:rsidRPr="749FD0BE" w:rsidR="00093F99">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>text.</w:t>
           </w:r>
         </w:sdtContent>
-      </w:sdt>
-[...46 lines deleted...]
-        <w:sdtPr>
+        <w:sdtEndPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:b/>
+            <w:b w:val="1"/>
+            <w:bCs w:val="1"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
+        </w:sdtEndPr>
+      </w:sdt>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="749FD0BE" w:rsidR="18E54E0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Faculty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="749FD0BE" w:rsidR="00093F99">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
           <w:id w:val="-1919468743"/>
-          <w:placeholder>
-[...2 lines deleted...]
-          <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText="School of Art &amp; Design" w:value="School of Art &amp; Design"/>
             <w:listItem w:displayText="School of Business" w:value="School of Business"/>
             <w:listItem w:displayText="School of Dentistry" w:value="School of Dentistry"/>
             <w:listItem w:displayText="School of Health Sciences" w:value="School of Health Sciences"/>
             <w:listItem w:displayText="School of Humanities, Social Sciences &amp; Law" w:value="School of Humanities, Social Sciences &amp; Law"/>
             <w:listItem w:displayText="School of Life Sciences" w:value="School of Life Sciences"/>
             <w:listItem w:displayText="School of Medicine" w:value="School of Medicine"/>
             <w:listItem w:displayText="School of Science &amp; Engineering" w:value="School of Science &amp; Engineering"/>
           </w:dropDownList>
+          <w:showingPlcHdr/>
+          <w:placeholder>
+            <w:docPart w:val="9BE88AA4920F4C5EB20578DB105B615E"/>
+          </w:placeholder>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b w:val="1"/>
+            <w:bCs w:val="1"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00093F99" w:rsidRPr="00626D69">
+          <w:r w:rsidRPr="749FD0BE" w:rsidR="00093F99">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t>Choose an item.</w:t>
+            <w:t>Choose</w:t>
+          </w:r>
+          <w:r w:rsidRPr="749FD0BE" w:rsidR="00093F99">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> an item.</w:t>
           </w:r>
         </w:sdtContent>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b w:val="1"/>
+            <w:bCs w:val="1"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+        </w:sdtEndPr>
       </w:sdt>
-      <w:r w:rsidR="00093F99" w:rsidRPr="00E94508">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="749FD0BE" w:rsidR="00093F99">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D12593D" w14:textId="4DA3513F" w:rsidR="00E0585C" w:rsidRPr="00E94508" w:rsidRDefault="00114F7D" w:rsidP="00E0585C">
+    <w:p w:rsidRPr="00E94508" w:rsidR="00E0585C" w:rsidP="00E0585C" w:rsidRDefault="00114F7D" w14:paraId="3D12593D" w14:textId="4DA3513F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E94508">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Date of Meeting</w:t>
       </w:r>
-      <w:r w:rsidR="00E0585C" w:rsidRPr="00E94508">
+      <w:r w:rsidRPr="00E94508" w:rsidR="00E0585C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="-965046609"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date>
             <w:dateFormat w:val="dd/MM/yyyy"/>
             <w:lid w:val="en-GB"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00093F99" w:rsidRPr="00626D69">
+          <w:r w:rsidRPr="00626D69" w:rsidR="00093F99">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00E0585C" w:rsidRPr="00E94508">
+      <w:r w:rsidRPr="00E94508" w:rsidR="00E0585C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00EF3BEE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">              </w:t>
       </w:r>
-      <w:r w:rsidR="00E0585C" w:rsidRPr="00E94508">
+      <w:r w:rsidRPr="00E94508" w:rsidR="00E0585C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Meeting with</w:t>
       </w:r>
       <w:r w:rsidR="00093F99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="-2143723267"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00093F99" w:rsidRPr="00626D69">
+          <w:r w:rsidRPr="00626D69" w:rsidR="00093F99">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="03F63DB9" w14:textId="7962BF09" w:rsidR="00E0585C" w:rsidRPr="00E94508" w:rsidRDefault="00E0585C" w:rsidP="00E0585C">
+    <w:p w:rsidRPr="00E94508" w:rsidR="00E0585C" w:rsidP="00E0585C" w:rsidRDefault="00E0585C" w14:paraId="03F63DB9" w14:textId="7962BF09">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E94508">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Objectives for period</w:t>
       </w:r>
       <w:r w:rsidR="00093F99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00CB5B91" w:rsidRPr="00E94508">
+      <w:r w:rsidRPr="00E94508" w:rsidR="00CB5B91">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00093F99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
-      <w:r w:rsidR="00CB5B91" w:rsidRPr="00E94508">
+      <w:r w:rsidRPr="00E94508" w:rsidR="00CB5B91">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>rom</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="-1225992735"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date>
             <w:dateFormat w:val="dd/MM/yyyy"/>
             <w:lid w:val="en-GB"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00093F99" w:rsidRPr="00626D69">
+          <w:r w:rsidRPr="00626D69" w:rsidR="00093F99">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00926F34" w:rsidRPr="00E94508">
+      <w:r w:rsidRPr="00E94508" w:rsidR="00926F34">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00093F99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00E94508">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="-822340572"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date>
             <w:dateFormat w:val="dd/MM/yyyy"/>
             <w:lid w:val="en-GB"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00093F99" w:rsidRPr="00626D69">
+          <w:r w:rsidRPr="00626D69" w:rsidR="00093F99">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="18AA9D67" w14:textId="59B37DA7" w:rsidR="00926F34" w:rsidRPr="00E94508" w:rsidRDefault="00926F34" w:rsidP="00926F34">
+    <w:p w:rsidRPr="00E94508" w:rsidR="00926F34" w:rsidP="00926F34" w:rsidRDefault="00926F34" w14:paraId="18AA9D67" w14:textId="59B37DA7">
       <w:pPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E94508">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Probation Year </w:t>
       </w:r>
       <w:r w:rsidRPr="00E94508">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="660196832"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013438"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText="Year 1" w:value="Year 1"/>
             <w:listItem w:displayText="Year 2" w:value="Year 2"/>
             <w:listItem w:displayText="Year 3" w:value="Year 3"/>
             <w:listItem w:displayText="Extended - Year 4" w:value="Extended - Year 4"/>
           </w:dropDownList>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00093F99" w:rsidRPr="00626D69">
+          <w:r w:rsidRPr="00626D69" w:rsidR="00093F99">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00E94508">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E94508">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E94508">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E94508">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>Probation ends</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="-1832601383"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date>
             <w:dateFormat w:val="dd/MM/yyyy"/>
             <w:lid w:val="en-GB"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00093F99" w:rsidRPr="00626D69">
+          <w:r w:rsidRPr="00626D69" w:rsidR="00093F99">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="6FBEB596" w14:textId="77777777" w:rsidR="00093F99" w:rsidRPr="00093F99" w:rsidRDefault="00093F99" w:rsidP="00093F99">
+    <w:p w:rsidRPr="00093F99" w:rsidR="00093F99" w:rsidP="00093F99" w:rsidRDefault="00093F99" w14:paraId="6FBEB596" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00093F99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Academic Pathway  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
@@ -659,668 +688,768 @@
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="2109386345"/>
           <w:placeholder>
             <w:docPart w:val="9D9434101A254E83840839E2E53A89C5"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText="Teaching &amp; Research" w:value="Teaching &amp; Research"/>
             <w:listItem w:displayText="Teaching &amp; Scholarship" w:value="Teaching &amp; Scholarship"/>
           </w:dropDownList>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00093F99">
             <w:rPr>
               <w:color w:val="666666"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="0AC21661" w14:textId="77777777" w:rsidR="00C7519A" w:rsidRDefault="00C7519A" w:rsidP="00E0585C">
-[...9 lines deleted...]
-    <w:p w14:paraId="6B63E5FC" w14:textId="321B47FC" w:rsidR="00E0585C" w:rsidRDefault="00C7519A" w:rsidP="00C7519A">
+    <w:p w:rsidR="00C7519A" w:rsidP="00E0585C" w:rsidRDefault="00C7519A" w14:paraId="0AC21661" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E0585C" w:rsidP="00C7519A" w:rsidRDefault="00C7519A" w14:paraId="6B63E5FC" w14:textId="321B47FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C7519A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C7519A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>OBJECTIVES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="392827DC" w14:textId="77777777" w:rsidR="00C7519A" w:rsidRDefault="00C7519A" w:rsidP="00C7519A">
-[...9 lines deleted...]
-    <w:p w14:paraId="53ABF4DC" w14:textId="05F5937F" w:rsidR="00C7519A" w:rsidRPr="00E94508" w:rsidRDefault="00C7519A" w:rsidP="00C7519A">
+    <w:p w:rsidR="00C7519A" w:rsidP="00C7519A" w:rsidRDefault="00C7519A" w14:paraId="392827DC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E94508" w:rsidR="00C7519A" w:rsidP="00C7519A" w:rsidRDefault="00C7519A" w14:paraId="53ABF4DC" w14:textId="05F5937F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Guidance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06DD9024" w14:textId="16D26F6C" w:rsidR="00C7519A" w:rsidRPr="00093F99" w:rsidRDefault="00C7519A" w:rsidP="00C7519A">
+    <w:p w:rsidRPr="00093F99" w:rsidR="00C7519A" w:rsidP="00C7519A" w:rsidRDefault="00C7519A" w14:paraId="06DD9024" w14:textId="16D26F6C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00093F99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Complete relevant sections for either Lecturer (Teaching and Scholarship) or Lecturer (Teaching and Research</w:t>
       </w:r>
-      <w:r w:rsidR="00F756B2" w:rsidRPr="00093F99">
+      <w:r w:rsidRPr="00093F99" w:rsidR="00F756B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00F756B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00F756B2" w:rsidRPr="00093F99">
+      <w:r w:rsidRPr="00093F99" w:rsidR="00F756B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> All</w:t>
       </w:r>
       <w:r w:rsidRPr="00093F99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> other sections should be completed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CEF5DFC" w14:textId="22092EBE" w:rsidR="00C7519A" w:rsidRPr="00093F99" w:rsidRDefault="00C7519A" w:rsidP="00C7519A">
-[...8 lines deleted...]
-    <w:p w14:paraId="683FEF65" w14:textId="1A05612A" w:rsidR="00C7519A" w:rsidRPr="00500D83" w:rsidRDefault="00500D83" w:rsidP="00C7519A">
+    <w:p w:rsidRPr="00093F99" w:rsidR="00C7519A" w:rsidP="00C7519A" w:rsidRDefault="00C7519A" w14:paraId="7CEF5DFC" w14:textId="22092EBE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00500D83" w:rsidR="00C7519A" w:rsidP="6A2EA56A" w:rsidRDefault="00500D83" w14:paraId="683FEF65" w14:textId="1B9E4C63">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="749FD0BE" w:rsidR="00500D83">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When discussing and agreeing </w:t>
+      </w:r>
+      <w:r w:rsidRPr="749FD0BE" w:rsidR="00500D83">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>objectives</w:t>
+      </w:r>
+      <w:r w:rsidRPr="749FD0BE" w:rsidR="00500D83">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the academic line manager and probationer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="749FD0BE" w:rsidR="00B66F13">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">should refer to section 9 of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="749FD0BE" w:rsidR="18E54E0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Faculty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="749FD0BE" w:rsidR="00B66F13">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Probationary Procedure </w:t>
+      </w:r>
+      <w:r w:rsidRPr="749FD0BE" w:rsidR="004637D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>for Probationary Lecturers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="749FD0BE" w:rsidR="004637D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="749FD0BE" w:rsidR="004637D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Objectives should be SMART </w:t>
+      </w:r>
+      <w:r w:rsidRPr="749FD0BE" w:rsidR="00ED6899">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="749FD0BE" w:rsidR="00256EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>appropriate to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="749FD0BE" w:rsidR="00256EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the probationary Lecturer’s stage of development</w:t>
+      </w:r>
+      <w:r w:rsidRPr="749FD0BE" w:rsidR="00BF239F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> within the probationary process</w:t>
+      </w:r>
+      <w:r w:rsidRPr="749FD0BE" w:rsidR="00BF239F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="749FD0BE" w:rsidR="00BF239F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Importantly they should </w:t>
+      </w:r>
+      <w:r w:rsidRPr="749FD0BE" w:rsidR="00ED6899">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">allow the probationer to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="749FD0BE" w:rsidR="00ED6899">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>demonstrate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="749FD0BE" w:rsidR="00ED6899">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that successful progress is being made at the relevant stage o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="749FD0BE" w:rsidR="00FB2A09">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="749FD0BE" w:rsidR="00ED6899">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> probation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="749FD0BE" w:rsidR="00FB2A09">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> leading to confirmation of appointment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="749FD0BE" w:rsidR="00ED6899">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="749FD0BE" w:rsidR="00256EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="749FD0BE" w:rsidR="00ED6899">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C7519A" w:rsidR="00C7519A" w:rsidP="00C7519A" w:rsidRDefault="00C7519A" w14:paraId="7D5BC36A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00093F99" w:rsidR="001D307A" w:rsidP="00093F99" w:rsidRDefault="00C7519A" w14:paraId="727ADC9F" w14:textId="2BF9E99E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Teaching</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E94508" w:rsidR="00114F7D" w:rsidP="00114F7D" w:rsidRDefault="00114F7D" w14:paraId="6E6EA523" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E94508" w:rsidR="00114F7D" w:rsidP="00114F7D" w:rsidRDefault="00114F7D" w14:paraId="25C226C7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00093F99" w:rsidR="001D307A" w:rsidP="00093F99" w:rsidRDefault="00C7519A" w14:paraId="24566BE6" w14:textId="7CB3AEFB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Scholarship</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E94508" w:rsidR="00517521" w:rsidP="00517521" w:rsidRDefault="00517521" w14:paraId="22761499" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C7519A" w:rsidR="00517521" w:rsidP="00093F99" w:rsidRDefault="00517521" w14:paraId="2700F458" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00C7519A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Proportion of Probationer’s time agreed t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7519A" w:rsidR="00AC6E74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>o be allocated to scholarship</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7519A" w:rsidR="00AC6E74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C7519A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>%</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7519A" w:rsidR="00F71761">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>FTE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E94508" w:rsidR="002D2BB5" w:rsidP="00517521" w:rsidRDefault="002D2BB5" w14:paraId="6AAAA7BC" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00093F99" w:rsidR="00517521" w:rsidP="00093F99" w:rsidRDefault="00C7519A" w14:paraId="2FF1DA59" w14:textId="79671D4B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Research</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E94508" w:rsidR="00517521" w:rsidP="00517521" w:rsidRDefault="00517521" w14:paraId="6C525641" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C7519A" w:rsidR="00517521" w:rsidP="00093F99" w:rsidRDefault="00517521" w14:paraId="2DC3F838" w14:textId="03DBCAA6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">When discussing and agreeing objectives, the academic line manager and probationer </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B66F13">
+      </w:pPr>
+      <w:r w:rsidRPr="00C7519A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">should refer to section 9 of the School Probationary Procedure </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004637D0">
+        <w:t>Proportion of Probationer’s time agreed to be allocated to research</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7519A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">for Probationary Lecturers.  Objectives should be SMART </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00ED6899">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C7519A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">and </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00256EE9">
+        <w:t>%</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7519A" w:rsidR="00F71761">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>appropriate to the probationary Lecturer’s stage of development</w:t>
-[...84 lines deleted...]
-    <w:p w14:paraId="727ADC9F" w14:textId="2BF9E99E" w:rsidR="001D307A" w:rsidRPr="00093F99" w:rsidRDefault="00C7519A" w:rsidP="00093F99">
+        <w:t>FTE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E94508" w:rsidR="00517521" w:rsidP="00517521" w:rsidRDefault="00517521" w14:paraId="521658E1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00093F99" w:rsidR="001D307A" w:rsidP="6A2EA56A" w:rsidRDefault="00C7519A" w14:paraId="3E5C9617" w14:textId="057B9D3B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="749FD0BE" w:rsidR="00C7519A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contribution to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="749FD0BE" w:rsidR="18E54E0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Faculty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="749FD0BE" w:rsidR="00C7519A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00517521" w:rsidP="00517521" w:rsidRDefault="00517521" w14:paraId="00F6CED8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E94508" w:rsidR="00C7519A" w:rsidP="00517521" w:rsidRDefault="00C7519A" w14:paraId="02C5E71E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00093F99" w:rsidR="00AC6E74" w:rsidP="00093F99" w:rsidRDefault="00C7519A" w14:paraId="1769E9D2" w14:textId="33CDD04F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Teaching</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6E6EA523" w14:textId="77777777" w:rsidR="00114F7D" w:rsidRPr="00E94508" w:rsidRDefault="00114F7D" w:rsidP="00114F7D">
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093F99" w:rsidR="00AC6E74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>TRAINING &amp; DEVELOPMENT PLAN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E94508" w:rsidR="00AC6E74" w:rsidP="00AC6E74" w:rsidRDefault="00AC6E74" w14:paraId="553BDD5A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...271 lines deleted...]
-    <w:p w14:paraId="74A7B6A6" w14:textId="77777777" w:rsidR="0047240E" w:rsidRPr="00E94508" w:rsidRDefault="0047240E" w:rsidP="00093F99">
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E94508" w:rsidR="0047240E" w:rsidP="00093F99" w:rsidRDefault="0047240E" w14:paraId="74A7B6A6" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E94508">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Guidance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6116E481" w14:textId="77777777" w:rsidR="00AC6E74" w:rsidRPr="00093F99" w:rsidRDefault="00AC6E74" w:rsidP="00093F99">
+    <w:p w:rsidRPr="00093F99" w:rsidR="00AC6E74" w:rsidP="00093F99" w:rsidRDefault="00AC6E74" w14:paraId="6116E481" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00093F99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Detail the probationary Lecturer’s training and development activities and the date by which they will be undertaken.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46491FC6" w14:textId="77777777" w:rsidR="00AC6E74" w:rsidRPr="00E94508" w:rsidRDefault="00AC6E74" w:rsidP="00AC6E74">
+    <w:p w:rsidRPr="00E94508" w:rsidR="00AC6E74" w:rsidP="00AC6E74" w:rsidRDefault="00AC6E74" w14:paraId="46491FC6" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E54D2E1" w14:textId="27AED6F5" w:rsidR="00AC6E74" w:rsidRDefault="00AC6E74" w:rsidP="00AC6E74">
+    <w:p w:rsidR="00AC6E74" w:rsidP="00AC6E74" w:rsidRDefault="00AC6E74" w14:paraId="7E54D2E1" w14:textId="27AED6F5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E94508">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Completion of the University’s E</w:t>
       </w:r>
       <w:r w:rsidR="00876900">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
@@ -1341,242 +1470,242 @@
       <w:r w:rsidRPr="00E94508">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> module</w:t>
       </w:r>
       <w:r w:rsidR="00876900">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00033183">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E28BF94" w14:textId="5EF0065F" w:rsidR="00AC6E74" w:rsidRDefault="00033183" w:rsidP="00AC6E74">
+    <w:p w:rsidR="00AC6E74" w:rsidP="00AC6E74" w:rsidRDefault="00033183" w14:paraId="1E28BF94" w14:textId="5EF0065F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C7519A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Completion of the University’s Information Security Awareness training</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4060ED89" w14:textId="77777777" w:rsidR="00C7519A" w:rsidRPr="00C7519A" w:rsidRDefault="00C7519A" w:rsidP="00C7519A">
+    <w:p w:rsidRPr="00C7519A" w:rsidR="00C7519A" w:rsidP="00C7519A" w:rsidRDefault="00C7519A" w14:paraId="4060ED89" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="699E7F61" w14:textId="4E4F9ABC" w:rsidR="00983BF0" w:rsidRPr="00C7519A" w:rsidRDefault="001B3C45" w:rsidP="00983BF0">
+    <w:p w:rsidRPr="00C7519A" w:rsidR="00983BF0" w:rsidP="00983BF0" w:rsidRDefault="001B3C45" w14:paraId="699E7F61" w14:textId="4E4F9ABC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C7519A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Associate Module of PGCAPHE</w:t>
       </w:r>
-      <w:r w:rsidR="00AC6E74" w:rsidRPr="00C7519A">
+      <w:r w:rsidRPr="00C7519A" w:rsidR="00AC6E74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> or medical equivalent</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0089AD58" w14:textId="77777777" w:rsidR="00AC6E74" w:rsidRPr="00E94508" w:rsidRDefault="00AC6E74" w:rsidP="00AC6E74">
+    <w:p w:rsidRPr="00E94508" w:rsidR="00AC6E74" w:rsidP="00AC6E74" w:rsidRDefault="00AC6E74" w14:paraId="0089AD58" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E94508">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Formal Training Courses</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CCBBB2C" w14:textId="77777777" w:rsidR="00AC6E74" w:rsidRPr="00E94508" w:rsidRDefault="00AC6E74" w:rsidP="00AC6E74">
+    <w:p w:rsidRPr="00E94508" w:rsidR="00AC6E74" w:rsidP="00AC6E74" w:rsidRDefault="00AC6E74" w14:paraId="3CCBBB2C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6ED85548" w14:textId="77777777" w:rsidR="00AC6E74" w:rsidRPr="00E94508" w:rsidRDefault="00AC6E74" w:rsidP="00AC6E74">
+    <w:p w:rsidRPr="00E94508" w:rsidR="00AC6E74" w:rsidP="00AC6E74" w:rsidRDefault="00AC6E74" w14:paraId="6ED85548" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E94508">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Other Training and Development Activities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C4CAFB3" w14:textId="77777777" w:rsidR="00AC6E74" w:rsidRPr="00E94508" w:rsidRDefault="00AC6E74" w:rsidP="00AC6E74">
+    <w:p w:rsidRPr="00E94508" w:rsidR="00AC6E74" w:rsidP="00AC6E74" w:rsidRDefault="00AC6E74" w14:paraId="7C4CAFB3" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24FD72AB" w14:textId="77777777" w:rsidR="00517521" w:rsidRPr="00E94508" w:rsidRDefault="00517521" w:rsidP="00517521">
-[...59 lines deleted...]
-    <w:p w14:paraId="6423D08D" w14:textId="411539F8" w:rsidR="001D307A" w:rsidRPr="00E94508" w:rsidRDefault="00E60647" w:rsidP="00E0585C">
+    <w:p w:rsidRPr="00E94508" w:rsidR="00517521" w:rsidP="00517521" w:rsidRDefault="00517521" w14:paraId="24FD72AB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E94508" w:rsidR="00517521" w:rsidP="00517521" w:rsidRDefault="00517521" w14:paraId="2A24E1B7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E94508" w:rsidR="00517521" w:rsidP="00517521" w:rsidRDefault="00517521" w14:paraId="63F3E9EB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E94508" w:rsidR="00517521" w:rsidP="00517521" w:rsidRDefault="00517521" w14:paraId="1F61BE4E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E94508" w:rsidR="00517521" w:rsidP="00517521" w:rsidRDefault="00517521" w14:paraId="03CE7953" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E94508" w:rsidR="001D307A" w:rsidP="001D307A" w:rsidRDefault="001D307A" w14:paraId="23112777" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E94508" w:rsidR="001D307A" w:rsidP="00E0585C" w:rsidRDefault="00E60647" w14:paraId="6423D08D" w14:textId="411539F8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E94508">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Academic Line Manager’s Signature</w:t>
       </w:r>
       <w:r w:rsidRPr="00E94508">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
@@ -1585,93 +1714,101 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E94508">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E94508">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E94508">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>Date</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="-2066012952"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date>
             <w:dateFormat w:val="dd/MM/yyyy"/>
             <w:lid w:val="en-GB"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00C7519A" w:rsidRPr="00626D69">
+          <w:r w:rsidRPr="00626D69" w:rsidR="00C7519A">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00E94508">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="467986E4" w14:textId="48489D7D" w:rsidR="009B0F5D" w:rsidRPr="00E94508" w:rsidRDefault="009B0F5D" w:rsidP="00E0585C">
+    <w:p w:rsidRPr="00E94508" w:rsidR="009B0F5D" w:rsidP="00E0585C" w:rsidRDefault="009B0F5D" w14:paraId="467986E4" w14:textId="48489D7D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E94508">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Probationary Lecturer’s Signature</w:t>
       </w:r>
       <w:r w:rsidRPr="00E94508">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
@@ -1680,463 +1817,545 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E94508">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E94508">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E94508">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>Date</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="1196968270"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date>
             <w:dateFormat w:val="dd/MM/yyyy"/>
             <w:lid w:val="en-GB"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00C7519A" w:rsidRPr="00626D69">
+          <w:r w:rsidRPr="00626D69" w:rsidR="00C7519A">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="2129F448" w14:textId="77777777" w:rsidR="00C7519A" w:rsidRPr="00E94508" w:rsidRDefault="00C7519A" w:rsidP="00C7519A">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidRPr="00E94508" w:rsidR="00C7519A" w:rsidP="6A2EA56A" w:rsidRDefault="00C7519A" w14:paraId="2129F448" w14:textId="05E58EB2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="284A477A" w:rsidR="51536A44">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Faculty Vice</w:t>
+      </w:r>
+      <w:r w:rsidRPr="284A477A" w:rsidR="51536A44">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="284A477A" w:rsidR="51536A44">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A2EA56A" w:rsidR="00C7519A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>’s Signature</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E94508">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Dean’s Signature</w:t>
+        <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E94508">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E94508">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E94508">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E94508">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E94508">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E94508">
-[...6 lines deleted...]
-        <w:tab/>
+      <w:r w:rsidRPr="6A2EA56A" w:rsidR="00C7519A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>Date</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:rPr>
-[...4 lines deleted...]
-          </w:rPr>
           <w:id w:val="922157057"/>
           <w:placeholder>
             <w:docPart w:val="3C0773C5A8F741A8910E133B331469C2"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date>
             <w:dateFormat w:val="dd/MM/yyyy"/>
             <w:lid w:val="en-GB"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b w:val="1"/>
+            <w:bCs w:val="1"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
         </w:sdtPr>
-        <w:sdtEndPr/>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b w:val="1"/>
+            <w:bCs w:val="1"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+        </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00626D69">
+          <w:r w:rsidRPr="00626D69" w:rsidR="00C7519A">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t>Click or tap to enter a date.</w:t>
+            <w:t>Click</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00626D69" w:rsidR="00C7519A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> or tap to enter a date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="3F38C433" w14:textId="77777777" w:rsidR="00E0585C" w:rsidRPr="00E94508" w:rsidRDefault="00E0585C" w:rsidP="00E0585C">
-[...21 lines deleted...]
-      <w:pgSz w:w="11906" w:h="16838"/>
+    <w:p w:rsidRPr="00E94508" w:rsidR="00E0585C" w:rsidP="00E0585C" w:rsidRDefault="00E0585C" w14:paraId="3F38C433" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E94508" w:rsidR="00D0287E" w:rsidP="00E0585C" w:rsidRDefault="00D0287E" w14:paraId="7FCBBD87" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00E94508" w:rsidR="00D0287E">
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="232F8141" w14:textId="77777777" w:rsidR="005D786E" w:rsidRDefault="005D786E" w:rsidP="00066BC0">
+    <w:p w:rsidR="002C051C" w:rsidP="00066BC0" w:rsidRDefault="002C051C" w14:paraId="2FFE2095" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="396C8FAF" w14:textId="77777777" w:rsidR="005D786E" w:rsidRDefault="005D786E" w:rsidP="00066BC0">
+    <w:p w:rsidR="002C051C" w:rsidP="00066BC0" w:rsidRDefault="002C051C" w14:paraId="584ABD3E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...4 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5CA08182" w14:textId="77777777" w:rsidR="005D786E" w:rsidRDefault="005D786E" w:rsidP="00066BC0">
+    <w:p w:rsidR="002C051C" w:rsidP="00066BC0" w:rsidRDefault="002C051C" w14:paraId="3BFD2B9D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3E68DCE9" w14:textId="77777777" w:rsidR="005D786E" w:rsidRDefault="005D786E" w:rsidP="00066BC0">
+    <w:p w:rsidR="002C051C" w:rsidP="00066BC0" w:rsidRDefault="002C051C" w14:paraId="74986CA4" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0F03EC56" w14:textId="77777777" w:rsidR="00066BC0" w:rsidRDefault="00066BC0">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00066BC0" w:rsidRDefault="00066BC0" w14:paraId="0F03EC56" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
+    </w:r>
+    <w:r>
       <w:t>FORM 1</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="248E611B" w14:textId="77777777" w:rsidR="00066BC0" w:rsidRDefault="00066BC0">
+  <w:p w:rsidR="00066BC0" w:rsidRDefault="00066BC0" w14:paraId="248E611B" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0869477F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A5C04808"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A1D20F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CE44B45E"/>
     <w:lvl w:ilvl="0" w:tplc="08090015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2465,260 +2684,260 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4EE90601"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2040815C"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="544B1273"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F4A61026"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62907EDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FB824812"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2979,240 +3198,249 @@
   <w:num w:numId="4" w16cid:durableId="1851144272">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="381950899">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1874998671">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1102457645">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="984894495">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1588080374">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1481771187">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:view w:val="web"/>
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E0585C"/>
     <w:rsid w:val="00033183"/>
     <w:rsid w:val="00052445"/>
     <w:rsid w:val="00066BC0"/>
     <w:rsid w:val="00093F99"/>
     <w:rsid w:val="00114F7D"/>
     <w:rsid w:val="001B3C45"/>
     <w:rsid w:val="001D307A"/>
     <w:rsid w:val="00256EE9"/>
+    <w:rsid w:val="002C051C"/>
     <w:rsid w:val="002D2BB5"/>
     <w:rsid w:val="00344209"/>
     <w:rsid w:val="00361E65"/>
     <w:rsid w:val="00365A10"/>
     <w:rsid w:val="004637D0"/>
     <w:rsid w:val="0047240E"/>
     <w:rsid w:val="00500D83"/>
     <w:rsid w:val="00517521"/>
     <w:rsid w:val="00550C43"/>
     <w:rsid w:val="005D3CF4"/>
     <w:rsid w:val="005D786E"/>
     <w:rsid w:val="005F5C16"/>
     <w:rsid w:val="00630FED"/>
     <w:rsid w:val="00783FDF"/>
     <w:rsid w:val="00833BAA"/>
     <w:rsid w:val="00876900"/>
     <w:rsid w:val="008825E9"/>
     <w:rsid w:val="008D2A85"/>
+    <w:rsid w:val="008E1E52"/>
     <w:rsid w:val="00926F34"/>
     <w:rsid w:val="00964EA1"/>
     <w:rsid w:val="00983BF0"/>
     <w:rsid w:val="009B0F5D"/>
     <w:rsid w:val="00AC6E74"/>
     <w:rsid w:val="00AE65A3"/>
+    <w:rsid w:val="00AE76AC"/>
     <w:rsid w:val="00AF0A34"/>
     <w:rsid w:val="00B42A8E"/>
     <w:rsid w:val="00B55546"/>
     <w:rsid w:val="00B66F13"/>
     <w:rsid w:val="00BF239F"/>
     <w:rsid w:val="00C11824"/>
     <w:rsid w:val="00C7519A"/>
     <w:rsid w:val="00CB5B91"/>
     <w:rsid w:val="00CC6F2C"/>
     <w:rsid w:val="00D0287E"/>
     <w:rsid w:val="00E0585C"/>
     <w:rsid w:val="00E60647"/>
     <w:rsid w:val="00E67043"/>
     <w:rsid w:val="00E94508"/>
     <w:rsid w:val="00ED020F"/>
     <w:rsid w:val="00ED6899"/>
     <w:rsid w:val="00EF3BEE"/>
     <w:rsid w:val="00F71761"/>
     <w:rsid w:val="00F756B2"/>
     <w:rsid w:val="00FB2A09"/>
+    <w:rsid w:val="18E54E0B"/>
+    <w:rsid w:val="284A477A"/>
+    <w:rsid w:val="4FD75783"/>
+    <w:rsid w:val="51536A44"/>
+    <w:rsid w:val="6A2EA56A"/>
+    <w:rsid w:val="749FD0BE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="276F65C4"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{5E4D7FF7-413C-4AA2-BBB9-57A778A33CCA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3368,52 +3596,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -3480,479 +3708,512 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00066BC0"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00066BC0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00066BC0"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00066BC0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00066BC0"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005F5C16"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="005F5C16"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00365A10"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00093F99"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2B307117-BB8D-43A4-9262-F9E255D8E69D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00AE76AC" w:rsidRDefault="00AE76AC">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00AE76AC" w:rsidRDefault="00AE76AC" w14:paraId="4C3E277F" wp14:textId="77777777">
           <w:r w:rsidRPr="00626D69">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013437"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{15F649AD-D10A-4587-9B09-DDA9AE139D2D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00AE76AC" w:rsidRDefault="00AE76AC">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00AE76AC" w:rsidRDefault="00AE76AC" w14:paraId="6358D8DA" wp14:textId="77777777">
           <w:r w:rsidRPr="00626D69">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013438"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{683EDE6A-7408-446C-A678-6CA8320B3F47}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00AE76AC" w:rsidRDefault="00AE76AC">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00AE76AC" w:rsidRDefault="00AE76AC" w14:paraId="54FBB16C" wp14:textId="77777777">
           <w:r w:rsidRPr="00626D69">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9D9434101A254E83840839E2E53A89C5"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{487EF087-1474-42AD-94EF-6BEF329BAD7C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00AE76AC" w:rsidRDefault="00AE76AC" w:rsidP="00AE76AC">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00AE76AC" w:rsidP="00AE76AC" w:rsidRDefault="00AE76AC" w14:paraId="37A642A9" wp14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="9D9434101A254E83840839E2E53A89C5"/>
           </w:pPr>
           <w:r w:rsidRPr="00626D69">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9BE88AA4920F4C5EB20578DB105B615E"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{FDBDA931-A457-489D-9754-DC4531C4684A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00AE76AC" w:rsidRDefault="00AE76AC" w:rsidP="00AE76AC">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00AE76AC" w:rsidP="00AE76AC" w:rsidRDefault="00AE76AC" w14:paraId="30211418" wp14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="9BE88AA4920F4C5EB20578DB105B615E"/>
           </w:pPr>
           <w:r w:rsidRPr="00626D69">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3C0773C5A8F741A8910E133B331469C2"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{BF4637E0-B5BE-4D95-9A06-9066A93FC43C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00AE76AC" w:rsidRDefault="00AE76AC" w:rsidP="00AE76AC">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00AE76AC" w:rsidP="00AE76AC" w:rsidRDefault="00AE76AC" w14:paraId="66681378" wp14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="3C0773C5A8F741A8910E133B331469C2"/>
           </w:pPr>
           <w:r w:rsidRPr="00626D69">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...4 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
+    <w:panose1 w:val="02020400000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AE76AC"/>
+    <w:rsid w:val="008E1E52"/>
+    <w:rsid w:val="00AA19AC"/>
     <w:rsid w:val="00AE76AC"/>
     <w:rsid w:val="00D02E7A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4361,58 +4622,58 @@
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00AE76AC"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="9D9434101A254E83840839E2E53A89C5">
     <w:name w:val="9D9434101A254E83840839E2E53A89C5"/>
     <w:rsid w:val="00AE76AC"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="9BE88AA4920F4C5EB20578DB105B615E">
     <w:name w:val="9BE88AA4920F4C5EB20578DB105B615E"/>
     <w:rsid w:val="00AE76AC"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3C0773C5A8F741A8910E133B331469C2">
     <w:name w:val="3C0773C5A8F741A8910E133B331469C2"/>
     <w:rsid w:val="00AE76AC"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -4632,87 +4893,405 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="cdb9bbaf-6a3d-40ec-9f13-04c8a1c4a5dd">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="77d53e91-d43b-40e6-b671-46ddf7749a06" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F6F37EA380974549948F73A86F87454F" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="5266c17c23033195da8707d1a4b2b088">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="cdb9bbaf-6a3d-40ec-9f13-04c8a1c4a5dd" xmlns:ns3="77d53e91-d43b-40e6-b671-46ddf7749a06" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d8fbcc7e32f1de855694802619ea025d" ns2:_="" ns3:_="">
+    <xsd:import namespace="cdb9bbaf-6a3d-40ec-9f13-04c8a1c4a5dd"/>
+    <xsd:import namespace="77d53e91-d43b-40e6-b671-46ddf7749a06"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cdb9bbaf-6a3d-40ec-9f13-04c8a1c4a5dd" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="55643730-4106-43af-9ce9-7aa0c1c95a00" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="15" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="18" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="77d53e91-d43b-40e6-b671-46ddf7749a06" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{1347e312-6008-4447-a97c-b210db3891d5}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="77d53e91-d43b-40e6-b671-46ddf7749a06">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\HarvardAnglia2008OfficeOnline.xsl" StyleName="Harvard - Anglia" Version="2008"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2A9B19CE-649A-4E14-B0E0-CEBD01BEAEFF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="cdb9bbaf-6a3d-40ec-9f13-04c8a1c4a5dd"/>
+    <ds:schemaRef ds:uri="77d53e91-d43b-40e6-b671-46ddf7749a06"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{009D50FA-10C1-476C-ADE1-405EF7C8D914}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{71DAA186-C5B2-4749-9B53-543B3C332222}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="cdb9bbaf-6a3d-40ec-9f13-04c8a1c4a5dd"/>
+    <ds:schemaRef ds:uri="77d53e91-d43b-40e6-b671-46ddf7749a06"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{626773E1-81FE-4E58-93EB-CFB1108B5256}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...31 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal.dotm</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company>University of Dundee</ap:Company>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Maggie Davidson</dc:creator>
-  <cp:keywords/>
+  <keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <lastModifiedBy>Jess Duell (Staff)</lastModifiedBy>
+  <revision>6</revision>
+  <lastPrinted>2016-02-02T16:07:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100F6F37EA380974549948F73A86F87454F</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_SetDate">
+    <vt:lpwstr>2026-06-04T12:13:29Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_Name">
+    <vt:lpwstr>Private</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_SiteId">
+    <vt:lpwstr>ae323139-093a-4d2a-81a6-5d334bcd9019</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_ActionId">
+    <vt:lpwstr>a29728a4-537d-47fb-9819-f6c723f8b782</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_Tag">
+    <vt:lpwstr>10, 3, 0, 2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>