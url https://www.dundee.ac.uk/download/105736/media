--- v1 (2026-07-03)
+++ v2 (2026-08-12)
@@ -1,1455 +1,1326 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00E94508" w:rsidR="00E0585C" w:rsidP="00AC6E74" w:rsidRDefault="00E0585C" w14:paraId="55A18A37" w14:textId="77777777">
+    <w:p w14:paraId="55A18A37" w14:textId="77777777" w:rsidR="00E0585C" w:rsidRPr="00E94508" w:rsidRDefault="00E0585C" w:rsidP="00AC6E74">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E94508">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>UNIVERSITY OF DUNDEE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E94508" w:rsidR="00E0585C" w:rsidP="00AC6E74" w:rsidRDefault="00114F7D" w14:paraId="314032A1" w14:textId="77777777">
+    <w:p w14:paraId="314032A1" w14:textId="77777777" w:rsidR="00E0585C" w:rsidRPr="00E94508" w:rsidRDefault="00114F7D" w:rsidP="00AC6E74">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E94508">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>OBJECTIVES AND TRA</w:t>
       </w:r>
       <w:r w:rsidR="00361E65">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00E94508">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>NING &amp; DEVELOPMENT</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E94508" w:rsidR="00E0585C">
+      <w:r w:rsidR="00E0585C" w:rsidRPr="00E94508">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> PLAN FOR PROBATIONARY LECTURERS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E94508" w:rsidR="00E0585C" w:rsidP="00E0585C" w:rsidRDefault="00E0585C" w14:paraId="06E30B61" w14:textId="77777777">
-[...23 lines deleted...]
-          <w:bCs w:val="1"/>
+    <w:p w14:paraId="06E30B61" w14:textId="77777777" w:rsidR="00E0585C" w:rsidRPr="00E94508" w:rsidRDefault="00E0585C" w:rsidP="00E0585C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D70CDC2" w14:textId="7E8A6200" w:rsidR="00093F99" w:rsidRDefault="00E0585C" w:rsidP="6A2EA56A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="749FD0BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Name</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
           <w:id w:val="-579370257"/>
-          <w:text/>
-          <w:showingPlcHdr/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00093F99" w:rsidRPr="749FD0BE">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="18E54E0B" w:rsidRPr="749FD0BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Faculty</w:t>
+      </w:r>
+      <w:r w:rsidR="00093F99" w:rsidRPr="749FD0BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:b w:val="1"/>
-            <w:bCs w:val="1"/>
+            <w:b/>
+            <w:bCs/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
-        </w:sdtPr>
-[...60 lines deleted...]
-        <w:sdtPr>
           <w:id w:val="-1919468743"/>
+          <w:placeholder>
+            <w:docPart w:val="9BE88AA4920F4C5EB20578DB105B615E"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText="School of Art &amp; Design" w:value="School of Art &amp; Design"/>
             <w:listItem w:displayText="School of Business" w:value="School of Business"/>
             <w:listItem w:displayText="School of Dentistry" w:value="School of Dentistry"/>
             <w:listItem w:displayText="School of Health Sciences" w:value="School of Health Sciences"/>
             <w:listItem w:displayText="School of Humanities, Social Sciences &amp; Law" w:value="School of Humanities, Social Sciences &amp; Law"/>
             <w:listItem w:displayText="School of Life Sciences" w:value="School of Life Sciences"/>
             <w:listItem w:displayText="School of Medicine" w:value="School of Medicine"/>
             <w:listItem w:displayText="School of Science &amp; Engineering" w:value="School of Science &amp; Engineering"/>
           </w:dropDownList>
-          <w:showingPlcHdr/>
-[...9 lines deleted...]
-          </w:rPr>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="749FD0BE" w:rsidR="00093F99">
+          <w:r w:rsidR="00093F99" w:rsidRPr="749FD0BE">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t>Choose</w:t>
-[...5 lines deleted...]
-            <w:t xml:space="preserve"> an item.</w:t>
+            <w:t>Choose an item.</w:t>
           </w:r>
         </w:sdtContent>
-        <w:sdtEndPr>
-[...7 lines deleted...]
-        </w:sdtEndPr>
       </w:sdt>
-      <w:r w:rsidRPr="749FD0BE" w:rsidR="00093F99">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidR="00093F99" w:rsidRPr="749FD0BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E94508" w:rsidR="00E0585C" w:rsidP="00E0585C" w:rsidRDefault="00114F7D" w14:paraId="3D12593D" w14:textId="4DA3513F">
+    <w:p w14:paraId="3D12593D" w14:textId="4DA3513F" w:rsidR="00E0585C" w:rsidRPr="00E94508" w:rsidRDefault="00114F7D" w:rsidP="00E0585C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E94508">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Date of Meeting</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E94508" w:rsidR="00E0585C">
+      <w:r w:rsidR="00E0585C" w:rsidRPr="00E94508">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="-965046609"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date>
             <w:dateFormat w:val="dd/MM/yyyy"/>
             <w:lid w:val="en-GB"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00626D69" w:rsidR="00093F99">
+          <w:r w:rsidR="00093F99" w:rsidRPr="00626D69">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00E94508" w:rsidR="00E0585C">
+      <w:r w:rsidR="00E0585C" w:rsidRPr="00E94508">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00EF3BEE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">              </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E94508" w:rsidR="00E0585C">
+      <w:r w:rsidR="00E0585C" w:rsidRPr="00E94508">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Meeting with</w:t>
       </w:r>
       <w:r w:rsidR="00093F99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="-2143723267"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00626D69" w:rsidR="00093F99">
+          <w:r w:rsidR="00093F99" w:rsidRPr="00626D69">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w:rsidRPr="00E94508" w:rsidR="00E0585C" w:rsidP="00E0585C" w:rsidRDefault="00E0585C" w14:paraId="03F63DB9" w14:textId="7962BF09">
+    <w:p w14:paraId="03F63DB9" w14:textId="7962BF09" w:rsidR="00E0585C" w:rsidRPr="00E94508" w:rsidRDefault="00E0585C" w:rsidP="00E0585C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E94508">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Objectives for period</w:t>
       </w:r>
       <w:r w:rsidR="00093F99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E94508" w:rsidR="00CB5B91">
+      <w:r w:rsidR="00CB5B91" w:rsidRPr="00E94508">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00093F99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E94508" w:rsidR="00CB5B91">
+      <w:r w:rsidR="00CB5B91" w:rsidRPr="00E94508">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>rom</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="-1225992735"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date>
             <w:dateFormat w:val="dd/MM/yyyy"/>
             <w:lid w:val="en-GB"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00626D69" w:rsidR="00093F99">
+          <w:r w:rsidR="00093F99" w:rsidRPr="00626D69">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00E94508" w:rsidR="00926F34">
+      <w:r w:rsidR="00926F34" w:rsidRPr="00E94508">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00093F99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00E94508">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="-822340572"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date>
             <w:dateFormat w:val="dd/MM/yyyy"/>
             <w:lid w:val="en-GB"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00626D69" w:rsidR="00093F99">
+          <w:r w:rsidR="00093F99" w:rsidRPr="00626D69">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w:rsidRPr="00E94508" w:rsidR="00926F34" w:rsidP="00926F34" w:rsidRDefault="00926F34" w14:paraId="18AA9D67" w14:textId="59B37DA7">
+    <w:p w14:paraId="18AA9D67" w14:textId="59B37DA7" w:rsidR="00926F34" w:rsidRPr="00E94508" w:rsidRDefault="00926F34" w:rsidP="00926F34">
       <w:pPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E94508">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Probation Year </w:t>
       </w:r>
       <w:r w:rsidRPr="00E94508">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="660196832"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013438"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText="Year 1" w:value="Year 1"/>
             <w:listItem w:displayText="Year 2" w:value="Year 2"/>
             <w:listItem w:displayText="Year 3" w:value="Year 3"/>
             <w:listItem w:displayText="Extended - Year 4" w:value="Extended - Year 4"/>
           </w:dropDownList>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00626D69" w:rsidR="00093F99">
+          <w:r w:rsidR="00093F99" w:rsidRPr="00626D69">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00E94508">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E94508">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E94508">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>Probation ends</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="-1832601383"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date>
             <w:dateFormat w:val="dd/MM/yyyy"/>
             <w:lid w:val="en-GB"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00626D69" w:rsidR="00093F99">
+          <w:r w:rsidR="00093F99" w:rsidRPr="00626D69">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w:rsidRPr="00093F99" w:rsidR="00093F99" w:rsidP="00093F99" w:rsidRDefault="00093F99" w14:paraId="6FBEB596" w14:textId="77777777">
+    <w:p w14:paraId="6FBEB596" w14:textId="77777777" w:rsidR="00093F99" w:rsidRPr="00093F99" w:rsidRDefault="00093F99" w:rsidP="00093F99">
       <w:pPr>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00093F99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Academic Pathway  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="2109386345"/>
           <w:placeholder>
             <w:docPart w:val="9D9434101A254E83840839E2E53A89C5"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText="Teaching &amp; Research" w:value="Teaching &amp; Research"/>
             <w:listItem w:displayText="Teaching &amp; Scholarship" w:value="Teaching &amp; Scholarship"/>
           </w:dropDownList>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00093F99">
             <w:rPr>
               <w:color w:val="666666"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w:rsidR="00C7519A" w:rsidP="00E0585C" w:rsidRDefault="00C7519A" w14:paraId="0AC21661" w14:textId="77777777">
-[...9 lines deleted...]
-    <w:p w:rsidR="00E0585C" w:rsidP="00C7519A" w:rsidRDefault="00C7519A" w14:paraId="6B63E5FC" w14:textId="321B47FC">
+    <w:p w14:paraId="0AC21661" w14:textId="77777777" w:rsidR="00C7519A" w:rsidRDefault="00C7519A" w:rsidP="00E0585C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B63E5FC" w14:textId="321B47FC" w:rsidR="00E0585C" w:rsidRDefault="00C7519A" w:rsidP="00C7519A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C7519A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C7519A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>OBJECTIVES</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7519A" w:rsidP="00C7519A" w:rsidRDefault="00C7519A" w14:paraId="392827DC" w14:textId="77777777">
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00E94508" w:rsidR="00C7519A" w:rsidP="00C7519A" w:rsidRDefault="00C7519A" w14:paraId="53ABF4DC" w14:textId="05F5937F">
+    <w:p w14:paraId="392827DC" w14:textId="77777777" w:rsidR="00C7519A" w:rsidRDefault="00C7519A" w:rsidP="00C7519A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53ABF4DC" w14:textId="05F5937F" w:rsidR="00C7519A" w:rsidRPr="00E94508" w:rsidRDefault="00C7519A" w:rsidP="00C7519A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Guidance</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00093F99" w:rsidR="00C7519A" w:rsidP="00C7519A" w:rsidRDefault="00C7519A" w14:paraId="06DD9024" w14:textId="16D26F6C">
+    <w:p w14:paraId="06DD9024" w14:textId="16D26F6C" w:rsidR="00C7519A" w:rsidRPr="00093F99" w:rsidRDefault="00C7519A" w:rsidP="00C7519A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00093F99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Complete relevant sections for either Lecturer (Teaching and Scholarship) or Lecturer (Teaching and Research</w:t>
       </w:r>
-      <w:r w:rsidRPr="00093F99" w:rsidR="00F756B2">
+      <w:r w:rsidR="00F756B2" w:rsidRPr="00093F99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00F756B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00093F99" w:rsidR="00F756B2">
+      <w:r w:rsidR="00F756B2" w:rsidRPr="00093F99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> All</w:t>
       </w:r>
       <w:r w:rsidRPr="00093F99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> other sections should be completed.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00093F99" w:rsidR="00C7519A" w:rsidP="00C7519A" w:rsidRDefault="00C7519A" w14:paraId="7CEF5DFC" w14:textId="22092EBE">
-[...40 lines deleted...]
-      <w:r w:rsidRPr="749FD0BE" w:rsidR="00B66F13">
+    <w:p w14:paraId="7CEF5DFC" w14:textId="22092EBE" w:rsidR="00C7519A" w:rsidRPr="00093F99" w:rsidRDefault="00C7519A" w:rsidP="00C7519A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="683FEF65" w14:textId="1B9E4C63" w:rsidR="00C7519A" w:rsidRPr="00500D83" w:rsidRDefault="00500D83" w:rsidP="6A2EA56A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="749FD0BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When discussing and agreeing objectives, the academic line manager and probationer </w:t>
+      </w:r>
+      <w:r w:rsidR="00B66F13" w:rsidRPr="749FD0BE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">should refer to section 9 of the </w:t>
       </w:r>
-      <w:r w:rsidRPr="749FD0BE" w:rsidR="18E54E0B">
+      <w:r w:rsidR="18E54E0B" w:rsidRPr="749FD0BE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Faculty</w:t>
       </w:r>
-      <w:r w:rsidRPr="749FD0BE" w:rsidR="00B66F13">
+      <w:r w:rsidR="00B66F13" w:rsidRPr="749FD0BE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Probationary Procedure </w:t>
       </w:r>
-      <w:r w:rsidRPr="749FD0BE" w:rsidR="004637D0">
-[...23 lines deleted...]
-      <w:r w:rsidRPr="749FD0BE" w:rsidR="00ED6899">
+      <w:r w:rsidR="004637D0" w:rsidRPr="749FD0BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for Probationary Lecturers.  Objectives should be SMART </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED6899" w:rsidRPr="749FD0BE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r w:rsidRPr="749FD0BE" w:rsidR="00256EE9">
-[...63 lines deleted...]
-      <w:r w:rsidRPr="749FD0BE" w:rsidR="00FB2A09">
+      <w:r w:rsidR="00256EE9" w:rsidRPr="749FD0BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>appropriate to the probationary Lecturer’s stage of development</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF239F" w:rsidRPr="749FD0BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> within the probationary process.  Importantly they should </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED6899" w:rsidRPr="749FD0BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>allow the probationer to demonstrate that successful progress is being made at the relevant stage o</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB2A09" w:rsidRPr="749FD0BE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:r w:rsidRPr="749FD0BE" w:rsidR="00ED6899">
+      <w:r w:rsidR="00ED6899" w:rsidRPr="749FD0BE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> probation</w:t>
       </w:r>
-      <w:r w:rsidRPr="749FD0BE" w:rsidR="00FB2A09">
+      <w:r w:rsidR="00FB2A09" w:rsidRPr="749FD0BE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> leading to confirmation of appointment</w:t>
       </w:r>
-      <w:r w:rsidRPr="749FD0BE" w:rsidR="00ED6899">
+      <w:r w:rsidR="00ED6899" w:rsidRPr="749FD0BE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="749FD0BE" w:rsidR="00256EE9">
+      <w:r w:rsidR="00256EE9" w:rsidRPr="749FD0BE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="749FD0BE" w:rsidR="00ED6899">
+      <w:r w:rsidR="00ED6899" w:rsidRPr="749FD0BE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C7519A" w:rsidR="00C7519A" w:rsidP="00C7519A" w:rsidRDefault="00C7519A" w14:paraId="7D5BC36A" w14:textId="77777777">
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00093F99" w:rsidR="001D307A" w:rsidP="00093F99" w:rsidRDefault="00C7519A" w14:paraId="727ADC9F" w14:textId="2BF9E99E">
+    <w:p w14:paraId="7D5BC36A" w14:textId="77777777" w:rsidR="00C7519A" w:rsidRPr="00C7519A" w:rsidRDefault="00C7519A" w:rsidP="00C7519A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="727ADC9F" w14:textId="2BF9E99E" w:rsidR="001D307A" w:rsidRPr="00093F99" w:rsidRDefault="00C7519A" w:rsidP="00093F99">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Teaching</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E94508" w:rsidR="00114F7D" w:rsidP="00114F7D" w:rsidRDefault="00114F7D" w14:paraId="6E6EA523" w14:textId="77777777">
+    <w:p w14:paraId="6E6EA523" w14:textId="77777777" w:rsidR="00114F7D" w:rsidRPr="00E94508" w:rsidRDefault="00114F7D" w:rsidP="00114F7D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E94508" w:rsidR="00114F7D" w:rsidP="00114F7D" w:rsidRDefault="00114F7D" w14:paraId="25C226C7" w14:textId="77777777">
+    <w:p w14:paraId="25C226C7" w14:textId="77777777" w:rsidR="00114F7D" w:rsidRPr="00E94508" w:rsidRDefault="00114F7D" w:rsidP="00114F7D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00093F99" w:rsidR="001D307A" w:rsidP="00093F99" w:rsidRDefault="00C7519A" w14:paraId="24566BE6" w14:textId="7CB3AEFB">
+    <w:p w14:paraId="24566BE6" w14:textId="7CB3AEFB" w:rsidR="001D307A" w:rsidRPr="00093F99" w:rsidRDefault="00C7519A" w:rsidP="00093F99">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Scholarship</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E94508" w:rsidR="00517521" w:rsidP="00517521" w:rsidRDefault="00517521" w14:paraId="22761499" w14:textId="77777777">
+    <w:p w14:paraId="22761499" w14:textId="77777777" w:rsidR="00517521" w:rsidRPr="00E94508" w:rsidRDefault="00517521" w:rsidP="00517521">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00C7519A" w:rsidR="00517521" w:rsidP="00093F99" w:rsidRDefault="00517521" w14:paraId="2700F458" w14:textId="77777777">
+    <w:p w14:paraId="2700F458" w14:textId="77777777" w:rsidR="00517521" w:rsidRPr="00C7519A" w:rsidRDefault="00517521" w:rsidP="00093F99">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C7519A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Proportion of Probationer’s time agreed t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C7519A" w:rsidR="00AC6E74">
+      <w:r w:rsidR="00AC6E74" w:rsidRPr="00C7519A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>o be allocated to scholarship</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C7519A" w:rsidR="00AC6E74">
+      <w:r w:rsidR="00AC6E74" w:rsidRPr="00C7519A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C7519A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>%</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C7519A" w:rsidR="00F71761">
+      <w:r w:rsidR="00F71761" w:rsidRPr="00C7519A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>FTE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E94508" w:rsidR="002D2BB5" w:rsidP="00517521" w:rsidRDefault="002D2BB5" w14:paraId="6AAAA7BC" w14:textId="77777777">
+    <w:p w14:paraId="6AAAA7BC" w14:textId="77777777" w:rsidR="002D2BB5" w:rsidRPr="00E94508" w:rsidRDefault="002D2BB5" w:rsidP="00517521">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00093F99" w:rsidR="00517521" w:rsidP="00093F99" w:rsidRDefault="00C7519A" w14:paraId="2FF1DA59" w14:textId="79671D4B">
+    <w:p w14:paraId="2FF1DA59" w14:textId="79671D4B" w:rsidR="00517521" w:rsidRPr="00093F99" w:rsidRDefault="00C7519A" w:rsidP="00093F99">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Research</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E94508" w:rsidR="00517521" w:rsidP="00517521" w:rsidRDefault="00517521" w14:paraId="6C525641" w14:textId="77777777">
+    <w:p w14:paraId="6C525641" w14:textId="77777777" w:rsidR="00517521" w:rsidRPr="00E94508" w:rsidRDefault="00517521" w:rsidP="00517521">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00C7519A" w:rsidR="00517521" w:rsidP="00093F99" w:rsidRDefault="00517521" w14:paraId="2DC3F838" w14:textId="03DBCAA6">
+    <w:p w14:paraId="2DC3F838" w14:textId="03DBCAA6" w:rsidR="00517521" w:rsidRPr="00C7519A" w:rsidRDefault="00517521" w:rsidP="00093F99">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C7519A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Proportion of Probationer’s time agreed to be allocated to research</w:t>
       </w:r>
       <w:r w:rsidRPr="00C7519A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-      <w:r w:rsidRPr="00C7519A">
+        <w:t>%</w:t>
+      </w:r>
+      <w:r w:rsidR="00F71761" w:rsidRPr="00C7519A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>%</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>FTE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="521658E1" w14:textId="77777777" w:rsidR="00517521" w:rsidRPr="00E94508" w:rsidRDefault="00517521" w:rsidP="00517521">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E5C9617" w14:textId="057B9D3B" w:rsidR="001D307A" w:rsidRPr="00093F99" w:rsidRDefault="00C7519A" w:rsidP="6A2EA56A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>FTE</w:t>
-[...26 lines deleted...]
-          <w:bCs w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="749FD0BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Contribution to </w:t>
       </w:r>
-      <w:r w:rsidRPr="749FD0BE" w:rsidR="18E54E0B">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidR="18E54E0B" w:rsidRPr="749FD0BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Faculty</w:t>
       </w:r>
-      <w:r w:rsidRPr="749FD0BE" w:rsidR="00C7519A">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidRPr="749FD0BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> and University</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00517521" w:rsidP="00517521" w:rsidRDefault="00517521" w14:paraId="00F6CED8" w14:textId="77777777">
-[...19 lines deleted...]
-    <w:p w:rsidRPr="00093F99" w:rsidR="00AC6E74" w:rsidP="00093F99" w:rsidRDefault="00C7519A" w14:paraId="1769E9D2" w14:textId="33CDD04F">
+    <w:p w14:paraId="00F6CED8" w14:textId="77777777" w:rsidR="00517521" w:rsidRDefault="00517521" w:rsidP="00517521">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02C5E71E" w14:textId="77777777" w:rsidR="00C7519A" w:rsidRPr="00E94508" w:rsidRDefault="00C7519A" w:rsidP="00517521">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1769E9D2" w14:textId="33CDD04F" w:rsidR="00AC6E74" w:rsidRPr="00093F99" w:rsidRDefault="00C7519A" w:rsidP="00093F99">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00093F99" w:rsidR="00AC6E74">
+      <w:r w:rsidR="00AC6E74" w:rsidRPr="00093F99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>TRAINING &amp; DEVELOPMENT PLAN</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E94508" w:rsidR="00AC6E74" w:rsidP="00AC6E74" w:rsidRDefault="00AC6E74" w14:paraId="553BDD5A" w14:textId="77777777">
+    <w:p w14:paraId="553BDD5A" w14:textId="77777777" w:rsidR="00AC6E74" w:rsidRPr="00E94508" w:rsidRDefault="00AC6E74" w:rsidP="00AC6E74">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E94508" w:rsidR="0047240E" w:rsidP="00093F99" w:rsidRDefault="0047240E" w14:paraId="74A7B6A6" w14:textId="77777777">
+    <w:p w14:paraId="74A7B6A6" w14:textId="77777777" w:rsidR="0047240E" w:rsidRPr="00E94508" w:rsidRDefault="0047240E" w:rsidP="00093F99">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E94508">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Guidance</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00093F99" w:rsidR="00AC6E74" w:rsidP="00093F99" w:rsidRDefault="00AC6E74" w14:paraId="6116E481" w14:textId="77777777">
+    <w:p w14:paraId="6116E481" w14:textId="77777777" w:rsidR="00AC6E74" w:rsidRPr="00093F99" w:rsidRDefault="00AC6E74" w:rsidP="00093F99">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00093F99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Detail the probationary Lecturer’s training and development activities and the date by which they will be undertaken.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E94508" w:rsidR="00AC6E74" w:rsidP="00AC6E74" w:rsidRDefault="00AC6E74" w14:paraId="46491FC6" w14:textId="77777777">
+    <w:p w14:paraId="46491FC6" w14:textId="77777777" w:rsidR="00AC6E74" w:rsidRPr="00E94508" w:rsidRDefault="00AC6E74" w:rsidP="00AC6E74">
       <w:pPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AC6E74" w:rsidP="00AC6E74" w:rsidRDefault="00AC6E74" w14:paraId="7E54D2E1" w14:textId="27AED6F5">
+    <w:p w14:paraId="7E54D2E1" w14:textId="27AED6F5" w:rsidR="00AC6E74" w:rsidRDefault="00AC6E74" w:rsidP="00AC6E74">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E94508">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Completion of the University’s E</w:t>
       </w:r>
       <w:r w:rsidR="00876900">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
@@ -1470,242 +1341,242 @@
       <w:r w:rsidRPr="00E94508">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> module</w:t>
       </w:r>
       <w:r w:rsidR="00876900">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00033183">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC6E74" w:rsidP="00AC6E74" w:rsidRDefault="00033183" w14:paraId="1E28BF94" w14:textId="5EF0065F">
+    <w:p w14:paraId="1E28BF94" w14:textId="5EF0065F" w:rsidR="00AC6E74" w:rsidRDefault="00033183" w:rsidP="00AC6E74">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C7519A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Completion of the University’s Information Security Awareness training</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C7519A" w:rsidR="00C7519A" w:rsidP="00C7519A" w:rsidRDefault="00C7519A" w14:paraId="4060ED89" w14:textId="77777777">
+    <w:p w14:paraId="4060ED89" w14:textId="77777777" w:rsidR="00C7519A" w:rsidRPr="00C7519A" w:rsidRDefault="00C7519A" w:rsidP="00C7519A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00C7519A" w:rsidR="00983BF0" w:rsidP="00983BF0" w:rsidRDefault="001B3C45" w14:paraId="699E7F61" w14:textId="4E4F9ABC">
+    <w:p w14:paraId="699E7F61" w14:textId="4E4F9ABC" w:rsidR="00983BF0" w:rsidRPr="00C7519A" w:rsidRDefault="001B3C45" w:rsidP="00983BF0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C7519A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Associate Module of PGCAPHE</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C7519A" w:rsidR="00AC6E74">
+      <w:r w:rsidR="00AC6E74" w:rsidRPr="00C7519A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> or medical equivalent</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E94508" w:rsidR="00AC6E74" w:rsidP="00AC6E74" w:rsidRDefault="00AC6E74" w14:paraId="0089AD58" w14:textId="77777777">
+    <w:p w14:paraId="0089AD58" w14:textId="77777777" w:rsidR="00AC6E74" w:rsidRPr="00E94508" w:rsidRDefault="00AC6E74" w:rsidP="00AC6E74">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E94508">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Formal Training Courses</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E94508" w:rsidR="00AC6E74" w:rsidP="00AC6E74" w:rsidRDefault="00AC6E74" w14:paraId="3CCBBB2C" w14:textId="77777777">
+    <w:p w14:paraId="3CCBBB2C" w14:textId="77777777" w:rsidR="00AC6E74" w:rsidRPr="00E94508" w:rsidRDefault="00AC6E74" w:rsidP="00AC6E74">
       <w:pPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E94508" w:rsidR="00AC6E74" w:rsidP="00AC6E74" w:rsidRDefault="00AC6E74" w14:paraId="6ED85548" w14:textId="77777777">
+    <w:p w14:paraId="6ED85548" w14:textId="77777777" w:rsidR="00AC6E74" w:rsidRPr="00E94508" w:rsidRDefault="00AC6E74" w:rsidP="00AC6E74">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E94508">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Other Training and Development Activities</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E94508" w:rsidR="00AC6E74" w:rsidP="00AC6E74" w:rsidRDefault="00AC6E74" w14:paraId="7C4CAFB3" w14:textId="77777777">
+    <w:p w14:paraId="7C4CAFB3" w14:textId="77777777" w:rsidR="00AC6E74" w:rsidRPr="00E94508" w:rsidRDefault="00AC6E74" w:rsidP="00AC6E74">
       <w:pPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E94508" w:rsidR="00517521" w:rsidP="00517521" w:rsidRDefault="00517521" w14:paraId="24FD72AB" w14:textId="77777777">
-[...59 lines deleted...]
-    <w:p w:rsidRPr="00E94508" w:rsidR="001D307A" w:rsidP="00E0585C" w:rsidRDefault="00E60647" w14:paraId="6423D08D" w14:textId="411539F8">
+    <w:p w14:paraId="24FD72AB" w14:textId="77777777" w:rsidR="00517521" w:rsidRPr="00E94508" w:rsidRDefault="00517521" w:rsidP="00517521">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A24E1B7" w14:textId="77777777" w:rsidR="00517521" w:rsidRPr="00E94508" w:rsidRDefault="00517521" w:rsidP="00517521">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63F3E9EB" w14:textId="77777777" w:rsidR="00517521" w:rsidRPr="00E94508" w:rsidRDefault="00517521" w:rsidP="00517521">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F61BE4E" w14:textId="77777777" w:rsidR="00517521" w:rsidRPr="00E94508" w:rsidRDefault="00517521" w:rsidP="00517521">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03CE7953" w14:textId="77777777" w:rsidR="00517521" w:rsidRPr="00E94508" w:rsidRDefault="00517521" w:rsidP="00517521">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23112777" w14:textId="77777777" w:rsidR="001D307A" w:rsidRPr="00E94508" w:rsidRDefault="001D307A" w:rsidP="001D307A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6423D08D" w14:textId="411539F8" w:rsidR="001D307A" w:rsidRPr="00E94508" w:rsidRDefault="00E60647" w:rsidP="00E0585C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E94508">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Academic Line Manager’s Signature</w:t>
       </w:r>
       <w:r w:rsidRPr="00E94508">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
@@ -1714,101 +1585,92 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E94508">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E94508">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>Date</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="-2066012952"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date>
             <w:dateFormat w:val="dd/MM/yyyy"/>
             <w:lid w:val="en-GB"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00626D69" w:rsidR="00C7519A">
+          <w:r w:rsidR="00C7519A" w:rsidRPr="00626D69">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00E94508">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E94508" w:rsidR="009B0F5D" w:rsidP="00E0585C" w:rsidRDefault="009B0F5D" w14:paraId="467986E4" w14:textId="48489D7D">
+    <w:p w14:paraId="467986E4" w14:textId="48489D7D" w:rsidR="009B0F5D" w:rsidRPr="00E94508" w:rsidRDefault="009B0F5D" w:rsidP="00E0585C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E94508">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Probationary Lecturer’s Signature</w:t>
       </w:r>
       <w:r w:rsidRPr="00E94508">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
@@ -1817,296 +1679,286 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E94508">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E94508">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>Date</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="1196968270"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date>
             <w:dateFormat w:val="dd/MM/yyyy"/>
             <w:lid w:val="en-GB"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00626D69" w:rsidR="00C7519A">
+          <w:r w:rsidR="00C7519A" w:rsidRPr="00626D69">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w:rsidRPr="00E94508" w:rsidR="00C7519A" w:rsidP="6A2EA56A" w:rsidRDefault="00C7519A" w14:paraId="2129F448" w14:textId="05E58EB2">
-[...43 lines deleted...]
-          <w:bCs w:val="1"/>
+    <w:p w14:paraId="2129F448" w14:textId="7A622DA0" w:rsidR="00C7519A" w:rsidRPr="00E94508" w:rsidRDefault="51536A44" w:rsidP="6A2EA56A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="284A477A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Faculty</w:t>
+      </w:r>
+      <w:ins w:id="0" w:author="Viviene Gibson (Staff)" w:date="2026-08-03T09:53:00Z" w16du:dateUtc="2026-08-03T08:53:00Z">
+        <w:r w:rsidR="00617D6D">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>/Deputy</w:t>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidR="00617D6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="284A477A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Vice-Principal</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7519A" w:rsidRPr="6A2EA56A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>’s Signature</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E94508">
+      <w:r w:rsidR="00C7519A" w:rsidRPr="00E94508">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E94508">
+      <w:r w:rsidR="00C7519A" w:rsidRPr="00E94508">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E94508">
+      <w:r w:rsidR="00C7519A" w:rsidRPr="00E94508">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E94508">
+      <w:r w:rsidR="00C7519A" w:rsidRPr="00E94508">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E94508">
-[...21 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:del w:id="1" w:author="Viviene Gibson (Staff)" w:date="2026-08-03T09:54:00Z" w16du:dateUtc="2026-08-03T08:54:00Z">
+        <w:r w:rsidR="00C7519A" w:rsidRPr="00E94508" w:rsidDel="00617D6D">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00C7519A" w:rsidRPr="00E94508" w:rsidDel="00617D6D">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+      </w:del>
+      <w:r w:rsidR="00C7519A" w:rsidRPr="6A2EA56A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
           <w:id w:val="922157057"/>
           <w:placeholder>
             <w:docPart w:val="3C0773C5A8F741A8910E133B331469C2"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date>
             <w:dateFormat w:val="dd/MM/yyyy"/>
             <w:lid w:val="en-GB"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
-          <w:rPr>
-[...5 lines deleted...]
-          </w:rPr>
         </w:sdtPr>
-        <w:sdtEndPr>
-[...7 lines deleted...]
-        </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00626D69" w:rsidR="00C7519A">
+          <w:r w:rsidR="00C7519A" w:rsidRPr="00626D69">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t>Click</w:t>
-[...5 lines deleted...]
-            <w:t xml:space="preserve"> or tap to enter a date.</w:t>
+            <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w:rsidRPr="00E94508" w:rsidR="00E0585C" w:rsidP="00E0585C" w:rsidRDefault="00E0585C" w14:paraId="3F38C433" w14:textId="77777777">
-[...19 lines deleted...]
-    <w:sectPr w:rsidRPr="00E94508" w:rsidR="00D0287E">
+    <w:p w14:paraId="3F38C433" w14:textId="77777777" w:rsidR="00E0585C" w:rsidRPr="00E94508" w:rsidRDefault="00E0585C" w:rsidP="00E0585C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FCBBD87" w14:textId="77777777" w:rsidR="00D0287E" w:rsidRPr="00E94508" w:rsidRDefault="00D0287E" w:rsidP="00E0585C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00D0287E" w:rsidRPr="00E94508">
       <w:headerReference w:type="default" r:id="rId11"/>
-      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="002C051C" w:rsidP="00066BC0" w:rsidRDefault="002C051C" w14:paraId="2FFE2095" w14:textId="77777777">
+    <w:p w14:paraId="436DCB6D" w14:textId="77777777" w:rsidR="00FD57B5" w:rsidRDefault="00FD57B5" w:rsidP="00066BC0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002C051C" w:rsidP="00066BC0" w:rsidRDefault="002C051C" w14:paraId="584ABD3E" w14:textId="77777777">
+    <w:p w14:paraId="3CD3DDBC" w14:textId="77777777" w:rsidR="00FD57B5" w:rsidRDefault="00FD57B5" w:rsidP="00066BC0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -2141,221 +1993,218 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="002C051C" w:rsidP="00066BC0" w:rsidRDefault="002C051C" w14:paraId="3BFD2B9D" w14:textId="77777777">
+    <w:p w14:paraId="0E8BCD82" w14:textId="77777777" w:rsidR="00FD57B5" w:rsidRDefault="00FD57B5" w:rsidP="00066BC0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002C051C" w:rsidP="00066BC0" w:rsidRDefault="002C051C" w14:paraId="74986CA4" w14:textId="77777777">
+    <w:p w14:paraId="516A9A54" w14:textId="77777777" w:rsidR="00FD57B5" w:rsidRDefault="00FD57B5" w:rsidP="00066BC0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00066BC0" w:rsidRDefault="00066BC0" w14:paraId="0F03EC56" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0F03EC56" w14:textId="77777777" w:rsidR="00066BC0" w:rsidRDefault="00066BC0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
-    </w:r>
-    <w:r>
       <w:t>FORM 1</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00066BC0" w:rsidRDefault="00066BC0" w14:paraId="248E611B" w14:textId="77777777">
+  <w:p w14:paraId="248E611B" w14:textId="77777777" w:rsidR="00066BC0" w:rsidRDefault="00066BC0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0869477F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A5C04808"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A1D20F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CE44B45E"/>
     <w:lvl w:ilvl="0" w:tplc="08090015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2684,260 +2533,260 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4EE90601"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2040815C"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="544B1273"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F4A61026"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62907EDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FB824812"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3197,250 +3046,261 @@
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1851144272">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="381950899">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1874998671">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1102457645">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="984894495">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1588080374">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1481771187">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:person w15:author="Viviene Gibson (Staff)">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::VLGibson@dundee.ac.uk::3b07de77-311f-496e-97d1-f90b71464ea7"/>
+  </w15:person>
+</w15:people>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...2 lines deleted...]
-  <w:trackRevisions w:val="false"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E0585C"/>
     <w:rsid w:val="00033183"/>
     <w:rsid w:val="00052445"/>
     <w:rsid w:val="00066BC0"/>
     <w:rsid w:val="00093F99"/>
     <w:rsid w:val="00114F7D"/>
     <w:rsid w:val="001B3C45"/>
     <w:rsid w:val="001D307A"/>
     <w:rsid w:val="00256EE9"/>
     <w:rsid w:val="002C051C"/>
     <w:rsid w:val="002D2BB5"/>
+    <w:rsid w:val="002E2560"/>
     <w:rsid w:val="00344209"/>
     <w:rsid w:val="00361E65"/>
     <w:rsid w:val="00365A10"/>
     <w:rsid w:val="004637D0"/>
     <w:rsid w:val="0047240E"/>
     <w:rsid w:val="00500D83"/>
     <w:rsid w:val="00517521"/>
     <w:rsid w:val="00550C43"/>
     <w:rsid w:val="005D3CF4"/>
     <w:rsid w:val="005D786E"/>
     <w:rsid w:val="005F5C16"/>
+    <w:rsid w:val="00617D6D"/>
     <w:rsid w:val="00630FED"/>
     <w:rsid w:val="00783FDF"/>
     <w:rsid w:val="00833BAA"/>
     <w:rsid w:val="00876900"/>
     <w:rsid w:val="008825E9"/>
     <w:rsid w:val="008D2A85"/>
     <w:rsid w:val="008E1E52"/>
     <w:rsid w:val="00926F34"/>
     <w:rsid w:val="00964EA1"/>
     <w:rsid w:val="00983BF0"/>
     <w:rsid w:val="009B0F5D"/>
     <w:rsid w:val="00AC6E74"/>
     <w:rsid w:val="00AE65A3"/>
     <w:rsid w:val="00AE76AC"/>
     <w:rsid w:val="00AF0A34"/>
     <w:rsid w:val="00B42A8E"/>
     <w:rsid w:val="00B55546"/>
     <w:rsid w:val="00B66F13"/>
     <w:rsid w:val="00BF239F"/>
     <w:rsid w:val="00C11824"/>
     <w:rsid w:val="00C7519A"/>
     <w:rsid w:val="00CB5B91"/>
     <w:rsid w:val="00CC6F2C"/>
     <w:rsid w:val="00D0287E"/>
     <w:rsid w:val="00E0585C"/>
     <w:rsid w:val="00E60647"/>
     <w:rsid w:val="00E67043"/>
     <w:rsid w:val="00E94508"/>
     <w:rsid w:val="00ED020F"/>
     <w:rsid w:val="00ED6899"/>
     <w:rsid w:val="00EF3BEE"/>
     <w:rsid w:val="00F71761"/>
     <w:rsid w:val="00F756B2"/>
     <w:rsid w:val="00FB2A09"/>
+    <w:rsid w:val="00FD57B5"/>
     <w:rsid w:val="18E54E0B"/>
     <w:rsid w:val="284A477A"/>
     <w:rsid w:val="4FD75783"/>
     <w:rsid w:val="51536A44"/>
     <w:rsid w:val="6A2EA56A"/>
     <w:rsid w:val="749FD0BE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="276F65C4"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{5E4D7FF7-413C-4AA2-BBB9-57A778A33CCA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3596,52 +3456,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -3708,359 +3568,360 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00066BC0"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00066BC0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00066BC0"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00066BC0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00066BC0"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005F5C16"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="005F5C16"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00365A10"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00093F99"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2B307117-BB8D-43A4-9262-F9E255D8E69D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00AE76AC" w:rsidRDefault="00AE76AC" w14:paraId="4C3E277F" wp14:textId="77777777">
+        <w:p w:rsidR="00AE76AC" w:rsidRDefault="00AE76AC">
           <w:r w:rsidRPr="00626D69">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013437"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{15F649AD-D10A-4587-9B09-DDA9AE139D2D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00AE76AC" w:rsidRDefault="00AE76AC" w14:paraId="6358D8DA" wp14:textId="77777777">
+        <w:p w:rsidR="00AE76AC" w:rsidRDefault="00AE76AC">
           <w:r w:rsidRPr="00626D69">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013438"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{683EDE6A-7408-446C-A678-6CA8320B3F47}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00AE76AC" w:rsidRDefault="00AE76AC" w14:paraId="54FBB16C" wp14:textId="77777777">
+        <w:p w:rsidR="00AE76AC" w:rsidRDefault="00AE76AC">
           <w:r w:rsidRPr="00626D69">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9D9434101A254E83840839E2E53A89C5"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{487EF087-1474-42AD-94EF-6BEF329BAD7C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00AE76AC" w:rsidP="00AE76AC" w:rsidRDefault="00AE76AC" w14:paraId="37A642A9" wp14:textId="77777777">
+        <w:p w:rsidR="00AE76AC" w:rsidRDefault="00AE76AC" w:rsidP="00AE76AC">
           <w:pPr>
             <w:pStyle w:val="9D9434101A254E83840839E2E53A89C5"/>
           </w:pPr>
           <w:r w:rsidRPr="00626D69">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9BE88AA4920F4C5EB20578DB105B615E"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{FDBDA931-A457-489D-9754-DC4531C4684A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00AE76AC" w:rsidP="00AE76AC" w:rsidRDefault="00AE76AC" w14:paraId="30211418" wp14:textId="77777777">
+        <w:p w:rsidR="00AE76AC" w:rsidRDefault="00AE76AC" w:rsidP="00AE76AC">
           <w:pPr>
             <w:pStyle w:val="9BE88AA4920F4C5EB20578DB105B615E"/>
           </w:pPr>
           <w:r w:rsidRPr="00626D69">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3C0773C5A8F741A8910E133B331469C2"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{BF4637E0-B5BE-4D95-9A06-9066A93FC43C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00AE76AC" w:rsidP="00AE76AC" w:rsidRDefault="00AE76AC" w14:paraId="66681378" wp14:textId="77777777">
+        <w:p w:rsidR="00AE76AC" w:rsidRDefault="00AE76AC" w:rsidP="00AE76AC">
           <w:pPr>
             <w:pStyle w:val="3C0773C5A8F741A8910E133B331469C2"/>
           </w:pPr>
           <w:r w:rsidRPr="00626D69">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -4100,93 +3961,103 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
-    <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
-    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AE76AC"/>
+    <w:rsid w:val="002E2560"/>
     <w:rsid w:val="008E1E52"/>
+    <w:rsid w:val="00974C84"/>
     <w:rsid w:val="00AA19AC"/>
     <w:rsid w:val="00AE76AC"/>
     <w:rsid w:val="00D02E7A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
@@ -4629,51 +4500,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="9D9434101A254E83840839E2E53A89C5">
     <w:name w:val="9D9434101A254E83840839E2E53A89C5"/>
     <w:rsid w:val="00AE76AC"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="9BE88AA4920F4C5EB20578DB105B615E">
     <w:name w:val="9BE88AA4920F4C5EB20578DB105B615E"/>
     <w:rsid w:val="00AE76AC"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3C0773C5A8F741A8910E133B331469C2">
     <w:name w:val="3C0773C5A8F741A8910E133B331469C2"/>
     <w:rsid w:val="00AE76AC"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -4906,70 +4777,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...18 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F6F37EA380974549948F73A86F87454F" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="5266c17c23033195da8707d1a4b2b088">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="cdb9bbaf-6a3d-40ec-9f13-04c8a1c4a5dd" xmlns:ns3="77d53e91-d43b-40e6-b671-46ddf7749a06" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d8fbcc7e32f1de855694802619ea025d" ns2:_="" ns3:_="">
     <xsd:import namespace="cdb9bbaf-6a3d-40ec-9f13-04c8a1c4a5dd"/>
     <xsd:import namespace="77d53e91-d43b-40e6-b671-46ddf7749a06"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -5160,127 +5011,154 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="cdb9bbaf-6a3d-40ec-9f13-04c8a1c4a5dd">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="77d53e91-d43b-40e6-b671-46ddf7749a06" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\HarvardAnglia2008OfficeOnline.xsl" StyleName="Harvard - Anglia" Version="2008"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2A9B19CE-649A-4E14-B0E0-CEBD01BEAEFF}">
-[...17 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{71DAA186-C5B2-4749-9B53-543B3C332222}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="cdb9bbaf-6a3d-40ec-9f13-04c8a1c4a5dd"/>
     <ds:schemaRef ds:uri="77d53e91-d43b-40e6-b671-46ddf7749a06"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{009D50FA-10C1-476C-ADE1-405EF7C8D914}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2A9B19CE-649A-4E14-B0E0-CEBD01BEAEFF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="cdb9bbaf-6a3d-40ec-9f13-04c8a1c4a5dd"/>
+    <ds:schemaRef ds:uri="77d53e91-d43b-40e6-b671-46ddf7749a06"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{626773E1-81FE-4E58-93EB-CFB1108B5256}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>2</Pages>
+  <Words>301</Words>
+  <Characters>1716</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>14</Lines>
+  <Paragraphs>4</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company>University of Dundee</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>2013</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Maggie Davidson</dc:creator>
-  <keywords/>
+  <cp:keywords/>
   <dc:description/>
-  <lastModifiedBy>Jess Duell (Staff)</lastModifiedBy>
-[...1 lines deleted...]
-  <lastPrinted>2016-02-02T16:07:00.0000000Z</lastPrinted>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100F6F37EA380974549948F73A86F87454F</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_SetDate">
     <vt:lpwstr>2026-06-04T12:13:29Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_Name">
     <vt:lpwstr>Private</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_SiteId">
     <vt:lpwstr>ae323139-093a-4d2a-81a6-5d334bcd9019</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_ActionId">
     <vt:lpwstr>a29728a4-537d-47fb-9819-f6c723f8b782</vt:lpwstr>
   </property>