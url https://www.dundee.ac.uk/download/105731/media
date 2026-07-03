--- v0 (2026-03-03)
+++ v1 (2026-07-03)
@@ -10,408 +10,418 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2484E9D7" w14:textId="77777777" w:rsidR="00EE3A01" w:rsidRPr="00CA62CA" w:rsidRDefault="00B814E0" w:rsidP="00C607BE">
+    <w:p w:rsidRPr="00CA62CA" w:rsidR="00EE3A01" w:rsidP="00C607BE" w:rsidRDefault="00B814E0" w14:paraId="2484E9D7" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>UNIVERSITY OF DUNDEE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A0BA69D" w14:textId="77777777" w:rsidR="00B814E0" w:rsidRPr="00CA62CA" w:rsidRDefault="00F82CC4" w:rsidP="00B814E0">
+    <w:p w:rsidRPr="00CA62CA" w:rsidR="00B814E0" w:rsidP="00B814E0" w:rsidRDefault="00F82CC4" w14:paraId="1A0BA69D" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ANNUAL PROBATIONARY REVIEW PROGRESS REPORT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C038FC7" w14:textId="77777777" w:rsidR="00B814E0" w:rsidRPr="00CA62CA" w:rsidRDefault="00B814E0" w:rsidP="00B814E0">
-[...8 lines deleted...]
-    <w:p w14:paraId="3FAFAEB8" w14:textId="1C8D577D" w:rsidR="00B814E0" w:rsidRPr="00CA62CA" w:rsidRDefault="00B814E0" w:rsidP="00B814E0">
+    <w:p w:rsidRPr="00CA62CA" w:rsidR="00B814E0" w:rsidP="00B814E0" w:rsidRDefault="00B814E0" w14:paraId="4C038FC7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CA62CA" w:rsidR="00B814E0" w:rsidP="09C38653" w:rsidRDefault="00B814E0" w14:paraId="3FAFAEB8" w14:textId="242E6B41">
       <w:pPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...7 lines deleted...]
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="45F65408" w:rsidR="00B814E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Name</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA62CA">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:id w:val="-553310989"/>
+          <w:text/>
+          <w:showingPlcHdr/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:b/>
+            <w:b w:val="1"/>
+            <w:bCs w:val="1"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
-          <w:id w:val="-553310989"/>
-[...4 lines deleted...]
-          <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="0025638A" w:rsidRPr="00626D69">
+          <w:r w:rsidRPr="45F65408" w:rsidR="0025638A">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t>Click or tap here to enter text.</w:t>
+            <w:t>Click</w:t>
+          </w:r>
+          <w:r w:rsidRPr="45F65408" w:rsidR="0025638A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> or tap here to enter </w:t>
+          </w:r>
+          <w:r w:rsidRPr="45F65408" w:rsidR="0025638A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>text.</w:t>
           </w:r>
         </w:sdtContent>
-      </w:sdt>
-[...56 lines deleted...]
-        <w:sdtPr>
+        <w:sdtEndPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:b/>
+            <w:b w:val="1"/>
+            <w:bCs w:val="1"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
+        </w:sdtEndPr>
+      </w:sdt>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk150783999" w:id="0"/>
+      <w:r w:rsidRPr="45F65408" w:rsidR="1E27AC7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Faculty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="45F65408" w:rsidR="0025638A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
           <w:id w:val="-1919468743"/>
-          <w:placeholder>
-[...2 lines deleted...]
-          <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText="School of Art &amp; Design" w:value="School of Art &amp; Design"/>
             <w:listItem w:displayText="School of Business" w:value="School of Business"/>
             <w:listItem w:displayText="School of Dentistry" w:value="School of Dentistry"/>
             <w:listItem w:displayText="School of Health Sciences" w:value="School of Health Sciences"/>
             <w:listItem w:displayText="School of Humanities, Social Sciences &amp; Law" w:value="School of Humanities, Social Sciences &amp; Law"/>
             <w:listItem w:displayText="School of Life Sciences" w:value="School of Life Sciences"/>
             <w:listItem w:displayText="School of Medicine" w:value="School of Medicine"/>
             <w:listItem w:displayText="School of Science &amp; Engineering" w:value="School of Science &amp; Engineering"/>
           </w:dropDownList>
+          <w:showingPlcHdr/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013438"/>
+          </w:placeholder>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b w:val="1"/>
+            <w:bCs w:val="1"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="0025638A" w:rsidRPr="00626D69">
+          <w:r w:rsidRPr="45F65408" w:rsidR="0025638A">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t>Choose an item.</w:t>
+            <w:t>Choose</w:t>
+          </w:r>
+          <w:r w:rsidRPr="45F65408" w:rsidR="0025638A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> an item.</w:t>
           </w:r>
         </w:sdtContent>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b w:val="1"/>
+            <w:bCs w:val="1"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+        </w:sdtEndPr>
       </w:sdt>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="51CE921F" w14:textId="1032A42D" w:rsidR="00B814E0" w:rsidRPr="00CA62CA" w:rsidRDefault="00B814E0" w:rsidP="00B814E0">
+    <w:p w:rsidRPr="00CA62CA" w:rsidR="00B814E0" w:rsidP="00B814E0" w:rsidRDefault="00B814E0" w14:paraId="51CE921F" w14:textId="1032A42D">
       <w:pPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Objectives for period</w:t>
       </w:r>
       <w:r w:rsidR="0025638A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00B845CD" w:rsidRPr="00CA62CA">
+      <w:r w:rsidRPr="00CA62CA" w:rsidR="00B845CD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0025638A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
-      <w:r w:rsidR="00B845CD" w:rsidRPr="00CA62CA">
+      <w:r w:rsidRPr="00CA62CA" w:rsidR="00B845CD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>rom</w:t>
       </w:r>
-      <w:r w:rsidR="004A783C" w:rsidRPr="00CA62CA">
+      <w:r w:rsidRPr="00CA62CA" w:rsidR="004A783C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="1544861754"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date>
             <w:dateFormat w:val="dd/MM/yyyy"/>
             <w:lid w:val="en-GB"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00C811D6" w:rsidRPr="00626D69">
+          <w:r w:rsidRPr="00626D69" w:rsidR="00C811D6">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="004A783C" w:rsidRPr="00CA62CA">
+      <w:r w:rsidRPr="00CA62CA" w:rsidR="004A783C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00C811D6" w:rsidRPr="00CA62CA">
+      <w:r w:rsidRPr="00CA62CA" w:rsidR="00C811D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="00C811D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="-1259675052"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date>
             <w:dateFormat w:val="dd/MM/yyyy"/>
             <w:lid w:val="en-GB"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00C811D6" w:rsidRPr="00626D69">
+          <w:r w:rsidRPr="00626D69" w:rsidR="00C811D6">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="7CC8A1D3" w14:textId="0D0C46AC" w:rsidR="004A783C" w:rsidRPr="00CA62CA" w:rsidRDefault="004A783C" w:rsidP="004A783C">
+    <w:p w:rsidRPr="00CA62CA" w:rsidR="004A783C" w:rsidP="004A783C" w:rsidRDefault="004A783C" w14:paraId="7CC8A1D3" w14:textId="0D0C46AC">
       <w:pPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Probation Year </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -427,128 +437,136 @@
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="-1192989501"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013438"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText="Year 1" w:value="Year 1"/>
             <w:listItem w:displayText="Year 2" w:value="Year 2"/>
             <w:listItem w:displayText="Year 3" w:value="Year 3"/>
             <w:listItem w:displayText="Extended - Year 4" w:value="Extended - Year 4"/>
           </w:dropDownList>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00C811D6" w:rsidRPr="00626D69">
+          <w:r w:rsidRPr="00626D69" w:rsidR="00C811D6">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00CA62CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>Probation ends</w:t>
       </w:r>
       <w:r w:rsidR="00C811D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="662054427"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date>
             <w:dateFormat w:val="dd/MM/yyyy"/>
             <w:lid w:val="en-GB"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00C811D6" w:rsidRPr="00626D69">
+          <w:r w:rsidRPr="00626D69" w:rsidR="00C811D6">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="4FAAE435" w14:textId="2F29F3B3" w:rsidR="00C607BE" w:rsidRPr="0025638A" w:rsidRDefault="0025638A" w:rsidP="00E03E75">
+    <w:p w:rsidRPr="0025638A" w:rsidR="00C607BE" w:rsidP="00E03E75" w:rsidRDefault="0025638A" w14:paraId="4FAAE435" w14:textId="2F29F3B3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Hlk150783984"/>
+      <w:bookmarkStart w:name="_Hlk150783984" w:id="1"/>
       <w:r w:rsidRPr="0025638A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Academic Pathway </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
@@ -557,51 +575,51 @@
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="2109386345"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013438"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText="Teaching &amp; Research" w:value="Teaching &amp; Research"/>
             <w:listItem w:displayText="Teaching &amp; Scholarship" w:value="Teaching &amp; Scholarship"/>
           </w:dropDownList>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00626D69">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="64D253E1" w14:textId="71B93A82" w:rsidR="0025638A" w:rsidRDefault="00C13F92" w:rsidP="00E03E75">
+    <w:p w:rsidR="0025638A" w:rsidP="00E03E75" w:rsidRDefault="00C13F92" w14:paraId="64D253E1" w14:textId="71B93A82">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Tick to confirm EDI</w:t>
       </w:r>
       <w:r w:rsidR="00836E3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
@@ -617,587 +635,573 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> and ISAT modules have been completed: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="551890843"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="451D7912" w14:textId="6D7935E4" w:rsidR="00482555" w:rsidRPr="00482555" w:rsidRDefault="00482555" w:rsidP="00482555">
+    <w:p w:rsidRPr="00482555" w:rsidR="00482555" w:rsidP="00482555" w:rsidRDefault="00482555" w14:paraId="451D7912" w14:textId="6D7935E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00482555">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>If the mandatory EDI</w:t>
       </w:r>
       <w:r w:rsidR="00836E3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>, H&amp;</w:t>
-[...12 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>, H&amp;S</w:t>
+      </w:r>
       <w:r w:rsidRPr="00482555">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> and ISAT modules have not been completed, the probation paperwork will not be presented to the Probation Committee and therefore the probationer will not be confirmed as on track for that year or confirmed in probation</w:t>
       </w:r>
       <w:r w:rsidRPr="00482555">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00482555">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">if this is final year.  Once the modules have been completed, the probation paperwork will be submitted to the next Probation Committee for consideration. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F8BBE5D" w14:textId="4FA86370" w:rsidR="00C13F92" w:rsidRPr="00C13F92" w:rsidRDefault="00C13F92" w:rsidP="00E03E75">
+    <w:p w:rsidRPr="00C13F92" w:rsidR="00C13F92" w:rsidP="00E03E75" w:rsidRDefault="00C13F92" w14:paraId="1F8BBE5D" w14:textId="4FA86370">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19E5E1A9" w14:textId="77777777" w:rsidR="00C13F92" w:rsidRPr="00C13F92" w:rsidRDefault="00C13F92" w:rsidP="00E03E75">
+    <w:p w:rsidRPr="00C13F92" w:rsidR="00C13F92" w:rsidP="00E03E75" w:rsidRDefault="00C13F92" w14:paraId="19E5E1A9" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A019C05" w14:textId="77777777" w:rsidR="00304336" w:rsidRPr="00CA62CA" w:rsidRDefault="00C607BE" w:rsidP="0025638A">
+    <w:p w:rsidRPr="00CA62CA" w:rsidR="00304336" w:rsidP="0025638A" w:rsidRDefault="00C607BE" w14:paraId="6A019C05" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Guidance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A5E8DBC" w14:textId="77777777" w:rsidR="00C811D6" w:rsidRDefault="00AF697A" w:rsidP="00AF697A">
+    <w:p w:rsidR="00C811D6" w:rsidP="00AF697A" w:rsidRDefault="00AF697A" w14:paraId="4A5E8DBC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Form to be completed by the academic line manager </w:t>
       </w:r>
-      <w:r w:rsidR="00A4789F" w:rsidRPr="00CA62CA">
+      <w:r w:rsidRPr="00CA62CA" w:rsidR="00A4789F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">up to and including section 6.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7829D13E" w14:textId="279D70D0" w:rsidR="00C811D6" w:rsidRDefault="00A4789F" w:rsidP="00AF697A">
+    <w:p w:rsidR="00C811D6" w:rsidP="00AF697A" w:rsidRDefault="00A4789F" w14:paraId="7829D13E" w14:textId="743E5D07">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA62CA">
-[...7 lines deleted...]
-      <w:r w:rsidR="0025638A">
+      <w:r w:rsidRPr="45F65408" w:rsidR="00A4789F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sections 7 and 8 are to be completed by the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="45F65408" w:rsidR="1D0815BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Faculty Vice Principal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="45F65408" w:rsidR="0025638A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ACB52B1" w14:textId="30E71657" w:rsidR="00AF697A" w:rsidRPr="00CA62CA" w:rsidRDefault="00C811D6" w:rsidP="00AF697A">
+    <w:p w:rsidRPr="00CA62CA" w:rsidR="00AF697A" w:rsidP="00AF697A" w:rsidRDefault="00C811D6" w14:paraId="5ACB52B1" w14:textId="30E71657">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidR="00A4789F" w:rsidRPr="00CA62CA">
+      <w:r w:rsidRPr="00CA62CA" w:rsidR="00A4789F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ection 9 is to be completed by the probationer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45303933" w14:textId="77777777" w:rsidR="00AF697A" w:rsidRPr="00CA62CA" w:rsidRDefault="00AF697A" w:rsidP="00AF697A">
+    <w:p w:rsidRPr="00CA62CA" w:rsidR="00AF697A" w:rsidP="00AF697A" w:rsidRDefault="00AF697A" w14:paraId="45303933" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71E75B29" w14:textId="77777777" w:rsidR="00AF697A" w:rsidRPr="00CA62CA" w:rsidRDefault="00AF697A" w:rsidP="00AF697A">
+    <w:p w:rsidRPr="00CA62CA" w:rsidR="00AF697A" w:rsidP="00AF697A" w:rsidRDefault="00AF697A" w14:paraId="71E75B29" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53A1270F" w14:textId="77777777" w:rsidR="00E03E75" w:rsidRPr="00CA62CA" w:rsidRDefault="00E03E75" w:rsidP="00E03E75">
+    <w:p w:rsidRPr="00CA62CA" w:rsidR="00E03E75" w:rsidP="00E03E75" w:rsidRDefault="00E03E75" w14:paraId="53A1270F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>CURRICULUM VITAE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44E5D8A0" w14:textId="25785322" w:rsidR="00C811D6" w:rsidRDefault="00E03E75" w:rsidP="00C811D6">
+    <w:p w:rsidR="00C811D6" w:rsidP="00C811D6" w:rsidRDefault="00E03E75" w14:paraId="44E5D8A0" w14:textId="25785322">
       <w:pPr>
         <w:ind w:left="360" w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>CV attached</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="-1301525055"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013438"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText="Yes" w:value="Yes"/>
             <w:listItem w:displayText="No" w:value="No"/>
           </w:dropDownList>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00C811D6" w:rsidRPr="00626D69">
+          <w:r w:rsidRPr="00626D69" w:rsidR="00C811D6">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="6AAAD065" w14:textId="29EB59EE" w:rsidR="00847F1C" w:rsidRPr="00CA62CA" w:rsidRDefault="00847F1C" w:rsidP="00C811D6">
+    <w:p w:rsidRPr="00CA62CA" w:rsidR="00847F1C" w:rsidP="00C811D6" w:rsidRDefault="00847F1C" w14:paraId="6AAAD065" w14:textId="29EB59EE">
       <w:pPr>
         <w:ind w:left="360" w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>If No, what are the arrangements for submitting the CV?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3609AEB3" w14:textId="77777777" w:rsidR="00E03E75" w:rsidRPr="00CA62CA" w:rsidRDefault="00E03E75" w:rsidP="00AF697A">
-[...9 lines deleted...]
-    <w:p w14:paraId="2C7FD41B" w14:textId="77777777" w:rsidR="00E03E75" w:rsidRPr="00CA62CA" w:rsidRDefault="00E03E75" w:rsidP="00E03E75">
+    <w:p w:rsidRPr="00CA62CA" w:rsidR="00E03E75" w:rsidP="00AF697A" w:rsidRDefault="00E03E75" w14:paraId="3609AEB3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CA62CA" w:rsidR="00E03E75" w:rsidP="00E03E75" w:rsidRDefault="00E03E75" w14:paraId="2C7FD41B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>TRAINING AND DEVELOPMENT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EF8E9CC" w14:textId="77777777" w:rsidR="00B845CD" w:rsidRPr="00CA62CA" w:rsidRDefault="00B845CD" w:rsidP="00B845CD">
+    <w:p w:rsidRPr="00CA62CA" w:rsidR="00B845CD" w:rsidP="00B845CD" w:rsidRDefault="00B845CD" w14:paraId="3EF8E9CC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E2E16B7" w14:textId="6202810C" w:rsidR="004E06CB" w:rsidRPr="00CA62CA" w:rsidRDefault="00AF697A" w:rsidP="004E06CB">
+    <w:p w:rsidRPr="00CA62CA" w:rsidR="004E06CB" w:rsidP="004E06CB" w:rsidRDefault="00AF697A" w14:paraId="6E2E16B7" w14:textId="6202810C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Details </w:t>
       </w:r>
-      <w:r w:rsidR="00CA5E42" w:rsidRPr="00CA62CA">
+      <w:r w:rsidRPr="00CA62CA" w:rsidR="00CA5E42">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>the probationer’s</w:t>
       </w:r>
-      <w:r w:rsidR="004E06CB" w:rsidRPr="00CA62CA">
+      <w:r w:rsidRPr="00CA62CA" w:rsidR="004E06CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> training and development</w:t>
       </w:r>
-      <w:r w:rsidR="00A43F0A" w:rsidRPr="00CA62CA">
+      <w:r w:rsidRPr="00CA62CA" w:rsidR="00A43F0A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="004E06CB" w:rsidRPr="00CA62CA">
+      <w:r w:rsidRPr="00CA62CA" w:rsidR="004E06CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002D7490" w:rsidRPr="00CA62CA">
+      <w:r w:rsidRPr="00CA62CA" w:rsidR="002D7490">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>with reference to the Train</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ing and Development plan (FORM 1</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="002D7490" w:rsidRPr="00CA62CA">
+      <w:r w:rsidRPr="00CA62CA" w:rsidR="002D7490">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">), </w:t>
       </w:r>
-      <w:r w:rsidR="004E06CB" w:rsidRPr="00CA62CA">
-[...16 lines deleted...]
-      <w:r w:rsidR="00192937" w:rsidRPr="00CA62CA">
+      <w:r w:rsidRPr="00CA62CA" w:rsidR="004E06CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA62CA" w:rsidR="00192937">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">explain </w:t>
       </w:r>
-      <w:r w:rsidR="004E06CB" w:rsidRPr="00CA62CA">
+      <w:r w:rsidRPr="00CA62CA" w:rsidR="004E06CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>how this has supported their academic activities.</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="00C811D6" w:rsidRPr="00CA62CA">
+      <w:r w:rsidRPr="00CA62CA" w:rsidR="00C811D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>250-word</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> limit)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="792A61FD" w14:textId="77777777" w:rsidR="00D019BA" w:rsidRPr="00CA62CA" w:rsidRDefault="00D019BA" w:rsidP="00D019BA">
-[...8 lines deleted...]
-    <w:p w14:paraId="69FE1C52" w14:textId="0E14747E" w:rsidR="00D019BA" w:rsidRPr="00CA62CA" w:rsidRDefault="00D019BA" w:rsidP="00D019BA">
+    <w:p w:rsidRPr="00CA62CA" w:rsidR="00D019BA" w:rsidP="00D019BA" w:rsidRDefault="00D019BA" w14:paraId="792A61FD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CA62CA" w:rsidR="00D019BA" w:rsidP="00D019BA" w:rsidRDefault="00D019BA" w14:paraId="69FE1C52" w14:textId="0E14747E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Has the probationer completed the University’s</w:t>
       </w:r>
       <w:r w:rsidR="00C13F92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -1227,381 +1231,381 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Equality and Diversity modules?   </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:tag w:val="Yes/No"/>
           <w:id w:val="1404096146"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013438"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText="Yes" w:value="Yes"/>
             <w:listItem w:displayText="No" w:value="No"/>
           </w:dropDownList>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00C811D6" w:rsidRPr="00626D69">
+          <w:r w:rsidRPr="00626D69" w:rsidR="00C811D6">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="549167E7" w14:textId="149F4C23" w:rsidR="00D019BA" w:rsidRPr="00CA62CA" w:rsidRDefault="00C13F92" w:rsidP="00D019BA">
+    <w:p w:rsidRPr="00CA62CA" w:rsidR="00D019BA" w:rsidP="00D019BA" w:rsidRDefault="00C13F92" w14:paraId="549167E7" w14:textId="149F4C23">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Please note that if the mandatory modules have not been completed by the time the probation paperwork is presented at Probation Committee, the probationer will not be confirmed as on track for that year or confirmed in probation, if this final year, until the mandatory modules are completed.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="694BFB42" w14:textId="77777777" w:rsidR="00D019BA" w:rsidRPr="00CA62CA" w:rsidRDefault="00D019BA" w:rsidP="00D019BA">
+    <w:p w:rsidRPr="00CA62CA" w:rsidR="00D019BA" w:rsidP="00D019BA" w:rsidRDefault="00D019BA" w14:paraId="694BFB42" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>If No, give reason:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22F2F3DC" w14:textId="77777777" w:rsidR="004E06CB" w:rsidRPr="00CA62CA" w:rsidRDefault="004E06CB" w:rsidP="004E06CB">
-[...9 lines deleted...]
-    <w:p w14:paraId="5D821371" w14:textId="72570444" w:rsidR="004E06CB" w:rsidRPr="00CA62CA" w:rsidRDefault="00CA5E42" w:rsidP="004E06CB">
+    <w:p w:rsidRPr="00CA62CA" w:rsidR="004E06CB" w:rsidP="004E06CB" w:rsidRDefault="004E06CB" w14:paraId="22F2F3DC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CA62CA" w:rsidR="004E06CB" w:rsidP="004E06CB" w:rsidRDefault="00CA5E42" w14:paraId="5D821371" w14:textId="72570444">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Detail the </w:t>
       </w:r>
-      <w:r w:rsidR="004E06CB" w:rsidRPr="00CA62CA">
+      <w:r w:rsidRPr="00CA62CA" w:rsidR="004E06CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">progress made with </w:t>
       </w:r>
       <w:r w:rsidR="000955D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Associate Module of PGCAPHE</w:t>
       </w:r>
-      <w:r w:rsidR="00D019BA" w:rsidRPr="00CA62CA">
+      <w:r w:rsidRPr="00CA62CA" w:rsidR="00D019BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> or medical equivalent? (</w:t>
       </w:r>
-      <w:r w:rsidR="00C811D6" w:rsidRPr="00CA62CA">
+      <w:r w:rsidRPr="00CA62CA" w:rsidR="00C811D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>150-word</w:t>
       </w:r>
-      <w:r w:rsidR="00D019BA" w:rsidRPr="00CA62CA">
+      <w:r w:rsidRPr="00CA62CA" w:rsidR="00D019BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> limit)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6230ABB1" w14:textId="77777777" w:rsidR="00847F1C" w:rsidRPr="00CA62CA" w:rsidRDefault="00847F1C" w:rsidP="004E06CB">
-[...9 lines deleted...]
-    <w:p w14:paraId="003796BF" w14:textId="77777777" w:rsidR="004E06CB" w:rsidRPr="00CA62CA" w:rsidRDefault="004E06CB" w:rsidP="004E06CB">
+    <w:p w:rsidRPr="00CA62CA" w:rsidR="00847F1C" w:rsidP="004E06CB" w:rsidRDefault="00847F1C" w14:paraId="6230ABB1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CA62CA" w:rsidR="004E06CB" w:rsidP="004E06CB" w:rsidRDefault="004E06CB" w14:paraId="003796BF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>REVIEW OF OBJECTIVES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F9ED102" w14:textId="77777777" w:rsidR="004E5EB3" w:rsidRPr="00CA62CA" w:rsidRDefault="004E5EB3" w:rsidP="004E5EB3">
+    <w:p w:rsidRPr="00CA62CA" w:rsidR="004E5EB3" w:rsidP="004E5EB3" w:rsidRDefault="004E5EB3" w14:paraId="6F9ED102" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DF75F60" w14:textId="77777777" w:rsidR="0005685C" w:rsidRPr="0005685C" w:rsidRDefault="006B5A02" w:rsidP="0005685C">
+    <w:p w:rsidRPr="0005685C" w:rsidR="0005685C" w:rsidP="0005685C" w:rsidRDefault="006B5A02" w14:paraId="0DF75F60" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Comment fully on the probationer’s progress</w:t>
       </w:r>
-      <w:r w:rsidR="00847F1C" w:rsidRPr="00CA62CA">
+      <w:r w:rsidRPr="00CA62CA" w:rsidR="00847F1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> against each objective</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> (FORM 1)</w:t>
       </w:r>
-      <w:r w:rsidR="00847F1C" w:rsidRPr="00CA62CA">
+      <w:r w:rsidRPr="00CA62CA" w:rsidR="00847F1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>, noting achievements,</w:t>
       </w:r>
-      <w:r w:rsidR="002D7490" w:rsidRPr="00CA62CA">
+      <w:r w:rsidRPr="00CA62CA" w:rsidR="002D7490">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> successes, barriers to success and</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> shortfalls</w:t>
       </w:r>
-      <w:r w:rsidR="00847F1C" w:rsidRPr="00CA62CA">
+      <w:r w:rsidRPr="00CA62CA" w:rsidR="00847F1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> to give fair, balanced and true depictio</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>n of the probationer’s</w:t>
       </w:r>
-      <w:r w:rsidR="00847F1C" w:rsidRPr="00CA62CA">
+      <w:r w:rsidRPr="00CA62CA" w:rsidR="00847F1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> overa</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">ll performance and relating progress </w:t>
       </w:r>
-      <w:r w:rsidR="00A43F0A" w:rsidRPr="00CA62CA">
+      <w:r w:rsidRPr="00CA62CA" w:rsidR="00A43F0A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidR="004E5EB3" w:rsidRPr="00CA62CA">
+      <w:r w:rsidRPr="00CA62CA" w:rsidR="004E5EB3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">relevant sections of the </w:t>
       </w:r>
-      <w:r w:rsidR="005B3AF9" w:rsidRPr="00CA62CA">
+      <w:r w:rsidRPr="00CA62CA" w:rsidR="005B3AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Cri</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>teria for Completion of Probation.</w:t>
       </w:r>
-      <w:r w:rsidR="00D019A6" w:rsidRPr="00CA62CA">
+      <w:r w:rsidRPr="00CA62CA" w:rsidR="00D019A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74804D1F" w14:textId="77777777" w:rsidR="0005685C" w:rsidRDefault="0005685C" w:rsidP="0005685C">
+    <w:p w:rsidR="0005685C" w:rsidP="0005685C" w:rsidRDefault="0005685C" w14:paraId="74804D1F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="564CE53E" w14:textId="4F2D8981" w:rsidR="00804B6A" w:rsidRDefault="00804B6A" w:rsidP="0005685C">
+    <w:p w:rsidR="00804B6A" w:rsidP="0005685C" w:rsidRDefault="00804B6A" w14:paraId="564CE53E" w14:textId="4F2D8981">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Your comments should be </w:t>
       </w:r>
       <w:r w:rsidR="00794D33">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>evidence-based using peer review and student evaluation as evidence of teaching quality</w:t>
       </w:r>
       <w:r w:rsidR="00281E5F">
@@ -1615,584 +1619,606 @@
       <w:r w:rsidR="00AC1A1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  Importantly </w:t>
       </w:r>
       <w:r w:rsidR="00A1619A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">it should be made clear what </w:t>
       </w:r>
       <w:r w:rsidR="001F1C82">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">outputs have been produced while employed at University of Dundee. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20BD4221" w14:textId="77777777" w:rsidR="00804B6A" w:rsidRDefault="00804B6A" w:rsidP="0005685C">
+    <w:p w:rsidR="00804B6A" w:rsidP="0005685C" w:rsidRDefault="00804B6A" w14:paraId="20BD4221" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AC53FB3" w14:textId="5F036818" w:rsidR="005B3AF9" w:rsidRPr="00CA62CA" w:rsidRDefault="00D019A6" w:rsidP="0005685C">
+    <w:p w:rsidRPr="00CA62CA" w:rsidR="005B3AF9" w:rsidP="0005685C" w:rsidRDefault="00D019A6" w14:paraId="3AC53FB3" w14:textId="5F036818">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00C811D6" w:rsidRPr="00CA62CA">
+      <w:r w:rsidRPr="00CA62CA" w:rsidR="00C811D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>250-word</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> limit in each section)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C299590" w14:textId="77777777" w:rsidR="005B3AF9" w:rsidRPr="00CA62CA" w:rsidRDefault="005B3AF9" w:rsidP="005B3AF9">
+    <w:p w:rsidRPr="00CA62CA" w:rsidR="005B3AF9" w:rsidP="005B3AF9" w:rsidRDefault="005B3AF9" w14:paraId="3C299590" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360" w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Teaching:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="225B7F7E" w14:textId="77777777" w:rsidR="005B3AF9" w:rsidRPr="00CA62CA" w:rsidRDefault="005B3AF9" w:rsidP="00F64172">
-[...9 lines deleted...]
-    <w:p w14:paraId="2B36D7DF" w14:textId="77777777" w:rsidR="005B3AF9" w:rsidRPr="00CA62CA" w:rsidRDefault="005B3AF9" w:rsidP="005B3AF9">
+    <w:p w:rsidRPr="00CA62CA" w:rsidR="005B3AF9" w:rsidP="00F64172" w:rsidRDefault="005B3AF9" w14:paraId="225B7F7E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CA62CA" w:rsidR="005B3AF9" w:rsidP="005B3AF9" w:rsidRDefault="005B3AF9" w14:paraId="2B36D7DF" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360" w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Scholarship</w:t>
       </w:r>
-      <w:r w:rsidR="00F64172" w:rsidRPr="00CA62CA">
+      <w:r w:rsidRPr="00CA62CA" w:rsidR="00F64172">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> (if appropriate)</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72044A58" w14:textId="77777777" w:rsidR="005B3AF9" w:rsidRPr="00CA62CA" w:rsidRDefault="005B3AF9" w:rsidP="00F64172">
-[...9 lines deleted...]
-    <w:p w14:paraId="29A504FC" w14:textId="77777777" w:rsidR="005B3AF9" w:rsidRPr="00CA62CA" w:rsidRDefault="005B3AF9" w:rsidP="005B3AF9">
+    <w:p w:rsidRPr="00CA62CA" w:rsidR="005B3AF9" w:rsidP="00F64172" w:rsidRDefault="005B3AF9" w14:paraId="72044A58" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CA62CA" w:rsidR="005B3AF9" w:rsidP="005B3AF9" w:rsidRDefault="005B3AF9" w14:paraId="29A504FC" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360" w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Research</w:t>
       </w:r>
-      <w:r w:rsidR="00F64172" w:rsidRPr="00CA62CA">
+      <w:r w:rsidRPr="00CA62CA" w:rsidR="00F64172">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> (if appropriate)</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ABD0A7E" w14:textId="77777777" w:rsidR="005B3AF9" w:rsidRPr="00CA62CA" w:rsidRDefault="005B3AF9" w:rsidP="005B3AF9">
+    <w:p w:rsidRPr="00CA62CA" w:rsidR="005B3AF9" w:rsidP="005B3AF9" w:rsidRDefault="005B3AF9" w14:paraId="3ABD0A7E" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360" w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0148608A" w14:textId="77777777" w:rsidR="00F64172" w:rsidRPr="00CA62CA" w:rsidRDefault="005B3AF9" w:rsidP="00A4789F">
+    <w:p w:rsidRPr="00CA62CA" w:rsidR="00F64172" w:rsidP="09C38653" w:rsidRDefault="005B3AF9" w14:paraId="0148608A" w14:textId="70181A23">
       <w:pPr>
         <w:ind w:left="360" w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...14 lines deleted...]
-    <w:p w14:paraId="50AC3CAA" w14:textId="77777777" w:rsidR="00A4789F" w:rsidRPr="00CA62CA" w:rsidRDefault="00A4789F" w:rsidP="00A4789F">
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="45F65408" w:rsidR="005B3AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contribution to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="45F65408" w:rsidR="1E27AC7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Faculty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="45F65408" w:rsidR="005B3AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and University:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CA62CA" w:rsidR="00A4789F" w:rsidP="00A4789F" w:rsidRDefault="00A4789F" w14:paraId="50AC3CAA" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360" w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7AA017E1" w14:textId="77777777" w:rsidR="0066368E" w:rsidRPr="00CA62CA" w:rsidRDefault="0066368E" w:rsidP="0066368E">
+    <w:p w:rsidRPr="00CA62CA" w:rsidR="0066368E" w:rsidP="0066368E" w:rsidRDefault="0066368E" w14:paraId="7AA017E1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>DEVELOPMENT NEEDS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AC0FB09" w14:textId="72A52ADB" w:rsidR="0066368E" w:rsidRDefault="0074404F" w:rsidP="0066368E">
+    <w:p w:rsidR="0066368E" w:rsidP="0066368E" w:rsidRDefault="0074404F" w14:paraId="6AC0FB09" w14:textId="72A52ADB">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>If probation will continue, i</w:t>
       </w:r>
-      <w:r w:rsidR="00F64172" w:rsidRPr="00CA62CA">
+      <w:r w:rsidRPr="00CA62CA" w:rsidR="00F64172">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ndicate</w:t>
       </w:r>
-      <w:r w:rsidR="0066368E" w:rsidRPr="00CA62CA">
+      <w:r w:rsidRPr="00CA62CA" w:rsidR="0066368E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> the areas of development </w:t>
       </w:r>
-      <w:r w:rsidR="00816DBA" w:rsidRPr="00CA62CA">
+      <w:r w:rsidRPr="00CA62CA" w:rsidR="00816DBA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">from which </w:t>
       </w:r>
-      <w:r w:rsidR="0066368E" w:rsidRPr="00CA62CA">
+      <w:r w:rsidRPr="00CA62CA" w:rsidR="0066368E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="00F64172" w:rsidRPr="00CA62CA">
+      <w:r w:rsidRPr="00CA62CA" w:rsidR="00F64172">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>probationer</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> would benefit. </w:t>
       </w:r>
-      <w:r w:rsidR="00F64172" w:rsidRPr="00CA62CA">
+      <w:r w:rsidRPr="00CA62CA" w:rsidR="00F64172">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00C811D6" w:rsidRPr="00CA62CA">
+      <w:r w:rsidRPr="00CA62CA" w:rsidR="00C811D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>150-word</w:t>
       </w:r>
-      <w:r w:rsidR="00F64172" w:rsidRPr="00CA62CA">
+      <w:r w:rsidRPr="00CA62CA" w:rsidR="00F64172">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> limit)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F5A2AA0" w14:textId="77777777" w:rsidR="00C811D6" w:rsidRDefault="00C811D6" w:rsidP="0066368E">
+    <w:p w:rsidR="00C811D6" w:rsidP="0066368E" w:rsidRDefault="00C811D6" w14:paraId="0F5A2AA0" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E6D530E" w14:textId="77777777" w:rsidR="00C811D6" w:rsidRPr="00CA62CA" w:rsidRDefault="00C811D6" w:rsidP="0066368E">
+    <w:p w:rsidRPr="00CA62CA" w:rsidR="00C811D6" w:rsidP="0066368E" w:rsidRDefault="00C811D6" w14:paraId="5E6D530E" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="086B827B" w14:textId="77777777" w:rsidR="0066368E" w:rsidRPr="00CA62CA" w:rsidRDefault="0066368E" w:rsidP="0066368E">
+    <w:p w:rsidRPr="00CA62CA" w:rsidR="0066368E" w:rsidP="0066368E" w:rsidRDefault="0066368E" w14:paraId="086B827B" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F7965FA" w14:textId="77777777" w:rsidR="0066368E" w:rsidRPr="00CA62CA" w:rsidRDefault="004E5EB3" w:rsidP="0066368E">
+    <w:p w:rsidRPr="00CA62CA" w:rsidR="0066368E" w:rsidP="0066368E" w:rsidRDefault="004E5EB3" w14:paraId="1F7965FA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>MENTORING AND SUPPORT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F49F1A1" w14:textId="7EAE71BE" w:rsidR="004E5EB3" w:rsidRPr="00CA62CA" w:rsidRDefault="00F64172" w:rsidP="004E5EB3">
+    <w:p w:rsidRPr="00CA62CA" w:rsidR="004E5EB3" w:rsidP="004E5EB3" w:rsidRDefault="00F64172" w14:paraId="0F49F1A1" w14:textId="7EAE71BE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Indicate</w:t>
       </w:r>
-      <w:r w:rsidR="004E5EB3" w:rsidRPr="00CA62CA">
+      <w:r w:rsidRPr="00CA62CA" w:rsidR="004E5EB3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> any areas of specific </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">mentoring and/or </w:t>
       </w:r>
-      <w:r w:rsidR="004E5EB3" w:rsidRPr="00CA62CA">
+      <w:r w:rsidRPr="00CA62CA" w:rsidR="004E5EB3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>support to be provided in the forthcoming year and state reasons.</w:t>
       </w:r>
-      <w:r w:rsidR="00D019A6" w:rsidRPr="00CA62CA">
+      <w:r w:rsidRPr="00CA62CA" w:rsidR="00D019A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="00C811D6" w:rsidRPr="00CA62CA">
+      <w:r w:rsidRPr="00CA62CA" w:rsidR="00C811D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>150-word</w:t>
       </w:r>
-      <w:r w:rsidR="00D019A6" w:rsidRPr="00CA62CA">
+      <w:r w:rsidRPr="00CA62CA" w:rsidR="00D019A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> limit)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22C75DBF" w14:textId="77777777" w:rsidR="0084633B" w:rsidRDefault="0084633B" w:rsidP="003C14D4">
+    <w:p w:rsidR="0084633B" w:rsidP="003C14D4" w:rsidRDefault="0084633B" w14:paraId="22C75DBF" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="309A0F94" w14:textId="77777777" w:rsidR="00C811D6" w:rsidRDefault="00C811D6" w:rsidP="003C14D4">
+    <w:p w:rsidR="00C811D6" w:rsidP="003C14D4" w:rsidRDefault="00C811D6" w14:paraId="309A0F94" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="410FFC8F" w14:textId="77777777" w:rsidR="00C811D6" w:rsidRPr="00CA62CA" w:rsidRDefault="00C811D6" w:rsidP="003C14D4">
+    <w:p w:rsidRPr="00CA62CA" w:rsidR="00C811D6" w:rsidP="003C14D4" w:rsidRDefault="00C811D6" w14:paraId="410FFC8F" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55641AF6" w14:textId="77777777" w:rsidR="003922BA" w:rsidRPr="00CA62CA" w:rsidRDefault="003922BA" w:rsidP="003922BA">
+    <w:p w:rsidRPr="00CA62CA" w:rsidR="003922BA" w:rsidP="003922BA" w:rsidRDefault="003922BA" w14:paraId="55641AF6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>PROGRESS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C6B4081" w14:textId="77777777" w:rsidR="0084633B" w:rsidRPr="00CA62CA" w:rsidRDefault="0084633B" w:rsidP="003922BA">
+    <w:p w:rsidRPr="00CA62CA" w:rsidR="0084633B" w:rsidP="003922BA" w:rsidRDefault="0084633B" w14:paraId="7C6B4081" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Against the Cri</w:t>
       </w:r>
-      <w:r w:rsidR="003922BA" w:rsidRPr="00CA62CA">
+      <w:r w:rsidRPr="00CA62CA" w:rsidR="003922BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">teria for Completion of Probation, the probationer </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>is:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39969FB5" w14:textId="4600ED28" w:rsidR="003C14D4" w:rsidRPr="00CA62CA" w:rsidRDefault="003C14D4" w:rsidP="0084633B">
+    <w:p w:rsidRPr="00CA62CA" w:rsidR="003C14D4" w:rsidP="0084633B" w:rsidRDefault="003C14D4" w14:paraId="39969FB5" w14:textId="4600ED28">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>On track/making expected progress</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -2221,60 +2247,60 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="634144035"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013438"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText="Yes" w:value="Yes"/>
             <w:listItem w:displayText="No" w:value="No"/>
           </w:dropDownList>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00C811D6" w:rsidRPr="00626D69">
+          <w:r w:rsidRPr="00626D69" w:rsidR="00C811D6">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="6279AC8E" w14:textId="61FEF1AD" w:rsidR="003C14D4" w:rsidRPr="00CA62CA" w:rsidRDefault="003C14D4" w:rsidP="0084633B">
+    <w:p w:rsidRPr="00CA62CA" w:rsidR="003C14D4" w:rsidP="0084633B" w:rsidRDefault="003C14D4" w14:paraId="6279AC8E" w14:textId="61FEF1AD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Making exceptional progress</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -2311,60 +2337,60 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="1356767601"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013438"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText="Yes" w:value="Yes"/>
             <w:listItem w:displayText="No" w:value="No"/>
           </w:dropDownList>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00C811D6" w:rsidRPr="00626D69">
+          <w:r w:rsidRPr="00626D69" w:rsidR="00C811D6">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="70DDC090" w14:textId="41B768BA" w:rsidR="003C14D4" w:rsidRPr="00CA62CA" w:rsidRDefault="003C14D4" w:rsidP="0084633B">
+    <w:p w:rsidRPr="00CA62CA" w:rsidR="003C14D4" w:rsidP="0084633B" w:rsidRDefault="003C14D4" w14:paraId="70DDC090" w14:textId="41B768BA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Cause for concern</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -2409,249 +2435,342 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="-1680115848"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013438"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText="Yes" w:value="Yes"/>
             <w:listItem w:displayText="No" w:value="No"/>
           </w:dropDownList>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00C811D6" w:rsidRPr="00626D69">
+          <w:r w:rsidRPr="00626D69" w:rsidR="00C811D6">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="0631539F" w14:textId="65676125" w:rsidR="0032395D" w:rsidRPr="00CA62CA" w:rsidRDefault="003C14D4" w:rsidP="00C811D6">
+    <w:p w:rsidRPr="00CA62CA" w:rsidR="0032395D" w:rsidP="00C811D6" w:rsidRDefault="003C14D4" w14:paraId="0631539F" w14:textId="65676125">
       <w:pPr>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Comments:</w:t>
       </w:r>
-      <w:r w:rsidR="00E3698F" w:rsidRPr="00CA62CA">
+      <w:r w:rsidRPr="00CA62CA" w:rsidR="00E3698F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="00C811D6" w:rsidRPr="00CA62CA">
+      <w:r w:rsidRPr="00CA62CA" w:rsidR="00C811D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>250-word</w:t>
       </w:r>
-      <w:r w:rsidR="003922BA" w:rsidRPr="00CA62CA">
+      <w:r w:rsidRPr="00CA62CA" w:rsidR="003922BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> limit)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F9D5004" w14:textId="77777777" w:rsidR="00C811D6" w:rsidRDefault="00C811D6" w:rsidP="003C14D4">
+    <w:p w:rsidR="00C811D6" w:rsidP="003C14D4" w:rsidRDefault="00C811D6" w14:paraId="3F9D5004" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1ADC9E3F" w14:textId="77777777" w:rsidR="0025638A" w:rsidRPr="00CA62CA" w:rsidRDefault="0025638A" w:rsidP="003C14D4">
+    <w:p w:rsidRPr="00CA62CA" w:rsidR="0025638A" w:rsidP="003C14D4" w:rsidRDefault="0025638A" w14:paraId="1ADC9E3F" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1362C1D6" w14:textId="671B5FBA" w:rsidR="00C811D6" w:rsidRPr="00C811D6" w:rsidRDefault="003C14D4" w:rsidP="00C811D6">
+    <w:p w:rsidRPr="00C811D6" w:rsidR="00C811D6" w:rsidP="09C38653" w:rsidRDefault="003C14D4" w14:paraId="1362C1D6" w14:textId="6C7B258D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...7 lines deleted...]
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="45F65408" w:rsidR="003C14D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>FINAL REPORT</w:t>
       </w:r>
-      <w:r w:rsidR="003922BA" w:rsidRPr="00C811D6">
-[...9 lines deleted...]
-    <w:p w14:paraId="575AA078" w14:textId="2B924764" w:rsidR="00C811D6" w:rsidRDefault="00C811D6" w:rsidP="00C811D6">
+      <w:r w:rsidRPr="45F65408" w:rsidR="003922BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (to be completed by the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="45F65408" w:rsidR="1D0815BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Faculty Vice Principal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="45F65408" w:rsidR="003922BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C811D6" w:rsidP="00C811D6" w:rsidRDefault="00C811D6" w14:paraId="575AA078" w14:textId="63B57326">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C811D6">
-[...16 lines deleted...]
-    <w:p w14:paraId="44B59109" w14:textId="734901CA" w:rsidR="00C811D6" w:rsidRDefault="00C811D6" w:rsidP="00C811D6">
+      <w:r w:rsidRPr="45F65408" w:rsidR="00C811D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">On the final report (Year 3, final or extended year), the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="45F65408" w:rsidR="1D0815BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Faculty Vice Principal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="45F65408" w:rsidR="00C811D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should make a clear recommendation on the successful completion, or not, of probation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="45F65408" w:rsidR="00C811D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="45F65408" w:rsidR="00C811D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For Grade 7 probationary Lecturers the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="45F65408" w:rsidR="1D0815BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Faculty Vice Principal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="45F65408" w:rsidR="00C811D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is also making a recommendation in relation to progression to Grade 8.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C811D6" w:rsidP="00C811D6" w:rsidRDefault="00C811D6" w14:paraId="44B59109" w14:textId="2E82647E">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C811D6">
-[...7 lines deleted...]
-      <w:r w:rsidR="0025638A">
+      <w:r w:rsidRPr="45F65408" w:rsidR="00C811D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If not recommending confirmation of appointment the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="45F65408" w:rsidR="1D0815BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Faculty Vice Principal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="45F65408" w:rsidR="00C811D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should attach the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="45F65408" w:rsidR="00C811D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Pre-hearing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="45F65408" w:rsidR="00C811D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> recommendation which was chaired by </w:t>
+      </w:r>
+      <w:r w:rsidRPr="45F65408" w:rsidR="0025638A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00C811D6">
+      <w:r w:rsidRPr="45F65408" w:rsidR="1D0815BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Faculty Vice Principal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="45F65408" w:rsidR="00C811D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30A177A7" w14:textId="6839BD57" w:rsidR="00C811D6" w:rsidRPr="0025638A" w:rsidRDefault="00C811D6" w:rsidP="00C811D6">
+    <w:p w:rsidRPr="0025638A" w:rsidR="00C811D6" w:rsidP="00C811D6" w:rsidRDefault="00C811D6" w14:paraId="30A177A7" w14:textId="6839BD57">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0025638A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>7.1 Recommendation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DDDA23C" w14:textId="1A0DF00B" w:rsidR="003C14D4" w:rsidRPr="00CA62CA" w:rsidRDefault="00841B9E" w:rsidP="00841B9E">
+    <w:p w:rsidRPr="00CA62CA" w:rsidR="003C14D4" w:rsidP="00841B9E" w:rsidRDefault="00841B9E" w14:paraId="6DDDA23C" w14:textId="1A0DF00B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Confirm appointment </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -2688,688 +2807,694 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="-1876000528"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013438"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText="Yes" w:value="Yes"/>
             <w:listItem w:displayText="No" w:value="No"/>
           </w:dropDownList>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00C811D6" w:rsidRPr="00626D69">
+          <w:r w:rsidRPr="00626D69" w:rsidR="00C811D6">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="6AA5D7B2" w14:textId="77777777" w:rsidR="00841B9E" w:rsidRPr="00CA62CA" w:rsidRDefault="00841B9E" w:rsidP="00841B9E">
+    <w:p w:rsidRPr="00CA62CA" w:rsidR="00841B9E" w:rsidP="00841B9E" w:rsidRDefault="00841B9E" w14:paraId="6AA5D7B2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Recommend against </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Recommend against appointment</w:t>
+      </w:r>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7750CA43" w14:textId="77777777" w:rsidR="008C67AB" w:rsidRPr="00CA62CA" w:rsidRDefault="008C67AB" w:rsidP="0032395D">
+    <w:p w:rsidRPr="00CA62CA" w:rsidR="008C67AB" w:rsidP="0032395D" w:rsidRDefault="008C67AB" w14:paraId="7750CA43" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Pre-hearing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="716C5D2E" w14:textId="22A36D18" w:rsidR="0074404F" w:rsidRPr="00CA62CA" w:rsidRDefault="008C67AB" w:rsidP="00387A39">
+    <w:p w:rsidRPr="00CA62CA" w:rsidR="0074404F" w:rsidP="00387A39" w:rsidRDefault="008C67AB" w14:paraId="716C5D2E" w14:textId="22A36D18">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="2933"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>recommendation</w:t>
       </w:r>
-      <w:r w:rsidR="00841B9E" w:rsidRPr="00CA62CA">
+      <w:r w:rsidRPr="00CA62CA" w:rsidR="00841B9E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> attached</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00841B9E" w:rsidRPr="00CA62CA">
+      <w:r w:rsidRPr="00CA62CA" w:rsidR="00841B9E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00841B9E" w:rsidRPr="00CA62CA">
+      <w:r w:rsidRPr="00CA62CA" w:rsidR="00841B9E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00EF4DA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="1031078115"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013438"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText="Yes" w:value="Yes"/>
             <w:listItem w:displayText="No" w:value="No"/>
           </w:dropDownList>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00C811D6" w:rsidRPr="00626D69">
+          <w:r w:rsidRPr="00626D69" w:rsidR="00C811D6">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="48DE4BFE" w14:textId="78E2A4E3" w:rsidR="00C811D6" w:rsidRPr="0025638A" w:rsidRDefault="00C811D6" w:rsidP="00C811D6">
+    <w:p w:rsidRPr="0025638A" w:rsidR="00C811D6" w:rsidP="00C811D6" w:rsidRDefault="00C811D6" w14:paraId="48DE4BFE" w14:textId="78E2A4E3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0025638A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">        7.2 Summary of Performance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5470593D" w14:textId="12275288" w:rsidR="0074404F" w:rsidRPr="00C811D6" w:rsidRDefault="0074404F" w:rsidP="00C811D6">
+    <w:p w:rsidRPr="00C811D6" w:rsidR="0074404F" w:rsidP="00C811D6" w:rsidRDefault="0074404F" w14:paraId="5470593D" w14:textId="78BBCF03">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C811D6">
-[...7 lines deleted...]
-      <w:r w:rsidR="00D019A6" w:rsidRPr="00C811D6">
+      <w:r w:rsidRPr="45F65408" w:rsidR="0074404F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="45F65408" w:rsidR="1D0815BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Faculty Vice Principal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="45F65408" w:rsidR="0074404F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should provide a holistic summary of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="45F65408" w:rsidR="00D019A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C811D6">
+      <w:r w:rsidRPr="45F65408" w:rsidR="0074404F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>robationer’s performance highlighting any relevant points</w:t>
       </w:r>
-      <w:r w:rsidR="00C811D6">
+      <w:r w:rsidRPr="45F65408" w:rsidR="00C811D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>, including for Grade 7 probationers</w:t>
       </w:r>
-      <w:r w:rsidR="00BE12F5">
+      <w:r w:rsidRPr="45F65408" w:rsidR="00BE12F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00C811D6">
+      <w:r w:rsidRPr="45F65408" w:rsidR="00C811D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> suitability for progression to Grade 8</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C811D6">
+      <w:r w:rsidRPr="45F65408" w:rsidR="0074404F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00D019A6" w:rsidRPr="00C811D6">
+      <w:r w:rsidRPr="45F65408" w:rsidR="00D019A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="00C811D6" w:rsidRPr="00C811D6">
+      <w:r w:rsidRPr="45F65408" w:rsidR="00C811D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>250-word</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C811D6">
+      <w:r w:rsidRPr="45F65408" w:rsidR="0074404F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> limit)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="593EAAE8" w14:textId="37100716" w:rsidR="00C811D6" w:rsidRDefault="00C811D6" w:rsidP="00C811D6">
+    <w:p w:rsidR="00C811D6" w:rsidP="00C811D6" w:rsidRDefault="00C811D6" w14:paraId="593EAAE8" w14:textId="37100716">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A462F63" w14:textId="77777777" w:rsidR="00C811D6" w:rsidRDefault="00C811D6" w:rsidP="00C811D6">
-[...27 lines deleted...]
-    <w:p w14:paraId="1D4A28A4" w14:textId="38772D9F" w:rsidR="00C811D6" w:rsidRDefault="00C811D6" w:rsidP="00C811D6">
+    <w:p w:rsidR="00C811D6" w:rsidP="00C811D6" w:rsidRDefault="00C811D6" w14:paraId="5A462F63" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C811D6" w:rsidR="00C811D6" w:rsidP="00C811D6" w:rsidRDefault="00C811D6" w14:paraId="520AF5A1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CA62CA" w:rsidR="00841B9E" w:rsidP="00841B9E" w:rsidRDefault="00841B9E" w14:paraId="751C6C66" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C811D6" w:rsidP="00C811D6" w:rsidRDefault="00C811D6" w14:paraId="1D4A28A4" w14:textId="38772D9F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>CONFIRMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2696F0E3" w14:textId="50E45D8D" w:rsidR="006D609B" w:rsidRPr="00CA62CA" w:rsidRDefault="00C811D6" w:rsidP="00C811D6">
+    <w:p w:rsidRPr="00CA62CA" w:rsidR="006D609B" w:rsidP="00C811D6" w:rsidRDefault="00C811D6" w14:paraId="2696F0E3" w14:textId="50E45D8D">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">A copy of the probationary documentation has been provided to the probationer.     </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:bCs/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="-293911020"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013438"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText="Yes" w:value="Yes"/>
             <w:listItem w:displayText="No" w:value="No"/>
           </w:dropDownList>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00626D69">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00A4789F" w:rsidRPr="00CA62CA">
+      <w:r w:rsidRPr="00CA62CA" w:rsidR="00A4789F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00A4789F" w:rsidRPr="00CA62CA">
+      <w:r w:rsidRPr="00CA62CA" w:rsidR="00A4789F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00A4789F" w:rsidRPr="00CA62CA">
+      <w:r w:rsidRPr="00CA62CA" w:rsidR="00A4789F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00A4789F" w:rsidRPr="00CA62CA">
+      <w:r w:rsidRPr="00CA62CA" w:rsidR="00A4789F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00E3698F" w:rsidRPr="00CA62CA">
+      <w:r w:rsidRPr="00CA62CA" w:rsidR="00E3698F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006D609B" w:rsidRPr="00CA62CA">
+      <w:r w:rsidRPr="00CA62CA" w:rsidR="006D609B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07A3EF36" w14:textId="77777777" w:rsidR="006D609B" w:rsidRPr="0025638A" w:rsidRDefault="006D609B" w:rsidP="0025638A">
+    <w:p w:rsidRPr="0025638A" w:rsidR="006D609B" w:rsidP="0025638A" w:rsidRDefault="006D609B" w14:paraId="07A3EF36" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0025638A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>If No, please explain</w:t>
       </w:r>
-      <w:r w:rsidR="00E3698F" w:rsidRPr="0025638A">
+      <w:r w:rsidRPr="0025638A" w:rsidR="00E3698F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="008874F4" w:rsidRPr="0025638A">
+      <w:r w:rsidRPr="0025638A" w:rsidR="008874F4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03C16768" w14:textId="77777777" w:rsidR="00C811D6" w:rsidRPr="00CA62CA" w:rsidRDefault="00C811D6" w:rsidP="0025638A">
+    <w:p w:rsidRPr="00CA62CA" w:rsidR="00C811D6" w:rsidP="0025638A" w:rsidRDefault="00C811D6" w14:paraId="03C16768" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="371CADAE" w14:textId="77777777" w:rsidR="008874F4" w:rsidRPr="00CA62CA" w:rsidRDefault="008874F4" w:rsidP="008874F4">
-[...8 lines deleted...]
-    <w:p w14:paraId="623FB57D" w14:textId="091A8F63" w:rsidR="008874F4" w:rsidRPr="00CA62CA" w:rsidRDefault="008874F4" w:rsidP="00C811D6">
+    <w:p w:rsidRPr="00CA62CA" w:rsidR="008874F4" w:rsidP="008874F4" w:rsidRDefault="008874F4" w14:paraId="371CADAE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CA62CA" w:rsidR="008874F4" w:rsidP="00C811D6" w:rsidRDefault="008874F4" w14:paraId="623FB57D" w14:textId="091A8F63">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>PROBATIONARY LECTURER’S COMMENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41226EFA" w14:textId="3C31F87C" w:rsidR="008874F4" w:rsidRPr="00CA62CA" w:rsidRDefault="008874F4" w:rsidP="008874F4">
+    <w:p w:rsidRPr="00CA62CA" w:rsidR="008874F4" w:rsidP="008874F4" w:rsidRDefault="008874F4" w14:paraId="41226EFA" w14:textId="3C31F87C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00C811D6" w:rsidRPr="00CA62CA">
+      <w:r w:rsidRPr="00CA62CA" w:rsidR="00C811D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>250-word</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> limit)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61083C3E" w14:textId="77777777" w:rsidR="008874F4" w:rsidRPr="00CA62CA" w:rsidRDefault="008874F4" w:rsidP="008874F4">
-[...67 lines deleted...]
-    <w:p w14:paraId="01693BF6" w14:textId="4478AD21" w:rsidR="00EE0C94" w:rsidRPr="00CA62CA" w:rsidRDefault="00EE0C94" w:rsidP="00EE0C94">
+    <w:p w:rsidRPr="00CA62CA" w:rsidR="008874F4" w:rsidP="008874F4" w:rsidRDefault="008874F4" w14:paraId="61083C3E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CA62CA" w:rsidR="008874F4" w:rsidP="008874F4" w:rsidRDefault="008874F4" w14:paraId="13FC050C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CA62CA" w:rsidR="00EE0C94" w:rsidP="00EE0C94" w:rsidRDefault="00EE0C94" w14:paraId="465A4DC3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CA62CA" w:rsidR="00EE0C94" w:rsidP="00EE0C94" w:rsidRDefault="00EE0C94" w14:paraId="116618B8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CA62CA" w:rsidR="00EE0C94" w:rsidP="00EE0C94" w:rsidRDefault="00EE0C94" w14:paraId="14CF0D62" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CA62CA" w:rsidR="00EE0C94" w:rsidP="00EE0C94" w:rsidRDefault="00EE0C94" w14:paraId="66412777" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CA62CA" w:rsidR="00EE0C94" w:rsidP="00EE0C94" w:rsidRDefault="00EE0C94" w14:paraId="6C93E947" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CA62CA" w:rsidR="00EE0C94" w:rsidP="00EE0C94" w:rsidRDefault="00EE0C94" w14:paraId="01693BF6" w14:textId="4478AD21">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Academic Line Manager’s Signature</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
@@ -3378,100 +3503,120 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00CA62CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>Date</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="546345497"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date>
             <w:dateFormat w:val="dd/MM/yyyy"/>
             <w:lid w:val="en-GB"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="0025638A" w:rsidRPr="00626D69">
+          <w:r w:rsidRPr="00626D69" w:rsidR="0025638A">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="3D2E06E3" w14:textId="3409C852" w:rsidR="00387A39" w:rsidRPr="00CA62CA" w:rsidRDefault="00387A39" w:rsidP="00EE0C94">
-[...15 lines deleted...]
-        <w:t>Dean’s Signature</w:t>
+    <w:p w:rsidRPr="00CA62CA" w:rsidR="00387A39" w:rsidP="09C38653" w:rsidRDefault="00387A39" w14:paraId="3D2E06E3" w14:textId="4EF870E6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="09C38653" w:rsidR="1D0815BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Faculty Vice Principal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="09C38653" w:rsidR="00387A39">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>’s Signature</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -3482,84 +3627,108 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="09C38653" w:rsidR="00387A39">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>Date</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:rPr>
-[...4 lines deleted...]
-          </w:rPr>
           <w:id w:val="-24649524"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date>
             <w:dateFormat w:val="dd/MM/yyyy"/>
             <w:lid w:val="en-GB"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b w:val="1"/>
+            <w:bCs w:val="1"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
         </w:sdtPr>
-        <w:sdtEndPr/>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b w:val="1"/>
+            <w:bCs w:val="1"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+        </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidR="0025638A" w:rsidRPr="00626D69">
+          <w:r w:rsidRPr="00626D69" w:rsidR="0025638A">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t>Click or tap to enter a date.</w:t>
+            <w:t>Click</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00626D69" w:rsidR="0025638A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> or tap to enter a date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="29CB06FD" w14:textId="3A42BD49" w:rsidR="00EE0C94" w:rsidRPr="00CA62CA" w:rsidRDefault="00EE0C94" w:rsidP="00EE0C94">
+    <w:p w:rsidRPr="00CA62CA" w:rsidR="00EE0C94" w:rsidP="00EE0C94" w:rsidRDefault="00EE0C94" w14:paraId="29CB06FD" w14:textId="3A42BD49">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Probationary Lecturer’s Signature</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -3569,237 +3738,255 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00CA62CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>Date</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="-869293787"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date>
             <w:dateFormat w:val="dd/MM/yyyy"/>
             <w:lid w:val="en-GB"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="0025638A" w:rsidRPr="00626D69">
+          <w:r w:rsidRPr="00626D69" w:rsidR="0025638A">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:sectPr w:rsidR="00EE0C94" w:rsidRPr="00CA62CA">
+    <w:sectPr w:rsidRPr="00CA62CA" w:rsidR="00EE0C94">
       <w:headerReference w:type="default" r:id="rId10"/>
-      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6233FFEF" w14:textId="77777777" w:rsidR="00A30E9B" w:rsidRDefault="00A30E9B" w:rsidP="00B814E0">
+    <w:p w:rsidR="00990CD5" w:rsidP="00B814E0" w:rsidRDefault="00990CD5" w14:paraId="7D60CA94" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="798A065A" w14:textId="77777777" w:rsidR="00A30E9B" w:rsidRDefault="00A30E9B" w:rsidP="00B814E0">
+    <w:p w:rsidR="00990CD5" w:rsidP="00B814E0" w:rsidRDefault="00990CD5" w14:paraId="4B71B2B8" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0C69B771" w14:textId="77777777" w:rsidR="00A30E9B" w:rsidRDefault="00A30E9B" w:rsidP="00B814E0">
+    <w:p w:rsidR="00990CD5" w:rsidP="00B814E0" w:rsidRDefault="00990CD5" w14:paraId="6B534A01" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2EA51A5F" w14:textId="77777777" w:rsidR="00A30E9B" w:rsidRDefault="00A30E9B" w:rsidP="00B814E0">
+    <w:p w:rsidR="00990CD5" w:rsidP="00B814E0" w:rsidRDefault="00990CD5" w14:paraId="5A2A1948" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5E12E819" w14:textId="77777777" w:rsidR="00B814E0" w:rsidRDefault="00C607BE">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00B814E0" w:rsidRDefault="00C607BE" w14:paraId="5E12E819" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
+    </w:r>
+    <w:r>
       <w:t>FORM 2</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="165EFCF2" w14:textId="77777777" w:rsidR="00B814E0" w:rsidRDefault="00B814E0">
+  <w:p w:rsidR="00B814E0" w:rsidRDefault="00B814E0" w14:paraId="165EFCF2" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06094535"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E7C28C38"/>
     <w:lvl w:ilvl="0" w:tplc="610C5E74">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -3947,51 +4134,51 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="105C4BC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="22EAE508"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
@@ -4214,260 +4401,260 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26471DED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AD94B884"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2213" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2933" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3653" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4373" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5093" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5813" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6533" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7253" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7973" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2AD03183"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="45AC2ED4"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32C9123B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0E309436"/>
     <w:lvl w:ilvl="0" w:tplc="08090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4935,147 +5122,147 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57620BC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5776B4DA"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5BE76426"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="51B86C1E"/>
     <w:lvl w:ilvl="0" w:tplc="08090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5455,147 +5642,147 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="697B4EFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9908717C"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="709B3CBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FBC0B18A"/>
     <w:lvl w:ilvl="0" w:tplc="9B5CB14A">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5657,147 +5844,147 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DD659E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="71706456"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1211185047">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="958074340">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="301465830">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1957829499">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1139416981">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2126579244">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="287660675">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="374354305">
@@ -5821,272 +6008,280 @@
   <w:num w:numId="14" w16cid:durableId="307789794">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="20254515">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="194078009">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1319069722">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1604848393">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1812744288">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="265042083">
     <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:view w:val="web"/>
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:trackRevisions w:val="true"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B814E0"/>
     <w:rsid w:val="0005685C"/>
     <w:rsid w:val="000955D2"/>
+    <w:rsid w:val="000C6918"/>
     <w:rsid w:val="0011267D"/>
     <w:rsid w:val="00171B26"/>
     <w:rsid w:val="00192937"/>
     <w:rsid w:val="001F1C82"/>
     <w:rsid w:val="00237CC8"/>
     <w:rsid w:val="00251E76"/>
     <w:rsid w:val="0025638A"/>
     <w:rsid w:val="00281E5F"/>
     <w:rsid w:val="002D7490"/>
     <w:rsid w:val="002E0A9C"/>
     <w:rsid w:val="00304336"/>
     <w:rsid w:val="003231A3"/>
     <w:rsid w:val="0032395D"/>
     <w:rsid w:val="00346400"/>
     <w:rsid w:val="00387A39"/>
     <w:rsid w:val="003922BA"/>
     <w:rsid w:val="003C14D4"/>
     <w:rsid w:val="003D5A28"/>
+    <w:rsid w:val="003E07A9"/>
     <w:rsid w:val="0046004C"/>
     <w:rsid w:val="00482555"/>
     <w:rsid w:val="00496E5B"/>
     <w:rsid w:val="004A783C"/>
     <w:rsid w:val="004B3CEA"/>
     <w:rsid w:val="004E06CB"/>
     <w:rsid w:val="004E5EB3"/>
     <w:rsid w:val="00544782"/>
     <w:rsid w:val="005B3AF9"/>
     <w:rsid w:val="006028C4"/>
     <w:rsid w:val="0066368E"/>
     <w:rsid w:val="006B5A02"/>
     <w:rsid w:val="006D5211"/>
     <w:rsid w:val="006D609B"/>
     <w:rsid w:val="007242F2"/>
     <w:rsid w:val="0074404F"/>
     <w:rsid w:val="007635CF"/>
     <w:rsid w:val="00794D33"/>
     <w:rsid w:val="007A5013"/>
     <w:rsid w:val="007D1BB2"/>
     <w:rsid w:val="00804B6A"/>
     <w:rsid w:val="00816DBA"/>
     <w:rsid w:val="0082220E"/>
     <w:rsid w:val="00836E3B"/>
     <w:rsid w:val="00841B9E"/>
     <w:rsid w:val="0084633B"/>
     <w:rsid w:val="00847F1C"/>
     <w:rsid w:val="008874F4"/>
     <w:rsid w:val="008C67AB"/>
     <w:rsid w:val="009511A3"/>
+    <w:rsid w:val="00990CD5"/>
     <w:rsid w:val="009F38B4"/>
     <w:rsid w:val="00A1619A"/>
     <w:rsid w:val="00A30E9B"/>
     <w:rsid w:val="00A43F0A"/>
     <w:rsid w:val="00A4789F"/>
     <w:rsid w:val="00AC1A1D"/>
     <w:rsid w:val="00AD3E1C"/>
     <w:rsid w:val="00AF697A"/>
     <w:rsid w:val="00B22492"/>
     <w:rsid w:val="00B814E0"/>
     <w:rsid w:val="00B845CD"/>
     <w:rsid w:val="00BE029E"/>
     <w:rsid w:val="00BE12F5"/>
     <w:rsid w:val="00C13F92"/>
     <w:rsid w:val="00C607BE"/>
     <w:rsid w:val="00C642EF"/>
     <w:rsid w:val="00C811D6"/>
     <w:rsid w:val="00CA5E42"/>
     <w:rsid w:val="00CA62CA"/>
     <w:rsid w:val="00CC59CD"/>
     <w:rsid w:val="00D019A6"/>
     <w:rsid w:val="00D019BA"/>
     <w:rsid w:val="00D56DF4"/>
     <w:rsid w:val="00D9528C"/>
     <w:rsid w:val="00E03E75"/>
     <w:rsid w:val="00E3698F"/>
     <w:rsid w:val="00EE0C94"/>
     <w:rsid w:val="00EE0CA4"/>
     <w:rsid w:val="00EE3A01"/>
     <w:rsid w:val="00EF4DA6"/>
     <w:rsid w:val="00F64172"/>
     <w:rsid w:val="00F82CC4"/>
     <w:rsid w:val="00F846AD"/>
     <w:rsid w:val="00FD5F52"/>
+    <w:rsid w:val="09C38653"/>
+    <w:rsid w:val="1D0815BB"/>
+    <w:rsid w:val="1E27AC7E"/>
+    <w:rsid w:val="3C29D39D"/>
+    <w:rsid w:val="45F65408"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="72C38785"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{15D555DC-B242-4934-A57F-A62A6E18998E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6242,52 +6437,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -6354,420 +6549,445 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00B814E0"/>
     <w:pPr>
       <w:spacing w:line="252" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B814E0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B814E0"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B814E0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B814E0"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00E03E75"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CA62CA"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CA62CA"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C811D6"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="007A5013"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="732318119">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013438"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{BBD816DB-8ADF-46B8-BFFD-70AD1AC8F9DE}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008D493B" w:rsidRDefault="003E07A9">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="008D493B" w:rsidRDefault="003E07A9" w14:paraId="54FBB16C" wp14:textId="77777777">
           <w:r w:rsidRPr="00626D69">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013437"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{ECB5A1BC-FCF8-4DDC-AB38-139242DC1877}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008D493B" w:rsidRDefault="003E07A9">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="008D493B" w:rsidRDefault="003E07A9" w14:paraId="6358D8DA" wp14:textId="77777777">
           <w:r w:rsidRPr="00626D69">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{56CA99E2-ED96-47A6-B18A-EC7ACBFF5C37}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008D493B" w:rsidRDefault="003E07A9">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="008D493B" w:rsidRDefault="003E07A9" w14:paraId="4C3E277F" wp14:textId="77777777">
           <w:r w:rsidRPr="00626D69">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
+    <w:panose1 w:val="02020400000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003E07A9"/>
+    <w:rsid w:val="000C6918"/>
+    <w:rsid w:val="001B0623"/>
     <w:rsid w:val="00222CBB"/>
     <w:rsid w:val="003E07A9"/>
     <w:rsid w:val="008D493B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7164,58 +7384,58 @@
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="003E07A9"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -7444,195 +7664,203 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C17B2AAF6423F04F9D06F26473C56A4B" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="672577fdd2f108fac52dc1d796af5439">
-[...2 lines deleted...]
-    <xsd:import namespace="f52f4292-48ed-4814-b0ec-c3d8ebda7774"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="cdb9bbaf-6a3d-40ec-9f13-04c8a1c4a5dd">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="77d53e91-d43b-40e6-b671-46ddf7749a06" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F6F37EA380974549948F73A86F87454F" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="5266c17c23033195da8707d1a4b2b088">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="cdb9bbaf-6a3d-40ec-9f13-04c8a1c4a5dd" xmlns:ns3="77d53e91-d43b-40e6-b671-46ddf7749a06" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d8fbcc7e32f1de855694802619ea025d" ns2:_="" ns3:_="">
+    <xsd:import namespace="cdb9bbaf-6a3d-40ec-9f13-04c8a1c4a5dd"/>
+    <xsd:import namespace="77d53e91-d43b-40e6-b671-46ddf7749a06"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
-                <xsd:element ref="ns3:SharingHintHash" minOccurs="0"/>
-[...13 lines deleted...]
-                <xsd:element ref="ns4:MediaServiceSystemTags" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ae40cd7c-38e3-454f-9e73-76d9d56d9570" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cdb9bbaf-6a3d-40ec-9f13-04c8a1c4a5dd" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="55643730-4106-43af-9ce9-7aa0c1c95a00" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="15" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="18" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="77d53e91-d43b-40e6-b671-46ddf7749a06" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="SharingHintHash" ma:index="10" nillable="true" ma:displayName="Sharing Hint Hash" ma:hidden="true" ma:internalName="SharingHintHash" ma:readOnly="true">
-[...80 lines deleted...]
-      </xsd:simpleType>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{1347e312-6008-4447-a97c-b210db3891d5}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="77d53e91-d43b-40e6-b671-46ddf7749a06">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -7690,144 +7918,126 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{93032363-71A7-4BA7-8509-FDF989B647DF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2C10BCEB-F5E2-4FAC-A76D-D356ACF4B30D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="ae40cd7c-38e3-454f-9e73-76d9d56d9570"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="cdb9bbaf-6a3d-40ec-9f13-04c8a1c4a5dd"/>
+    <ds:schemaRef ds:uri="77d53e91-d43b-40e6-b671-46ddf7749a06"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{17A8B381-D09F-42D5-8978-EEAFEB7531F1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2C10BCEB-F5E2-4FAC-A76D-D356ACF4B30D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{05DEB335-5C96-4471-B9B7-7542B998F11C}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="cdb9bbaf-6a3d-40ec-9f13-04c8a1c4a5dd"/>
+    <ds:schemaRef ds:uri="77d53e91-d43b-40e6-b671-46ddf7749a06"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-[...5 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...31 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal.dotm</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company>University of Dundee</ap:Company>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Maggie Davidson</dc:creator>
-  <cp:keywords/>
+  <keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <lastModifiedBy>Jess Duell (Staff)</lastModifiedBy>
+  <revision>5</revision>
+  <lastPrinted>2015-09-09T15:24:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100C17B2AAF6423F04F9D06F26473C56A4B</vt:lpwstr>
+    <vt:lpwstr>0x010100F6F37EA380974549948F73A86F87454F</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_SetDate">
+    <vt:lpwstr>2026-06-04T12:12:27Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_Name">
+    <vt:lpwstr>Private</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_SiteId">
+    <vt:lpwstr>ae323139-093a-4d2a-81a6-5d334bcd9019</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_ActionId">
+    <vt:lpwstr>326cd2b4-00f5-439f-ba31-1c92c44e3a70</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_Tag">
+    <vt:lpwstr>10, 3, 0, 2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>