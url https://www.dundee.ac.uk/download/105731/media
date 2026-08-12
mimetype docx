--- v1 (2026-07-03)
+++ v2 (2026-08-12)
@@ -1,427 +1,390 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00CA62CA" w:rsidR="00EE3A01" w:rsidP="00C607BE" w:rsidRDefault="00B814E0" w14:paraId="2484E9D7" w14:textId="77777777">
+    <w:p w14:paraId="2484E9D7" w14:textId="77777777" w:rsidR="00EE3A01" w:rsidRPr="00CA62CA" w:rsidRDefault="00B814E0" w:rsidP="00C607BE">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>UNIVERSITY OF DUNDEE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CA62CA" w:rsidR="00B814E0" w:rsidP="00B814E0" w:rsidRDefault="00F82CC4" w14:paraId="1A0BA69D" w14:textId="77777777">
+    <w:p w14:paraId="1A0BA69D" w14:textId="77777777" w:rsidR="00B814E0" w:rsidRPr="00CA62CA" w:rsidRDefault="00F82CC4" w:rsidP="00B814E0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ANNUAL PROBATIONARY REVIEW PROGRESS REPORT</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CA62CA" w:rsidR="00B814E0" w:rsidP="00B814E0" w:rsidRDefault="00B814E0" w14:paraId="4C038FC7" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00CA62CA" w:rsidR="00B814E0" w:rsidP="09C38653" w:rsidRDefault="00B814E0" w14:paraId="3FAFAEB8" w14:textId="242E6B41">
+    <w:p w14:paraId="4C038FC7" w14:textId="77777777" w:rsidR="00B814E0" w:rsidRPr="00CA62CA" w:rsidRDefault="00B814E0" w:rsidP="00B814E0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FAFAEB8" w14:textId="242E6B41" w:rsidR="00B814E0" w:rsidRPr="00CA62CA" w:rsidRDefault="00B814E0" w:rsidP="09C38653">
       <w:pPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b w:val="1"/>
-[...9 lines deleted...]
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="45F65408">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Name</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
           <w:id w:val="-553310989"/>
-          <w:text/>
-          <w:showingPlcHdr/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="0025638A" w:rsidRPr="45F65408">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk150783999"/>
+      <w:r w:rsidR="1E27AC7E" w:rsidRPr="45F65408">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Faculty</w:t>
+      </w:r>
+      <w:r w:rsidR="0025638A" w:rsidRPr="45F65408">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:b w:val="1"/>
-            <w:bCs w:val="1"/>
+            <w:b/>
+            <w:bCs/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
-        </w:sdtPr>
-[...64 lines deleted...]
-        <w:sdtPr>
           <w:id w:val="-1919468743"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013438"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText="School of Art &amp; Design" w:value="School of Art &amp; Design"/>
             <w:listItem w:displayText="School of Business" w:value="School of Business"/>
             <w:listItem w:displayText="School of Dentistry" w:value="School of Dentistry"/>
             <w:listItem w:displayText="School of Health Sciences" w:value="School of Health Sciences"/>
             <w:listItem w:displayText="School of Humanities, Social Sciences &amp; Law" w:value="School of Humanities, Social Sciences &amp; Law"/>
             <w:listItem w:displayText="School of Life Sciences" w:value="School of Life Sciences"/>
             <w:listItem w:displayText="School of Medicine" w:value="School of Medicine"/>
             <w:listItem w:displayText="School of Science &amp; Engineering" w:value="School of Science &amp; Engineering"/>
           </w:dropDownList>
-          <w:showingPlcHdr/>
-[...9 lines deleted...]
-          </w:rPr>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="45F65408" w:rsidR="0025638A">
+          <w:r w:rsidR="0025638A" w:rsidRPr="45F65408">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t>Choose</w:t>
-[...5 lines deleted...]
-            <w:t xml:space="preserve"> an item.</w:t>
+            <w:t>Choose an item.</w:t>
           </w:r>
         </w:sdtContent>
-        <w:sdtEndPr>
-[...7 lines deleted...]
-        </w:sdtEndPr>
       </w:sdt>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidRPr="00CA62CA" w:rsidR="00B814E0" w:rsidP="00B814E0" w:rsidRDefault="00B814E0" w14:paraId="51CE921F" w14:textId="1032A42D">
+    <w:p w14:paraId="51CE921F" w14:textId="1032A42D" w:rsidR="00B814E0" w:rsidRPr="00CA62CA" w:rsidRDefault="00B814E0" w:rsidP="00B814E0">
       <w:pPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Objectives for period</w:t>
       </w:r>
       <w:r w:rsidR="0025638A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA62CA" w:rsidR="00B845CD">
+      <w:r w:rsidR="00B845CD" w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0025638A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA62CA" w:rsidR="00B845CD">
+      <w:r w:rsidR="00B845CD" w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>rom</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA62CA" w:rsidR="004A783C">
+      <w:r w:rsidR="004A783C" w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="1544861754"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date>
             <w:dateFormat w:val="dd/MM/yyyy"/>
             <w:lid w:val="en-GB"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00626D69" w:rsidR="00C811D6">
+          <w:r w:rsidR="00C811D6" w:rsidRPr="00626D69">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00CA62CA" w:rsidR="004A783C">
+      <w:r w:rsidR="004A783C" w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00CA62CA" w:rsidR="00C811D6">
+      <w:r w:rsidR="00C811D6" w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="00C811D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="-1259675052"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date>
             <w:dateFormat w:val="dd/MM/yyyy"/>
             <w:lid w:val="en-GB"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00626D69" w:rsidR="00C811D6">
+          <w:r w:rsidR="00C811D6" w:rsidRPr="00626D69">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w:rsidRPr="00CA62CA" w:rsidR="004A783C" w:rsidP="004A783C" w:rsidRDefault="004A783C" w14:paraId="7CC8A1D3" w14:textId="0D0C46AC">
+    <w:p w14:paraId="7CC8A1D3" w14:textId="0D0C46AC" w:rsidR="004A783C" w:rsidRPr="00CA62CA" w:rsidRDefault="004A783C" w:rsidP="004A783C">
       <w:pPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Probation Year </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -435,191 +398,180 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="-1192989501"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013438"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText="Year 1" w:value="Year 1"/>
             <w:listItem w:displayText="Year 2" w:value="Year 2"/>
             <w:listItem w:displayText="Year 3" w:value="Year 3"/>
             <w:listItem w:displayText="Extended - Year 4" w:value="Extended - Year 4"/>
           </w:dropDownList>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00626D69" w:rsidR="00C811D6">
+          <w:r w:rsidR="00C811D6" w:rsidRPr="00626D69">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>Probation ends</w:t>
       </w:r>
       <w:r w:rsidR="00C811D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="662054427"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date>
             <w:dateFormat w:val="dd/MM/yyyy"/>
             <w:lid w:val="en-GB"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00626D69" w:rsidR="00C811D6">
+          <w:r w:rsidR="00C811D6" w:rsidRPr="00626D69">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w:rsidRPr="0025638A" w:rsidR="00C607BE" w:rsidP="00E03E75" w:rsidRDefault="0025638A" w14:paraId="4FAAE435" w14:textId="2F29F3B3">
+    <w:p w14:paraId="4FAAE435" w14:textId="2F29F3B3" w:rsidR="00C607BE" w:rsidRPr="0025638A" w:rsidRDefault="0025638A" w:rsidP="00E03E75">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk150783984" w:id="1"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk150783984"/>
       <w:r w:rsidRPr="0025638A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Academic Pathway </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="2109386345"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013438"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText="Teaching &amp; Research" w:value="Teaching &amp; Research"/>
             <w:listItem w:displayText="Teaching &amp; Scholarship" w:value="Teaching &amp; Scholarship"/>
           </w:dropDownList>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00626D69">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w:rsidR="0025638A" w:rsidP="00E03E75" w:rsidRDefault="00C13F92" w14:paraId="64D253E1" w14:textId="71B93A82">
+    <w:p w14:paraId="64D253E1" w14:textId="71B93A82" w:rsidR="0025638A" w:rsidRDefault="00C13F92" w:rsidP="00E03E75">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Tick to confirm EDI</w:t>
       </w:r>
       <w:r w:rsidR="00836E3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
@@ -631,66 +583,65 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> and ISAT modules have been completed: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="551890843"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
-              <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="Arial"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w:rsidRPr="00482555" w:rsidR="00482555" w:rsidP="00482555" w:rsidRDefault="00482555" w14:paraId="451D7912" w14:textId="6D7935E4">
+    <w:p w14:paraId="451D7912" w14:textId="6D7935E4" w:rsidR="00482555" w:rsidRPr="00482555" w:rsidRDefault="00482555" w:rsidP="00482555">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00482555">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>If the mandatory EDI</w:t>
       </w:r>
       <w:r w:rsidR="00836E3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
@@ -710,498 +661,523 @@
         <w:t xml:space="preserve"> and ISAT modules have not been completed, the probation paperwork will not be presented to the Probation Committee and therefore the probationer will not be confirmed as on track for that year or confirmed in probation</w:t>
       </w:r>
       <w:r w:rsidRPr="00482555">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00482555">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">if this is final year.  Once the modules have been completed, the probation paperwork will be submitted to the next Probation Committee for consideration. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C13F92" w:rsidR="00C13F92" w:rsidP="00E03E75" w:rsidRDefault="00C13F92" w14:paraId="1F8BBE5D" w14:textId="4FA86370">
+    <w:p w14:paraId="1F8BBE5D" w14:textId="4FA86370" w:rsidR="00C13F92" w:rsidRPr="00C13F92" w:rsidRDefault="00C13F92" w:rsidP="00E03E75">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00C13F92" w:rsidR="00C13F92" w:rsidP="00E03E75" w:rsidRDefault="00C13F92" w14:paraId="19E5E1A9" w14:textId="77777777">
+    <w:p w14:paraId="19E5E1A9" w14:textId="77777777" w:rsidR="00C13F92" w:rsidRPr="00C13F92" w:rsidRDefault="00C13F92" w:rsidP="00E03E75">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00CA62CA" w:rsidR="00304336" w:rsidP="0025638A" w:rsidRDefault="00C607BE" w14:paraId="6A019C05" w14:textId="77777777">
+    <w:p w14:paraId="6A019C05" w14:textId="77777777" w:rsidR="00304336" w:rsidRPr="00CA62CA" w:rsidRDefault="00C607BE" w:rsidP="0025638A">
       <w:pPr>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Guidance</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C811D6" w:rsidP="00AF697A" w:rsidRDefault="00AF697A" w14:paraId="4A5E8DBC" w14:textId="77777777">
+    <w:p w14:paraId="4A5E8DBC" w14:textId="77777777" w:rsidR="00C811D6" w:rsidRDefault="00AF697A" w:rsidP="00AF697A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Form to be completed by the academic line manager </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA62CA" w:rsidR="00A4789F">
+      <w:r w:rsidR="00A4789F" w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">up to and including section 6.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C811D6" w:rsidP="00AF697A" w:rsidRDefault="00A4789F" w14:paraId="7829D13E" w14:textId="743E5D07">
+    <w:p w14:paraId="7829D13E" w14:textId="17208243" w:rsidR="00C811D6" w:rsidRDefault="00A4789F" w:rsidP="00AF697A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="45F65408" w:rsidR="00A4789F">
+      <w:r w:rsidRPr="45F65408">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Sections 7 and 8 are to be completed by the </w:t>
       </w:r>
-      <w:r w:rsidRPr="45F65408" w:rsidR="1D0815BB">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="45F65408" w:rsidR="0025638A">
+      <w:r w:rsidR="1D0815BB" w:rsidRPr="45F65408">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Faculty</w:t>
+      </w:r>
+      <w:ins w:id="2" w:author="Viviene Gibson (Staff)" w:date="2026-08-03T09:55:00Z" w16du:dateUtc="2026-08-03T08:55:00Z">
+        <w:r w:rsidR="007F69BE">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>/Deputy</w:t>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidR="007F69BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="1D0815BB" w:rsidRPr="45F65408">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Vice Principal</w:t>
+      </w:r>
+      <w:r w:rsidR="0025638A" w:rsidRPr="45F65408">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CA62CA" w:rsidR="00AF697A" w:rsidP="00AF697A" w:rsidRDefault="00C811D6" w14:paraId="5ACB52B1" w14:textId="30E71657">
+    <w:p w14:paraId="5ACB52B1" w14:textId="30E71657" w:rsidR="00AF697A" w:rsidRPr="00CA62CA" w:rsidRDefault="00C811D6" w:rsidP="00AF697A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA62CA" w:rsidR="00A4789F">
+      <w:r w:rsidR="00A4789F" w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ection 9 is to be completed by the probationer.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CA62CA" w:rsidR="00AF697A" w:rsidP="00AF697A" w:rsidRDefault="00AF697A" w14:paraId="45303933" w14:textId="77777777">
+    <w:p w14:paraId="45303933" w14:textId="77777777" w:rsidR="00AF697A" w:rsidRPr="00CA62CA" w:rsidRDefault="00AF697A" w:rsidP="00AF697A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00CA62CA" w:rsidR="00AF697A" w:rsidP="00AF697A" w:rsidRDefault="00AF697A" w14:paraId="71E75B29" w14:textId="77777777">
+    <w:p w14:paraId="71E75B29" w14:textId="77777777" w:rsidR="00AF697A" w:rsidRPr="00CA62CA" w:rsidRDefault="00AF697A" w:rsidP="00AF697A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00CA62CA" w:rsidR="00E03E75" w:rsidP="00E03E75" w:rsidRDefault="00E03E75" w14:paraId="53A1270F" w14:textId="77777777">
+    <w:p w14:paraId="53A1270F" w14:textId="77777777" w:rsidR="00E03E75" w:rsidRPr="00CA62CA" w:rsidRDefault="00E03E75" w:rsidP="00E03E75">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>CURRICULUM VITAE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C811D6" w:rsidP="00C811D6" w:rsidRDefault="00E03E75" w14:paraId="44E5D8A0" w14:textId="25785322">
+    <w:p w14:paraId="44E5D8A0" w14:textId="25785322" w:rsidR="00C811D6" w:rsidRDefault="00E03E75" w:rsidP="00C811D6">
       <w:pPr>
         <w:ind w:left="360" w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>CV attached</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="-1301525055"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013438"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText="Yes" w:value="Yes"/>
             <w:listItem w:displayText="No" w:value="No"/>
           </w:dropDownList>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00626D69" w:rsidR="00C811D6">
+          <w:r w:rsidR="00C811D6" w:rsidRPr="00626D69">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w:rsidRPr="00CA62CA" w:rsidR="00847F1C" w:rsidP="00C811D6" w:rsidRDefault="00847F1C" w14:paraId="6AAAD065" w14:textId="29EB59EE">
+    <w:p w14:paraId="6AAAD065" w14:textId="29EB59EE" w:rsidR="00847F1C" w:rsidRPr="00CA62CA" w:rsidRDefault="00847F1C" w:rsidP="00C811D6">
       <w:pPr>
         <w:ind w:left="360" w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>If No, what are the arrangements for submitting the CV?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CA62CA" w:rsidR="00E03E75" w:rsidP="00AF697A" w:rsidRDefault="00E03E75" w14:paraId="3609AEB3" w14:textId="77777777">
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00CA62CA" w:rsidR="00E03E75" w:rsidP="00E03E75" w:rsidRDefault="00E03E75" w14:paraId="2C7FD41B" w14:textId="77777777">
+    <w:p w14:paraId="3609AEB3" w14:textId="77777777" w:rsidR="00E03E75" w:rsidRPr="00CA62CA" w:rsidRDefault="00E03E75" w:rsidP="00AF697A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C7FD41B" w14:textId="77777777" w:rsidR="00E03E75" w:rsidRPr="00CA62CA" w:rsidRDefault="00E03E75" w:rsidP="00E03E75">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>TRAINING AND DEVELOPMENT</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CA62CA" w:rsidR="00B845CD" w:rsidP="00B845CD" w:rsidRDefault="00B845CD" w14:paraId="3EF8E9CC" w14:textId="77777777">
+    <w:p w14:paraId="3EF8E9CC" w14:textId="77777777" w:rsidR="00B845CD" w:rsidRPr="00CA62CA" w:rsidRDefault="00B845CD" w:rsidP="00B845CD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00CA62CA" w:rsidR="004E06CB" w:rsidP="004E06CB" w:rsidRDefault="00AF697A" w14:paraId="6E2E16B7" w14:textId="6202810C">
+    <w:p w14:paraId="6E2E16B7" w14:textId="6202810C" w:rsidR="004E06CB" w:rsidRPr="00CA62CA" w:rsidRDefault="00AF697A" w:rsidP="004E06CB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Details </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA62CA" w:rsidR="00CA5E42">
+      <w:r w:rsidR="00CA5E42" w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>the probationer’s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA62CA" w:rsidR="004E06CB">
+      <w:r w:rsidR="004E06CB" w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> training and development</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA62CA" w:rsidR="00A43F0A">
+      <w:r w:rsidR="00A43F0A" w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA62CA" w:rsidR="004E06CB">
+      <w:r w:rsidR="004E06CB" w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA62CA" w:rsidR="002D7490">
+      <w:r w:rsidR="002D7490" w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>with reference to the Train</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ing and Development plan (FORM 1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA62CA" w:rsidR="002D7490">
+      <w:r w:rsidR="002D7490" w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">), </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA62CA" w:rsidR="004E06CB">
+      <w:r w:rsidR="004E06CB" w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA62CA" w:rsidR="00192937">
+      <w:r w:rsidR="00192937" w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">explain </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA62CA" w:rsidR="004E06CB">
+      <w:r w:rsidR="004E06CB" w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>how this has supported their academic activities.</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA62CA" w:rsidR="00C811D6">
+      <w:r w:rsidR="00C811D6" w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>250-word</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> limit)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CA62CA" w:rsidR="00D019BA" w:rsidP="00D019BA" w:rsidRDefault="00D019BA" w14:paraId="792A61FD" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00CA62CA" w:rsidR="00D019BA" w:rsidP="00D019BA" w:rsidRDefault="00D019BA" w14:paraId="69FE1C52" w14:textId="0E14747E">
+    <w:p w14:paraId="792A61FD" w14:textId="77777777" w:rsidR="00D019BA" w:rsidRPr="00CA62CA" w:rsidRDefault="00D019BA" w:rsidP="00D019BA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69FE1C52" w14:textId="0E14747E" w:rsidR="00D019BA" w:rsidRPr="00CA62CA" w:rsidRDefault="00D019BA" w:rsidP="00D019BA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Has the probationer completed the University’s</w:t>
       </w:r>
       <w:r w:rsidR="00C13F92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -1229,996 +1205,996 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Equality and Diversity modules?   </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:tag w:val="Yes/No"/>
           <w:id w:val="1404096146"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013438"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText="Yes" w:value="Yes"/>
             <w:listItem w:displayText="No" w:value="No"/>
           </w:dropDownList>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00626D69" w:rsidR="00C811D6">
+          <w:r w:rsidR="00C811D6" w:rsidRPr="00626D69">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w:rsidRPr="00CA62CA" w:rsidR="00D019BA" w:rsidP="00D019BA" w:rsidRDefault="00C13F92" w14:paraId="549167E7" w14:textId="149F4C23">
+    <w:p w14:paraId="549167E7" w14:textId="149F4C23" w:rsidR="00D019BA" w:rsidRPr="00CA62CA" w:rsidRDefault="00C13F92" w:rsidP="00D019BA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Please note that if the mandatory modules have not been completed by the time the probation paperwork is presented at Probation Committee, the probationer will not be confirmed as on track for that year or confirmed in probation, if this final year, until the mandatory modules are completed.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CA62CA" w:rsidR="00D019BA" w:rsidP="00D019BA" w:rsidRDefault="00D019BA" w14:paraId="694BFB42" w14:textId="77777777">
+    <w:p w14:paraId="694BFB42" w14:textId="77777777" w:rsidR="00D019BA" w:rsidRPr="00CA62CA" w:rsidRDefault="00D019BA" w:rsidP="00D019BA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>If No, give reason:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CA62CA" w:rsidR="004E06CB" w:rsidP="004E06CB" w:rsidRDefault="004E06CB" w14:paraId="22F2F3DC" w14:textId="77777777">
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00CA62CA" w:rsidR="004E06CB" w:rsidP="004E06CB" w:rsidRDefault="00CA5E42" w14:paraId="5D821371" w14:textId="72570444">
+    <w:p w14:paraId="22F2F3DC" w14:textId="77777777" w:rsidR="004E06CB" w:rsidRPr="00CA62CA" w:rsidRDefault="004E06CB" w:rsidP="004E06CB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D821371" w14:textId="72570444" w:rsidR="004E06CB" w:rsidRPr="00CA62CA" w:rsidRDefault="00CA5E42" w:rsidP="004E06CB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Detail the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA62CA" w:rsidR="004E06CB">
+      <w:r w:rsidR="004E06CB" w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">progress made with </w:t>
       </w:r>
       <w:r w:rsidR="000955D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Associate Module of PGCAPHE</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA62CA" w:rsidR="00D019BA">
+      <w:r w:rsidR="00D019BA" w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> or medical equivalent? (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA62CA" w:rsidR="00C811D6">
+      <w:r w:rsidR="00C811D6" w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>150-word</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA62CA" w:rsidR="00D019BA">
+      <w:r w:rsidR="00D019BA" w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> limit)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CA62CA" w:rsidR="00847F1C" w:rsidP="004E06CB" w:rsidRDefault="00847F1C" w14:paraId="6230ABB1" w14:textId="77777777">
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00CA62CA" w:rsidR="004E06CB" w:rsidP="004E06CB" w:rsidRDefault="004E06CB" w14:paraId="003796BF" w14:textId="77777777">
+    <w:p w14:paraId="6230ABB1" w14:textId="77777777" w:rsidR="00847F1C" w:rsidRPr="00CA62CA" w:rsidRDefault="00847F1C" w:rsidP="004E06CB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="003796BF" w14:textId="77777777" w:rsidR="004E06CB" w:rsidRPr="00CA62CA" w:rsidRDefault="004E06CB" w:rsidP="004E06CB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>REVIEW OF OBJECTIVES</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CA62CA" w:rsidR="004E5EB3" w:rsidP="004E5EB3" w:rsidRDefault="004E5EB3" w14:paraId="6F9ED102" w14:textId="77777777">
+    <w:p w14:paraId="6F9ED102" w14:textId="77777777" w:rsidR="004E5EB3" w:rsidRPr="00CA62CA" w:rsidRDefault="004E5EB3" w:rsidP="004E5EB3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0005685C" w:rsidR="0005685C" w:rsidP="0005685C" w:rsidRDefault="006B5A02" w14:paraId="0DF75F60" w14:textId="77777777">
+    <w:p w14:paraId="0DF75F60" w14:textId="77777777" w:rsidR="0005685C" w:rsidRPr="0005685C" w:rsidRDefault="006B5A02" w:rsidP="0005685C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Comment fully on the probationer’s progress</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA62CA" w:rsidR="00847F1C">
+      <w:r w:rsidR="00847F1C" w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> against each objective</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> (FORM 1)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA62CA" w:rsidR="00847F1C">
+      <w:r w:rsidR="00847F1C" w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>, noting achievements,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA62CA" w:rsidR="002D7490">
+      <w:r w:rsidR="002D7490" w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> successes, barriers to success and</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> shortfalls</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA62CA" w:rsidR="00847F1C">
+      <w:r w:rsidR="00847F1C" w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> to give fair, balanced and true depictio</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>n of the probationer’s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA62CA" w:rsidR="00847F1C">
+      <w:r w:rsidR="00847F1C" w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> overa</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">ll performance and relating progress </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA62CA" w:rsidR="00A43F0A">
+      <w:r w:rsidR="00A43F0A" w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA62CA" w:rsidR="004E5EB3">
+      <w:r w:rsidR="004E5EB3" w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">relevant sections of the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA62CA" w:rsidR="005B3AF9">
+      <w:r w:rsidR="005B3AF9" w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Cri</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>teria for Completion of Probation.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA62CA" w:rsidR="00D019A6">
+      <w:r w:rsidR="00D019A6" w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0005685C" w:rsidP="0005685C" w:rsidRDefault="0005685C" w14:paraId="74804D1F" w14:textId="77777777">
+    <w:p w14:paraId="74804D1F" w14:textId="77777777" w:rsidR="0005685C" w:rsidRDefault="0005685C" w:rsidP="0005685C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00804B6A" w:rsidP="0005685C" w:rsidRDefault="00804B6A" w14:paraId="564CE53E" w14:textId="4F2D8981">
+    <w:p w14:paraId="564CE53E" w14:textId="4F2D8981" w:rsidR="00804B6A" w:rsidRDefault="00804B6A" w:rsidP="0005685C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Your comments should be </w:t>
       </w:r>
       <w:r w:rsidR="00794D33">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>evidence-based using peer review and student evaluation as evidence of teaching quality</w:t>
       </w:r>
       <w:r w:rsidR="00281E5F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> and setting out any high-quality outputs by subject level, drawing on information from the Annual Research Review as appropriate.</w:t>
       </w:r>
       <w:r w:rsidR="00AC1A1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  Importantly </w:t>
       </w:r>
       <w:r w:rsidR="00A1619A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">it should be made clear what </w:t>
       </w:r>
       <w:r w:rsidR="001F1C82">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">outputs have been produced while employed at University of Dundee. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00804B6A" w:rsidP="0005685C" w:rsidRDefault="00804B6A" w14:paraId="20BD4221" w14:textId="77777777">
+    <w:p w14:paraId="20BD4221" w14:textId="77777777" w:rsidR="00804B6A" w:rsidRDefault="00804B6A" w:rsidP="0005685C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00CA62CA" w:rsidR="005B3AF9" w:rsidP="0005685C" w:rsidRDefault="00D019A6" w14:paraId="3AC53FB3" w14:textId="5F036818">
+    <w:p w14:paraId="3AC53FB3" w14:textId="5F036818" w:rsidR="005B3AF9" w:rsidRPr="00CA62CA" w:rsidRDefault="00D019A6" w:rsidP="0005685C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA62CA" w:rsidR="00C811D6">
+      <w:r w:rsidR="00C811D6" w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>250-word</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> limit in each section)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CA62CA" w:rsidR="005B3AF9" w:rsidP="005B3AF9" w:rsidRDefault="005B3AF9" w14:paraId="3C299590" w14:textId="77777777">
+    <w:p w14:paraId="3C299590" w14:textId="77777777" w:rsidR="005B3AF9" w:rsidRPr="00CA62CA" w:rsidRDefault="005B3AF9" w:rsidP="005B3AF9">
       <w:pPr>
         <w:ind w:left="360" w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Teaching:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CA62CA" w:rsidR="005B3AF9" w:rsidP="00F64172" w:rsidRDefault="005B3AF9" w14:paraId="225B7F7E" w14:textId="77777777">
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00CA62CA" w:rsidR="005B3AF9" w:rsidP="005B3AF9" w:rsidRDefault="005B3AF9" w14:paraId="2B36D7DF" w14:textId="77777777">
+    <w:p w14:paraId="225B7F7E" w14:textId="77777777" w:rsidR="005B3AF9" w:rsidRPr="00CA62CA" w:rsidRDefault="005B3AF9" w:rsidP="00F64172">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B36D7DF" w14:textId="77777777" w:rsidR="005B3AF9" w:rsidRPr="00CA62CA" w:rsidRDefault="005B3AF9" w:rsidP="005B3AF9">
       <w:pPr>
         <w:ind w:left="360" w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Scholarship</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA62CA" w:rsidR="00F64172">
+      <w:r w:rsidR="00F64172" w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> (if appropriate)</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CA62CA" w:rsidR="005B3AF9" w:rsidP="00F64172" w:rsidRDefault="005B3AF9" w14:paraId="72044A58" w14:textId="77777777">
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00CA62CA" w:rsidR="005B3AF9" w:rsidP="005B3AF9" w:rsidRDefault="005B3AF9" w14:paraId="29A504FC" w14:textId="77777777">
+    <w:p w14:paraId="72044A58" w14:textId="77777777" w:rsidR="005B3AF9" w:rsidRPr="00CA62CA" w:rsidRDefault="005B3AF9" w:rsidP="00F64172">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29A504FC" w14:textId="77777777" w:rsidR="005B3AF9" w:rsidRPr="00CA62CA" w:rsidRDefault="005B3AF9" w:rsidP="005B3AF9">
       <w:pPr>
         <w:ind w:left="360" w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Research</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA62CA" w:rsidR="00F64172">
+      <w:r w:rsidR="00F64172" w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> (if appropriate)</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CA62CA" w:rsidR="005B3AF9" w:rsidP="005B3AF9" w:rsidRDefault="005B3AF9" w14:paraId="3ABD0A7E" w14:textId="77777777">
+    <w:p w14:paraId="3ABD0A7E" w14:textId="77777777" w:rsidR="005B3AF9" w:rsidRPr="00CA62CA" w:rsidRDefault="005B3AF9" w:rsidP="005B3AF9">
       <w:pPr>
         <w:ind w:left="360" w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00CA62CA" w:rsidR="00F64172" w:rsidP="09C38653" w:rsidRDefault="005B3AF9" w14:paraId="0148608A" w14:textId="70181A23">
+    <w:p w14:paraId="0148608A" w14:textId="70181A23" w:rsidR="00F64172" w:rsidRPr="00CA62CA" w:rsidRDefault="005B3AF9" w:rsidP="09C38653">
       <w:pPr>
         <w:ind w:left="360" w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b w:val="1"/>
-[...9 lines deleted...]
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="45F65408">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Contribution to </w:t>
       </w:r>
-      <w:r w:rsidRPr="45F65408" w:rsidR="1E27AC7E">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidR="1E27AC7E" w:rsidRPr="45F65408">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Faculty</w:t>
       </w:r>
-      <w:r w:rsidRPr="45F65408" w:rsidR="005B3AF9">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidRPr="45F65408">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> and University:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CA62CA" w:rsidR="00A4789F" w:rsidP="00A4789F" w:rsidRDefault="00A4789F" w14:paraId="50AC3CAA" w14:textId="77777777">
+    <w:p w14:paraId="50AC3CAA" w14:textId="77777777" w:rsidR="00A4789F" w:rsidRPr="00CA62CA" w:rsidRDefault="00A4789F" w:rsidP="00A4789F">
       <w:pPr>
         <w:ind w:left="360" w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00CA62CA" w:rsidR="0066368E" w:rsidP="0066368E" w:rsidRDefault="0066368E" w14:paraId="7AA017E1" w14:textId="77777777">
+    <w:p w14:paraId="7AA017E1" w14:textId="77777777" w:rsidR="0066368E" w:rsidRPr="00CA62CA" w:rsidRDefault="0066368E" w:rsidP="0066368E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>DEVELOPMENT NEEDS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0066368E" w:rsidP="0066368E" w:rsidRDefault="0074404F" w14:paraId="6AC0FB09" w14:textId="72A52ADB">
+    <w:p w14:paraId="6AC0FB09" w14:textId="72A52ADB" w:rsidR="0066368E" w:rsidRDefault="0074404F" w:rsidP="0066368E">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>If probation will continue, i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA62CA" w:rsidR="00F64172">
+      <w:r w:rsidR="00F64172" w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ndicate</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA62CA" w:rsidR="0066368E">
+      <w:r w:rsidR="0066368E" w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> the areas of development </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA62CA" w:rsidR="00816DBA">
+      <w:r w:rsidR="00816DBA" w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">from which </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA62CA" w:rsidR="0066368E">
+      <w:r w:rsidR="0066368E" w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA62CA" w:rsidR="00F64172">
+      <w:r w:rsidR="00F64172" w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>probationer</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> would benefit. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA62CA" w:rsidR="00F64172">
+      <w:r w:rsidR="00F64172" w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA62CA" w:rsidR="00C811D6">
+      <w:r w:rsidR="00C811D6" w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>150-word</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA62CA" w:rsidR="00F64172">
+      <w:r w:rsidR="00F64172" w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> limit)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C811D6" w:rsidP="0066368E" w:rsidRDefault="00C811D6" w14:paraId="0F5A2AA0" w14:textId="77777777">
+    <w:p w14:paraId="0F5A2AA0" w14:textId="77777777" w:rsidR="00C811D6" w:rsidRDefault="00C811D6" w:rsidP="0066368E">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00CA62CA" w:rsidR="00C811D6" w:rsidP="0066368E" w:rsidRDefault="00C811D6" w14:paraId="5E6D530E" w14:textId="77777777">
+    <w:p w14:paraId="5E6D530E" w14:textId="77777777" w:rsidR="00C811D6" w:rsidRPr="00CA62CA" w:rsidRDefault="00C811D6" w:rsidP="0066368E">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00CA62CA" w:rsidR="0066368E" w:rsidP="0066368E" w:rsidRDefault="0066368E" w14:paraId="086B827B" w14:textId="77777777">
+    <w:p w14:paraId="086B827B" w14:textId="77777777" w:rsidR="0066368E" w:rsidRPr="00CA62CA" w:rsidRDefault="0066368E" w:rsidP="0066368E">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00CA62CA" w:rsidR="0066368E" w:rsidP="0066368E" w:rsidRDefault="004E5EB3" w14:paraId="1F7965FA" w14:textId="77777777">
+    <w:p w14:paraId="1F7965FA" w14:textId="77777777" w:rsidR="0066368E" w:rsidRPr="00CA62CA" w:rsidRDefault="004E5EB3" w:rsidP="0066368E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>MENTORING AND SUPPORT</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CA62CA" w:rsidR="004E5EB3" w:rsidP="004E5EB3" w:rsidRDefault="00F64172" w14:paraId="0F49F1A1" w14:textId="7EAE71BE">
+    <w:p w14:paraId="0F49F1A1" w14:textId="7EAE71BE" w:rsidR="004E5EB3" w:rsidRPr="00CA62CA" w:rsidRDefault="00F64172" w:rsidP="004E5EB3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Indicate</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA62CA" w:rsidR="004E5EB3">
+      <w:r w:rsidR="004E5EB3" w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> any areas of specific </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">mentoring and/or </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA62CA" w:rsidR="004E5EB3">
+      <w:r w:rsidR="004E5EB3" w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>support to be provided in the forthcoming year and state reasons.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA62CA" w:rsidR="00D019A6">
+      <w:r w:rsidR="00D019A6" w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA62CA" w:rsidR="00C811D6">
+      <w:r w:rsidR="00C811D6" w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>150-word</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA62CA" w:rsidR="00D019A6">
+      <w:r w:rsidR="00D019A6" w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> limit)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0084633B" w:rsidP="003C14D4" w:rsidRDefault="0084633B" w14:paraId="22C75DBF" w14:textId="77777777">
+    <w:p w14:paraId="22C75DBF" w14:textId="77777777" w:rsidR="0084633B" w:rsidRDefault="0084633B" w:rsidP="003C14D4">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C811D6" w:rsidP="003C14D4" w:rsidRDefault="00C811D6" w14:paraId="309A0F94" w14:textId="77777777">
+    <w:p w14:paraId="309A0F94" w14:textId="77777777" w:rsidR="00C811D6" w:rsidRDefault="00C811D6" w:rsidP="003C14D4">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00CA62CA" w:rsidR="00C811D6" w:rsidP="003C14D4" w:rsidRDefault="00C811D6" w14:paraId="410FFC8F" w14:textId="77777777">
+    <w:p w14:paraId="410FFC8F" w14:textId="77777777" w:rsidR="00C811D6" w:rsidRPr="00CA62CA" w:rsidRDefault="00C811D6" w:rsidP="003C14D4">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00CA62CA" w:rsidR="003922BA" w:rsidP="003922BA" w:rsidRDefault="003922BA" w14:paraId="55641AF6" w14:textId="77777777">
+    <w:p w14:paraId="55641AF6" w14:textId="77777777" w:rsidR="003922BA" w:rsidRPr="00CA62CA" w:rsidRDefault="003922BA" w:rsidP="003922BA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>PROGRESS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CA62CA" w:rsidR="0084633B" w:rsidP="003922BA" w:rsidRDefault="0084633B" w14:paraId="7C6B4081" w14:textId="77777777">
+    <w:p w14:paraId="7C6B4081" w14:textId="77777777" w:rsidR="0084633B" w:rsidRPr="00CA62CA" w:rsidRDefault="0084633B" w:rsidP="003922BA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Against the Cri</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA62CA" w:rsidR="003922BA">
+      <w:r w:rsidR="003922BA" w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">teria for Completion of Probation, the probationer </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>is:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CA62CA" w:rsidR="003C14D4" w:rsidP="0084633B" w:rsidRDefault="003C14D4" w14:paraId="39969FB5" w14:textId="4600ED28">
+    <w:p w14:paraId="39969FB5" w14:textId="4600ED28" w:rsidR="003C14D4" w:rsidRPr="00CA62CA" w:rsidRDefault="003C14D4" w:rsidP="0084633B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>On track/making expected progress</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -2245,62 +2221,61 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="634144035"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013438"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText="Yes" w:value="Yes"/>
             <w:listItem w:displayText="No" w:value="No"/>
           </w:dropDownList>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00626D69" w:rsidR="00C811D6">
+          <w:r w:rsidR="00C811D6" w:rsidRPr="00626D69">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w:rsidRPr="00CA62CA" w:rsidR="003C14D4" w:rsidP="0084633B" w:rsidRDefault="003C14D4" w14:paraId="6279AC8E" w14:textId="61FEF1AD">
+    <w:p w14:paraId="6279AC8E" w14:textId="61FEF1AD" w:rsidR="003C14D4" w:rsidRPr="00CA62CA" w:rsidRDefault="003C14D4" w:rsidP="0084633B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Making exceptional progress</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -2335,62 +2310,61 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="1356767601"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013438"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText="Yes" w:value="Yes"/>
             <w:listItem w:displayText="No" w:value="No"/>
           </w:dropDownList>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00626D69" w:rsidR="00C811D6">
+          <w:r w:rsidR="00C811D6" w:rsidRPr="00626D69">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w:rsidRPr="00CA62CA" w:rsidR="003C14D4" w:rsidP="0084633B" w:rsidRDefault="003C14D4" w14:paraId="70DDC090" w14:textId="41B768BA">
+    <w:p w14:paraId="70DDC090" w14:textId="41B768BA" w:rsidR="003C14D4" w:rsidRPr="00CA62CA" w:rsidRDefault="003C14D4" w:rsidP="0084633B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Cause for concern</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -2433,344 +2407,423 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="-1680115848"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013438"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText="Yes" w:value="Yes"/>
             <w:listItem w:displayText="No" w:value="No"/>
           </w:dropDownList>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00626D69" w:rsidR="00C811D6">
+          <w:r w:rsidR="00C811D6" w:rsidRPr="00626D69">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w:rsidRPr="00CA62CA" w:rsidR="0032395D" w:rsidP="00C811D6" w:rsidRDefault="003C14D4" w14:paraId="0631539F" w14:textId="65676125">
+    <w:p w14:paraId="0631539F" w14:textId="65676125" w:rsidR="0032395D" w:rsidRPr="00CA62CA" w:rsidRDefault="003C14D4" w:rsidP="00C811D6">
       <w:pPr>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Comments:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA62CA" w:rsidR="00E3698F">
+      <w:r w:rsidR="00E3698F" w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA62CA" w:rsidR="00C811D6">
+      <w:r w:rsidR="00C811D6" w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>250-word</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA62CA" w:rsidR="003922BA">
+      <w:r w:rsidR="003922BA" w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> limit)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C811D6" w:rsidP="003C14D4" w:rsidRDefault="00C811D6" w14:paraId="3F9D5004" w14:textId="77777777">
+    <w:p w14:paraId="3F9D5004" w14:textId="77777777" w:rsidR="00C811D6" w:rsidRDefault="00C811D6" w:rsidP="003C14D4">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00CA62CA" w:rsidR="0025638A" w:rsidP="003C14D4" w:rsidRDefault="0025638A" w14:paraId="1ADC9E3F" w14:textId="77777777">
+    <w:p w14:paraId="1ADC9E3F" w14:textId="77777777" w:rsidR="0025638A" w:rsidRPr="00CA62CA" w:rsidRDefault="0025638A" w:rsidP="003C14D4">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00C811D6" w:rsidR="00C811D6" w:rsidP="09C38653" w:rsidRDefault="003C14D4" w14:paraId="1362C1D6" w14:textId="6C7B258D">
+    <w:p w14:paraId="1362C1D6" w14:textId="526FBA7A" w:rsidR="00C811D6" w:rsidRPr="00C811D6" w:rsidRDefault="003C14D4" w:rsidP="09C38653">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b w:val="1"/>
-[...9 lines deleted...]
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="45F65408">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>FINAL REPORT</w:t>
       </w:r>
-      <w:r w:rsidRPr="45F65408" w:rsidR="003922BA">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidR="003922BA" w:rsidRPr="45F65408">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> (to be completed by the </w:t>
       </w:r>
-      <w:r w:rsidRPr="45F65408" w:rsidR="1D0815BB">
-[...13 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidR="1D0815BB" w:rsidRPr="45F65408">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Faculty</w:t>
+      </w:r>
+      <w:ins w:id="3" w:author="Viviene Gibson (Staff)" w:date="2026-08-03T09:55:00Z" w16du:dateUtc="2026-08-03T08:55:00Z">
+        <w:r w:rsidR="007F69BE">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>/Deputy</w:t>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidR="1D0815BB" w:rsidRPr="45F65408">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Vice Principal</w:t>
+      </w:r>
+      <w:r w:rsidR="003922BA" w:rsidRPr="45F65408">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C811D6" w:rsidP="00C811D6" w:rsidRDefault="00C811D6" w14:paraId="575AA078" w14:textId="63B57326">
+    <w:p w14:paraId="575AA078" w14:textId="7BCE972E" w:rsidR="00C811D6" w:rsidRDefault="00C811D6" w:rsidP="00C811D6">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="45F65408" w:rsidR="00C811D6">
+      <w:r w:rsidRPr="45F65408">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">On the final report (Year 3, final or extended year), the </w:t>
       </w:r>
-      <w:r w:rsidRPr="45F65408" w:rsidR="1D0815BB">
-[...39 lines deleted...]
-      <w:r w:rsidRPr="45F65408" w:rsidR="00C811D6">
+      <w:r w:rsidR="1D0815BB" w:rsidRPr="45F65408">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Faculty</w:t>
+      </w:r>
+      <w:ins w:id="4" w:author="Viviene Gibson (Staff)" w:date="2026-08-03T09:55:00Z" w16du:dateUtc="2026-08-03T08:55:00Z">
+        <w:r w:rsidR="007F69BE">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>/Deputy</w:t>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidR="1D0815BB" w:rsidRPr="45F65408">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Vice Principal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="45F65408">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should make a clear recommendation on the successful completion, or not, of probation.  For Grade 7 probationary Lecturers the </w:t>
+      </w:r>
+      <w:r w:rsidR="1D0815BB" w:rsidRPr="45F65408">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Faculty</w:t>
+      </w:r>
+      <w:ins w:id="5" w:author="Viviene Gibson (Staff)" w:date="2026-08-03T09:56:00Z" w16du:dateUtc="2026-08-03T08:56:00Z">
+        <w:r w:rsidR="007F69BE">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>/Deputy</w:t>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidR="1D0815BB" w:rsidRPr="45F65408">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Vice Principal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="45F65408">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> is also making a recommendation in relation to progression to Grade 8.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C811D6" w:rsidP="00C811D6" w:rsidRDefault="00C811D6" w14:paraId="44B59109" w14:textId="2E82647E">
+    <w:p w14:paraId="44B59109" w14:textId="3B702371" w:rsidR="00C811D6" w:rsidRDefault="00C811D6" w:rsidP="00C811D6">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="45F65408" w:rsidR="00C811D6">
+      <w:r w:rsidRPr="45F65408">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">If not recommending confirmation of appointment the </w:t>
       </w:r>
-      <w:r w:rsidRPr="45F65408" w:rsidR="1D0815BB">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="45F65408" w:rsidR="00C811D6">
+      <w:r w:rsidR="1D0815BB" w:rsidRPr="45F65408">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Faculty</w:t>
+      </w:r>
+      <w:ins w:id="6" w:author="Viviene Gibson (Staff)" w:date="2026-08-03T09:56:00Z" w16du:dateUtc="2026-08-03T08:56:00Z">
+        <w:r w:rsidR="007F69BE">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>/Deputy</w:t>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidR="1D0815BB" w:rsidRPr="45F65408">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Vice Principal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="45F65408">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> should attach the </w:t>
       </w:r>
-      <w:r w:rsidRPr="45F65408" w:rsidR="00C811D6">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="45F65408">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Pre-hearing</w:t>
       </w:r>
-      <w:r w:rsidRPr="45F65408" w:rsidR="00C811D6">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="45F65408">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> recommendation which was chaired by </w:t>
       </w:r>
-      <w:r w:rsidRPr="45F65408" w:rsidR="0025638A">
+      <w:r w:rsidR="0025638A" w:rsidRPr="45F65408">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:r w:rsidRPr="45F65408" w:rsidR="1D0815BB">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="45F65408" w:rsidR="00C811D6">
+      <w:r w:rsidR="1D0815BB" w:rsidRPr="45F65408">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Faculty</w:t>
+      </w:r>
+      <w:ins w:id="7" w:author="Viviene Gibson (Staff)" w:date="2026-08-03T09:56:00Z" w16du:dateUtc="2026-08-03T08:56:00Z">
+        <w:r w:rsidR="007F69BE">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>/Deputy</w:t>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidR="1D0815BB" w:rsidRPr="45F65408">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Vice Principal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="45F65408">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0025638A" w:rsidR="00C811D6" w:rsidP="00C811D6" w:rsidRDefault="00C811D6" w14:paraId="30A177A7" w14:textId="6839BD57">
+    <w:p w14:paraId="30A177A7" w14:textId="6839BD57" w:rsidR="00C811D6" w:rsidRPr="0025638A" w:rsidRDefault="00C811D6" w:rsidP="00C811D6">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0025638A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>7.1 Recommendation</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CA62CA" w:rsidR="003C14D4" w:rsidP="00841B9E" w:rsidRDefault="00841B9E" w14:paraId="6DDDA23C" w14:textId="1A0DF00B">
+    <w:p w14:paraId="6DDDA23C" w14:textId="1A0DF00B" w:rsidR="003C14D4" w:rsidRPr="00CA62CA" w:rsidRDefault="00841B9E" w:rsidP="00841B9E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Confirm appointment </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -2805,696 +2858,712 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="-1876000528"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013438"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText="Yes" w:value="Yes"/>
             <w:listItem w:displayText="No" w:value="No"/>
           </w:dropDownList>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00626D69" w:rsidR="00C811D6">
+          <w:r w:rsidR="00C811D6" w:rsidRPr="00626D69">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w:rsidRPr="00CA62CA" w:rsidR="00841B9E" w:rsidP="00841B9E" w:rsidRDefault="00841B9E" w14:paraId="6AA5D7B2" w14:textId="77777777">
+    <w:p w14:paraId="6AA5D7B2" w14:textId="77777777" w:rsidR="00841B9E" w:rsidRPr="00CA62CA" w:rsidRDefault="00841B9E" w:rsidP="00841B9E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Recommend against appointment</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CA62CA" w:rsidR="008C67AB" w:rsidP="0032395D" w:rsidRDefault="008C67AB" w14:paraId="7750CA43" w14:textId="77777777">
+    <w:p w14:paraId="7750CA43" w14:textId="77777777" w:rsidR="008C67AB" w:rsidRPr="00CA62CA" w:rsidRDefault="008C67AB" w:rsidP="0032395D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Pre-hearing</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CA62CA" w:rsidR="0074404F" w:rsidP="00387A39" w:rsidRDefault="008C67AB" w14:paraId="716C5D2E" w14:textId="22A36D18">
+    <w:p w14:paraId="716C5D2E" w14:textId="22A36D18" w:rsidR="0074404F" w:rsidRPr="00CA62CA" w:rsidRDefault="008C67AB" w:rsidP="00387A39">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="2933"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>recommendation</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA62CA" w:rsidR="00841B9E">
+      <w:r w:rsidR="00841B9E" w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> attached</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00CA62CA" w:rsidR="00841B9E">
+      <w:r w:rsidR="00841B9E" w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00CA62CA" w:rsidR="00841B9E">
+      <w:r w:rsidR="00841B9E" w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00EF4DA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="1031078115"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013438"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText="Yes" w:value="Yes"/>
             <w:listItem w:displayText="No" w:value="No"/>
           </w:dropDownList>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00626D69" w:rsidR="00C811D6">
+          <w:r w:rsidR="00C811D6" w:rsidRPr="00626D69">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w:rsidRPr="0025638A" w:rsidR="00C811D6" w:rsidP="00C811D6" w:rsidRDefault="00C811D6" w14:paraId="48DE4BFE" w14:textId="78E2A4E3">
+    <w:p w14:paraId="48DE4BFE" w14:textId="78E2A4E3" w:rsidR="00C811D6" w:rsidRPr="0025638A" w:rsidRDefault="00C811D6" w:rsidP="00C811D6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0025638A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">        7.2 Summary of Performance</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C811D6" w:rsidR="0074404F" w:rsidP="00C811D6" w:rsidRDefault="0074404F" w14:paraId="5470593D" w14:textId="78BBCF03">
+    <w:p w14:paraId="5470593D" w14:textId="637173BC" w:rsidR="0074404F" w:rsidRPr="00C811D6" w:rsidRDefault="0074404F" w:rsidP="00C811D6">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="45F65408" w:rsidR="0074404F">
+      <w:r w:rsidRPr="45F65408">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidRPr="45F65408" w:rsidR="1D0815BB">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="45F65408" w:rsidR="0074404F">
+      <w:r w:rsidR="1D0815BB" w:rsidRPr="45F65408">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Faculty</w:t>
+      </w:r>
+      <w:ins w:id="8" w:author="Viviene Gibson (Staff)" w:date="2026-08-03T09:56:00Z" w16du:dateUtc="2026-08-03T08:56:00Z">
+        <w:r w:rsidR="007F69BE">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>/Deputy</w:t>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidR="1D0815BB" w:rsidRPr="45F65408">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Vice Principal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="45F65408">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> should provide a holistic summary of the </w:t>
       </w:r>
-      <w:r w:rsidRPr="45F65408" w:rsidR="00D019A6">
+      <w:r w:rsidR="00D019A6" w:rsidRPr="45F65408">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="45F65408" w:rsidR="0074404F">
+      <w:r w:rsidRPr="45F65408">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>robationer’s performance highlighting any relevant points</w:t>
       </w:r>
-      <w:r w:rsidRPr="45F65408" w:rsidR="00C811D6">
+      <w:r w:rsidR="00C811D6" w:rsidRPr="45F65408">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>, including for Grade 7 probationers</w:t>
       </w:r>
-      <w:r w:rsidRPr="45F65408" w:rsidR="00BE12F5">
+      <w:r w:rsidR="00BE12F5" w:rsidRPr="45F65408">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="45F65408" w:rsidR="00C811D6">
+      <w:r w:rsidR="00C811D6" w:rsidRPr="45F65408">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> suitability for progression to Grade 8</w:t>
       </w:r>
-      <w:r w:rsidRPr="45F65408" w:rsidR="0074404F">
+      <w:r w:rsidRPr="45F65408">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="45F65408" w:rsidR="00D019A6">
+      <w:r w:rsidR="00D019A6" w:rsidRPr="45F65408">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidRPr="45F65408" w:rsidR="00C811D6">
+      <w:r w:rsidR="00C811D6" w:rsidRPr="45F65408">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>250-word</w:t>
       </w:r>
-      <w:r w:rsidRPr="45F65408" w:rsidR="0074404F">
+      <w:r w:rsidRPr="45F65408">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> limit)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C811D6" w:rsidP="00C811D6" w:rsidRDefault="00C811D6" w14:paraId="593EAAE8" w14:textId="37100716">
+    <w:p w14:paraId="593EAAE8" w14:textId="37100716" w:rsidR="00C811D6" w:rsidRDefault="00C811D6" w:rsidP="00C811D6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C811D6" w:rsidP="00C811D6" w:rsidRDefault="00C811D6" w14:paraId="5A462F63" w14:textId="77777777">
-[...27 lines deleted...]
-    <w:p w:rsidR="00C811D6" w:rsidP="00C811D6" w:rsidRDefault="00C811D6" w14:paraId="1D4A28A4" w14:textId="38772D9F">
+    <w:p w14:paraId="5A462F63" w14:textId="77777777" w:rsidR="00C811D6" w:rsidRDefault="00C811D6" w:rsidP="00C811D6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="520AF5A1" w14:textId="77777777" w:rsidR="00C811D6" w:rsidRPr="00C811D6" w:rsidRDefault="00C811D6" w:rsidP="00C811D6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="751C6C66" w14:textId="77777777" w:rsidR="00841B9E" w:rsidRPr="00CA62CA" w:rsidRDefault="00841B9E" w:rsidP="00841B9E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D4A28A4" w14:textId="38772D9F" w:rsidR="00C811D6" w:rsidRDefault="00C811D6" w:rsidP="00C811D6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>CONFIRMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CA62CA" w:rsidR="006D609B" w:rsidP="00C811D6" w:rsidRDefault="00C811D6" w14:paraId="2696F0E3" w14:textId="50E45D8D">
+    <w:p w14:paraId="2696F0E3" w14:textId="50E45D8D" w:rsidR="006D609B" w:rsidRPr="00CA62CA" w:rsidRDefault="00C811D6" w:rsidP="00C811D6">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">A copy of the probationary documentation has been provided to the probationer.     </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:bCs/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="-293911020"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013438"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText="Yes" w:value="Yes"/>
             <w:listItem w:displayText="No" w:value="No"/>
           </w:dropDownList>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00626D69">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00CA62CA" w:rsidR="00A4789F">
+      <w:r w:rsidR="00A4789F" w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00CA62CA" w:rsidR="00A4789F">
+      <w:r w:rsidR="00A4789F" w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00CA62CA" w:rsidR="00A4789F">
+      <w:r w:rsidR="00A4789F" w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00CA62CA" w:rsidR="00A4789F">
+      <w:r w:rsidR="00A4789F" w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00CA62CA" w:rsidR="00E3698F">
+      <w:r w:rsidR="00E3698F" w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA62CA" w:rsidR="006D609B">
+      <w:r w:rsidR="006D609B" w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0025638A" w:rsidR="006D609B" w:rsidP="0025638A" w:rsidRDefault="006D609B" w14:paraId="07A3EF36" w14:textId="77777777">
+    <w:p w14:paraId="07A3EF36" w14:textId="77777777" w:rsidR="006D609B" w:rsidRPr="0025638A" w:rsidRDefault="006D609B" w:rsidP="0025638A">
       <w:pPr>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0025638A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>If No, please explain</w:t>
       </w:r>
-      <w:r w:rsidRPr="0025638A" w:rsidR="00E3698F">
+      <w:r w:rsidR="00E3698F" w:rsidRPr="0025638A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="0025638A" w:rsidR="008874F4">
+      <w:r w:rsidR="008874F4" w:rsidRPr="0025638A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CA62CA" w:rsidR="00C811D6" w:rsidP="0025638A" w:rsidRDefault="00C811D6" w14:paraId="03C16768" w14:textId="77777777">
+    <w:p w14:paraId="03C16768" w14:textId="77777777" w:rsidR="00C811D6" w:rsidRPr="00CA62CA" w:rsidRDefault="00C811D6" w:rsidP="0025638A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00CA62CA" w:rsidR="008874F4" w:rsidP="008874F4" w:rsidRDefault="008874F4" w14:paraId="371CADAE" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00CA62CA" w:rsidR="008874F4" w:rsidP="00C811D6" w:rsidRDefault="008874F4" w14:paraId="623FB57D" w14:textId="091A8F63">
+    <w:p w14:paraId="371CADAE" w14:textId="77777777" w:rsidR="008874F4" w:rsidRPr="00CA62CA" w:rsidRDefault="008874F4" w:rsidP="008874F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="623FB57D" w14:textId="091A8F63" w:rsidR="008874F4" w:rsidRPr="00CA62CA" w:rsidRDefault="008874F4" w:rsidP="00C811D6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>PROBATIONARY LECTURER’S COMMENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CA62CA" w:rsidR="008874F4" w:rsidP="008874F4" w:rsidRDefault="008874F4" w14:paraId="41226EFA" w14:textId="3C31F87C">
+    <w:p w14:paraId="41226EFA" w14:textId="3C31F87C" w:rsidR="008874F4" w:rsidRPr="00CA62CA" w:rsidRDefault="008874F4" w:rsidP="008874F4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA62CA" w:rsidR="00C811D6">
+      <w:r w:rsidR="00C811D6" w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>250-word</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> limit)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CA62CA" w:rsidR="008874F4" w:rsidP="008874F4" w:rsidRDefault="008874F4" w14:paraId="61083C3E" w14:textId="77777777">
-[...67 lines deleted...]
-    <w:p w:rsidRPr="00CA62CA" w:rsidR="00EE0C94" w:rsidP="00EE0C94" w:rsidRDefault="00EE0C94" w14:paraId="01693BF6" w14:textId="4478AD21">
+    <w:p w14:paraId="61083C3E" w14:textId="77777777" w:rsidR="008874F4" w:rsidRPr="00CA62CA" w:rsidRDefault="008874F4" w:rsidP="008874F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13FC050C" w14:textId="77777777" w:rsidR="008874F4" w:rsidRPr="00CA62CA" w:rsidRDefault="008874F4" w:rsidP="008874F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="465A4DC3" w14:textId="77777777" w:rsidR="00EE0C94" w:rsidRPr="00CA62CA" w:rsidRDefault="00EE0C94" w:rsidP="00EE0C94">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="116618B8" w14:textId="77777777" w:rsidR="00EE0C94" w:rsidRPr="00CA62CA" w:rsidRDefault="00EE0C94" w:rsidP="00EE0C94">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14CF0D62" w14:textId="77777777" w:rsidR="00EE0C94" w:rsidRPr="00CA62CA" w:rsidRDefault="00EE0C94" w:rsidP="00EE0C94">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66412777" w14:textId="77777777" w:rsidR="00EE0C94" w:rsidRPr="00CA62CA" w:rsidRDefault="00EE0C94" w:rsidP="00EE0C94">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C93E947" w14:textId="77777777" w:rsidR="00EE0C94" w:rsidRPr="00CA62CA" w:rsidRDefault="00EE0C94" w:rsidP="00EE0C94">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01693BF6" w14:textId="4478AD21" w:rsidR="00EE0C94" w:rsidRPr="00CA62CA" w:rsidRDefault="00EE0C94" w:rsidP="00EE0C94">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Academic Line Manager’s Signature</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
@@ -3503,232 +3572,230 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>Date</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="546345497"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date>
             <w:dateFormat w:val="dd/MM/yyyy"/>
             <w:lid w:val="en-GB"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00626D69" w:rsidR="0025638A">
+          <w:r w:rsidR="0025638A" w:rsidRPr="00626D69">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w:rsidRPr="00CA62CA" w:rsidR="00387A39" w:rsidP="09C38653" w:rsidRDefault="00387A39" w14:paraId="3D2E06E3" w14:textId="4EF870E6">
-[...23 lines deleted...]
-          <w:bCs w:val="1"/>
+    <w:p w14:paraId="3D2E06E3" w14:textId="4DB9FD61" w:rsidR="00387A39" w:rsidRPr="00CA62CA" w:rsidRDefault="1D0815BB" w:rsidP="09C38653">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="09C38653">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Faculty</w:t>
+      </w:r>
+      <w:ins w:id="9" w:author="Viviene Gibson (Staff)" w:date="2026-08-03T09:57:00Z" w16du:dateUtc="2026-08-03T08:57:00Z">
+        <w:r w:rsidR="007F69BE">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>/Deputy</w:t>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidRPr="09C38653">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Vice Principal</w:t>
+      </w:r>
+      <w:r w:rsidR="00387A39" w:rsidRPr="09C38653">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>’s Signature</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA62CA">
+      <w:r w:rsidR="00387A39" w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00CA62CA">
+      <w:r w:rsidR="00387A39" w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00CA62CA">
+      <w:r w:rsidR="00387A39" w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00CA62CA">
+      <w:r w:rsidR="00387A39" w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00CA62CA">
+      <w:r w:rsidR="00387A39" w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00CA62CA">
+      <w:r w:rsidR="00387A39" w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="09C38653" w:rsidR="00387A39">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidR="00387A39" w:rsidRPr="09C38653">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
           <w:id w:val="-24649524"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date>
             <w:dateFormat w:val="dd/MM/yyyy"/>
             <w:lid w:val="en-GB"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
-          <w:rPr>
-[...5 lines deleted...]
-          </w:rPr>
         </w:sdtPr>
-        <w:sdtEndPr>
-[...7 lines deleted...]
-        </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00626D69" w:rsidR="0025638A">
+          <w:r w:rsidR="0025638A" w:rsidRPr="00626D69">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t>Click</w:t>
-[...5 lines deleted...]
-            <w:t xml:space="preserve"> or tap to enter a date.</w:t>
+            <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w:rsidRPr="00CA62CA" w:rsidR="00EE0C94" w:rsidP="00EE0C94" w:rsidRDefault="00EE0C94" w14:paraId="29CB06FD" w14:textId="3A42BD49">
+    <w:p w14:paraId="29CB06FD" w14:textId="3A42BD49" w:rsidR="00EE0C94" w:rsidRPr="00CA62CA" w:rsidRDefault="00EE0C94" w:rsidP="00EE0C94">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Probationary Lecturer’s Signature</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -3738,116 +3805,107 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00CA62CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>Date</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="-869293787"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date>
             <w:dateFormat w:val="dd/MM/yyyy"/>
             <w:lid w:val="en-GB"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00626D69" w:rsidR="0025638A">
+          <w:r w:rsidR="0025638A" w:rsidRPr="00626D69">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:sectPr w:rsidRPr="00CA62CA" w:rsidR="00EE0C94">
+    <w:sectPr w:rsidR="00EE0C94" w:rsidRPr="00CA62CA">
       <w:headerReference w:type="default" r:id="rId10"/>
-      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00990CD5" w:rsidP="00B814E0" w:rsidRDefault="00990CD5" w14:paraId="7D60CA94" w14:textId="77777777">
+    <w:p w14:paraId="73F5BACE" w14:textId="77777777" w:rsidR="00F464D8" w:rsidRDefault="00F464D8" w:rsidP="00B814E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00990CD5" w:rsidP="00B814E0" w:rsidRDefault="00990CD5" w14:paraId="4B71B2B8" w14:textId="77777777">
+    <w:p w14:paraId="376AF4A0" w14:textId="77777777" w:rsidR="00F464D8" w:rsidRDefault="00F464D8" w:rsidP="00B814E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -3882,111 +3940,108 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00990CD5" w:rsidP="00B814E0" w:rsidRDefault="00990CD5" w14:paraId="6B534A01" w14:textId="77777777">
+    <w:p w14:paraId="0B74A144" w14:textId="77777777" w:rsidR="00F464D8" w:rsidRDefault="00F464D8" w:rsidP="00B814E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00990CD5" w:rsidP="00B814E0" w:rsidRDefault="00990CD5" w14:paraId="5A2A1948" w14:textId="77777777">
+    <w:p w14:paraId="104D17A7" w14:textId="77777777" w:rsidR="00F464D8" w:rsidRDefault="00F464D8" w:rsidP="00B814E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00B814E0" w:rsidRDefault="00C607BE" w14:paraId="5E12E819" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5E12E819" w14:textId="77777777" w:rsidR="00B814E0" w:rsidRDefault="00C607BE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
-    </w:r>
-    <w:r>
       <w:t>FORM 2</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00B814E0" w:rsidRDefault="00B814E0" w14:paraId="165EFCF2" w14:textId="77777777">
+  <w:p w14:paraId="165EFCF2" w14:textId="77777777" w:rsidR="00B814E0" w:rsidRDefault="00B814E0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06094535"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E7C28C38"/>
     <w:lvl w:ilvl="0" w:tplc="610C5E74">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -4134,51 +4189,51 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="105C4BC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="22EAE508"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
@@ -4401,260 +4456,260 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26471DED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AD94B884"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2213" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2933" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3653" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4373" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5093" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5813" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6533" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7253" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7973" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2AD03183"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="45AC2ED4"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32C9123B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0E309436"/>
     <w:lvl w:ilvl="0" w:tplc="08090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5122,147 +5177,147 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57620BC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5776B4DA"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5BE76426"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="51B86C1E"/>
     <w:lvl w:ilvl="0" w:tplc="08090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5642,147 +5697,147 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="697B4EFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9908717C"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="709B3CBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FBC0B18A"/>
     <w:lvl w:ilvl="0" w:tplc="9B5CB14A">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5844,147 +5899,147 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DD659E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="71706456"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1211185047">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="958074340">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="301465830">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1957829499">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1139416981">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2126579244">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="287660675">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="374354305">
@@ -6007,281 +6062,292 @@
   </w:num>
   <w:num w:numId="14" w16cid:durableId="307789794">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="20254515">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="194078009">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1319069722">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1604848393">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1812744288">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="265042083">
     <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:person w15:author="Viviene Gibson (Staff)">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::VLGibson@dundee.ac.uk::3b07de77-311f-496e-97d1-f90b71464ea7"/>
+  </w15:person>
+</w15:people>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...2 lines deleted...]
-  <w:trackRevisions w:val="true"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B814E0"/>
     <w:rsid w:val="0005685C"/>
     <w:rsid w:val="000955D2"/>
     <w:rsid w:val="000C6918"/>
     <w:rsid w:val="0011267D"/>
     <w:rsid w:val="00171B26"/>
     <w:rsid w:val="00192937"/>
     <w:rsid w:val="001F1C82"/>
     <w:rsid w:val="00237CC8"/>
     <w:rsid w:val="00251E76"/>
     <w:rsid w:val="0025638A"/>
     <w:rsid w:val="00281E5F"/>
     <w:rsid w:val="002D7490"/>
     <w:rsid w:val="002E0A9C"/>
+    <w:rsid w:val="002E2560"/>
     <w:rsid w:val="00304336"/>
     <w:rsid w:val="003231A3"/>
     <w:rsid w:val="0032395D"/>
     <w:rsid w:val="00346400"/>
     <w:rsid w:val="00387A39"/>
     <w:rsid w:val="003922BA"/>
     <w:rsid w:val="003C14D4"/>
     <w:rsid w:val="003D5A28"/>
     <w:rsid w:val="003E07A9"/>
     <w:rsid w:val="0046004C"/>
     <w:rsid w:val="00482555"/>
     <w:rsid w:val="00496E5B"/>
     <w:rsid w:val="004A783C"/>
     <w:rsid w:val="004B3CEA"/>
     <w:rsid w:val="004E06CB"/>
     <w:rsid w:val="004E5EB3"/>
     <w:rsid w:val="00544782"/>
     <w:rsid w:val="005B3AF9"/>
     <w:rsid w:val="006028C4"/>
     <w:rsid w:val="0066368E"/>
     <w:rsid w:val="006B5A02"/>
     <w:rsid w:val="006D5211"/>
     <w:rsid w:val="006D609B"/>
     <w:rsid w:val="007242F2"/>
     <w:rsid w:val="0074404F"/>
     <w:rsid w:val="007635CF"/>
     <w:rsid w:val="00794D33"/>
     <w:rsid w:val="007A5013"/>
     <w:rsid w:val="007D1BB2"/>
+    <w:rsid w:val="007F69BE"/>
     <w:rsid w:val="00804B6A"/>
     <w:rsid w:val="00816DBA"/>
     <w:rsid w:val="0082220E"/>
     <w:rsid w:val="00836E3B"/>
     <w:rsid w:val="00841B9E"/>
     <w:rsid w:val="0084633B"/>
     <w:rsid w:val="00847F1C"/>
     <w:rsid w:val="008874F4"/>
     <w:rsid w:val="008C67AB"/>
     <w:rsid w:val="009511A3"/>
     <w:rsid w:val="00990CD5"/>
     <w:rsid w:val="009F38B4"/>
     <w:rsid w:val="00A1619A"/>
     <w:rsid w:val="00A30E9B"/>
     <w:rsid w:val="00A43F0A"/>
     <w:rsid w:val="00A4789F"/>
     <w:rsid w:val="00AC1A1D"/>
     <w:rsid w:val="00AD3E1C"/>
     <w:rsid w:val="00AF697A"/>
     <w:rsid w:val="00B22492"/>
     <w:rsid w:val="00B814E0"/>
     <w:rsid w:val="00B845CD"/>
     <w:rsid w:val="00BE029E"/>
     <w:rsid w:val="00BE12F5"/>
     <w:rsid w:val="00C13F92"/>
     <w:rsid w:val="00C607BE"/>
     <w:rsid w:val="00C642EF"/>
     <w:rsid w:val="00C811D6"/>
     <w:rsid w:val="00CA5E42"/>
     <w:rsid w:val="00CA62CA"/>
     <w:rsid w:val="00CC59CD"/>
     <w:rsid w:val="00D019A6"/>
     <w:rsid w:val="00D019BA"/>
     <w:rsid w:val="00D56DF4"/>
     <w:rsid w:val="00D9528C"/>
     <w:rsid w:val="00E03E75"/>
     <w:rsid w:val="00E3698F"/>
     <w:rsid w:val="00EE0C94"/>
     <w:rsid w:val="00EE0CA4"/>
     <w:rsid w:val="00EE3A01"/>
     <w:rsid w:val="00EF4DA6"/>
+    <w:rsid w:val="00F464D8"/>
     <w:rsid w:val="00F64172"/>
     <w:rsid w:val="00F82CC4"/>
     <w:rsid w:val="00F846AD"/>
     <w:rsid w:val="00FD5F52"/>
     <w:rsid w:val="09C38653"/>
     <w:rsid w:val="1D0815BB"/>
     <w:rsid w:val="1E27AC7E"/>
     <w:rsid w:val="3C29D39D"/>
     <w:rsid w:val="45F65408"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="72C38785"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{15D555DC-B242-4934-A57F-A62A6E18998E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6437,52 +6503,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -6549,158 +6615,158 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00B814E0"/>
     <w:pPr>
       <w:spacing w:line="252" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B814E0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B814E0"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B814E0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B814E0"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00E03E75"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CA62CA"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CA62CA"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C811D6"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
@@ -6714,129 +6780,130 @@
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="732318119">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013438"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{BBD816DB-8ADF-46B8-BFFD-70AD1AC8F9DE}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="008D493B" w:rsidRDefault="003E07A9" w14:paraId="54FBB16C" wp14:textId="77777777">
+        <w:p w:rsidR="008D493B" w:rsidRDefault="003E07A9">
           <w:r w:rsidRPr="00626D69">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013437"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{ECB5A1BC-FCF8-4DDC-AB38-139242DC1877}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="008D493B" w:rsidRDefault="003E07A9" w14:paraId="6358D8DA" wp14:textId="77777777">
+        <w:p w:rsidR="008D493B" w:rsidRDefault="003E07A9">
           <w:r w:rsidRPr="00626D69">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{56CA99E2-ED96-47A6-B18A-EC7ACBFF5C37}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="008D493B" w:rsidRDefault="003E07A9" w14:paraId="4C3E277F" wp14:textId="77777777">
+        <w:p w:rsidR="008D493B" w:rsidRDefault="003E07A9">
           <w:r w:rsidRPr="00626D69">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
@@ -6873,96 +6940,106 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
-    <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
-    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003E07A9"/>
     <w:rsid w:val="000C6918"/>
     <w:rsid w:val="001B0623"/>
     <w:rsid w:val="00222CBB"/>
+    <w:rsid w:val="002E2560"/>
     <w:rsid w:val="003E07A9"/>
+    <w:rsid w:val="0063395D"/>
     <w:rsid w:val="008D493B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
@@ -7391,51 +7468,51 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="003E07A9"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -7675,59 +7752,50 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="cdb9bbaf-6a3d-40ec-9f13-04c8a1c4a5dd">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="77d53e91-d43b-40e6-b671-46ddf7749a06" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F6F37EA380974549948F73A86F87454F" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="5266c17c23033195da8707d1a4b2b088">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="cdb9bbaf-6a3d-40ec-9f13-04c8a1c4a5dd" xmlns:ns3="77d53e91-d43b-40e6-b671-46ddf7749a06" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d8fbcc7e32f1de855694802619ea025d" ns2:_="" ns3:_="">
     <xsd:import namespace="cdb9bbaf-6a3d-40ec-9f13-04c8a1c4a5dd"/>
     <xsd:import namespace="77d53e91-d43b-40e6-b671-46ddf7749a06"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -7918,115 +7986,131 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2C10BCEB-F5E2-4FAC-A76D-D356ACF4B30D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="cdb9bbaf-6a3d-40ec-9f13-04c8a1c4a5dd"/>
     <ds:schemaRef ds:uri="77d53e91-d43b-40e6-b671-46ddf7749a06"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{17A8B381-D09F-42D5-8978-EEAFEB7531F1}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{05DEB335-5C96-4471-B9B7-7542B998F11C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="cdb9bbaf-6a3d-40ec-9f13-04c8a1c4a5dd"/>
     <ds:schemaRef ds:uri="77d53e91-d43b-40e6-b671-46ddf7749a06"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{17A8B381-D09F-42D5-8978-EEAFEB7531F1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>3</Pages>
+  <Words>702</Words>
+  <Characters>4003</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>33</Lines>
+  <Paragraphs>9</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company>University of Dundee</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>4696</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Maggie Davidson</dc:creator>
-  <keywords/>
+  <cp:keywords/>
   <dc:description/>
-  <lastModifiedBy>Jess Duell (Staff)</lastModifiedBy>
-[...1 lines deleted...]
-  <lastPrinted>2015-09-09T15:24:00.0000000Z</lastPrinted>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100F6F37EA380974549948F73A86F87454F</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_SetDate">
     <vt:lpwstr>2026-06-04T12:12:27Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_Name">
     <vt:lpwstr>Private</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_SiteId">
     <vt:lpwstr>ae323139-093a-4d2a-81a6-5d334bcd9019</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_ActionId">
     <vt:lpwstr>326cd2b4-00f5-439f-ba31-1c92c44e3a70</vt:lpwstr>
   </property>