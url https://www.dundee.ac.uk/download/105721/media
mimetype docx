--- v0 (2026-03-03)
+++ v1 (2026-07-03)
@@ -1,235 +1,211 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="03ADC645" w14:textId="77777777" w:rsidR="00D31CC5" w:rsidRDefault="00D31CC5" w:rsidP="00D31CC5">
+    <w:p w:rsidR="00D31CC5" w:rsidP="00D31CC5" w:rsidRDefault="00D31CC5" w14:paraId="03ADC645" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C9BEAE8" w14:textId="77777777" w:rsidR="00084695" w:rsidRDefault="00757A7A" w:rsidP="00C75C3B">
+    <w:p w:rsidR="00084695" w:rsidP="00C75C3B" w:rsidRDefault="00757A7A" w14:paraId="3C9BEAE8" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="00D31CC5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>andatory module of the PG Certificate in Academic Practice in Higher Education (PGCAPHE) Course</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="448F95B5" w14:textId="5A49853B" w:rsidR="00084695" w:rsidRPr="00BE579D" w:rsidRDefault="00757A7A" w:rsidP="00C75C3B">
+    <w:p w:rsidRPr="00BE579D" w:rsidR="00084695" w:rsidP="00C75C3B" w:rsidRDefault="00757A7A" w14:paraId="448F95B5" w14:textId="5A49853B">
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="1"/>
         </w:pBdr>
       </w:pPr>
       <w:r w:rsidRPr="00BE579D">
         <w:t>Probationary members of staff may make a claim for exemption from the mandatory module. The criteria which will normally be considered for exemption are listed overleaf. Claim</w:t>
       </w:r>
-      <w:r w:rsidR="00084695" w:rsidRPr="00BE579D">
+      <w:r w:rsidRPr="00BE579D" w:rsidR="00084695">
         <w:t xml:space="preserve">s </w:t>
       </w:r>
-      <w:r w:rsidR="00D31CC5" w:rsidRPr="00BE579D">
+      <w:r w:rsidRPr="00BE579D" w:rsidR="00D31CC5">
         <w:t>should be submitted to the Head of the Academic Skills Centre (</w:t>
       </w:r>
       <w:r w:rsidR="003B29F3">
         <w:t>g.a.z.spark</w:t>
       </w:r>
-      <w:r w:rsidR="00D31CC5" w:rsidRPr="00BE579D">
+      <w:r w:rsidRPr="00BE579D" w:rsidR="00D31CC5">
         <w:t xml:space="preserve">@dundee.ac.uk) by the respective Dean or ADLT for consideration by the </w:t>
       </w:r>
       <w:r w:rsidR="00C75C3B">
         <w:t>Deputy Vice-Chancellor &amp; Provost.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="536F08E9" w14:textId="77777777" w:rsidR="00757A7A" w:rsidRDefault="00757A7A" w:rsidP="00757A7A">
+    <w:p w:rsidR="00757A7A" w:rsidP="00757A7A" w:rsidRDefault="00757A7A" w14:paraId="536F08E9" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65B5A969" w14:textId="3A509E33" w:rsidR="00D31CC5" w:rsidRDefault="00757A7A" w:rsidP="00D31CC5">
+    <w:p w:rsidR="00D31CC5" w:rsidP="00D31CC5" w:rsidRDefault="00757A7A" w14:paraId="65B5A969" w14:textId="3A509E33">
       <w:r w:rsidRPr="00C75C3B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Probationer</w:t>
       </w:r>
-      <w:r w:rsidR="00D31CC5" w:rsidRPr="00C75C3B">
+      <w:r w:rsidRPr="00C75C3B" w:rsidR="00D31CC5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>’s name</w:t>
       </w:r>
       <w:r w:rsidR="00C75C3B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1716204"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00C75C3B" w:rsidRPr="00626D69">
+          <w:r w:rsidRPr="00626D69" w:rsidR="00C75C3B">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="05310806" w14:textId="4E4C0097" w:rsidR="00D31CC5" w:rsidRDefault="00C75C3B" w:rsidP="00D31CC5">
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00CA62CA">
+    <w:p w:rsidR="00D31CC5" w:rsidP="38D3FDFF" w:rsidRDefault="00C75C3B" w14:paraId="05310806" w14:textId="6E852974">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="PlaceholderText"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk150783999" w:id="0"/>
+      <w:r w:rsidRPr="38D3FDFF" w:rsidR="5653446C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>School</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Faculty:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="38D3FDFF" w:rsidR="00C75C3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:sdt>
-[...33 lines deleted...]
-      </w:sdt>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="450D90B7" w14:textId="77777777" w:rsidR="00D31CC5" w:rsidRDefault="00D31CC5" w:rsidP="00D31CC5">
+    <w:p w:rsidR="00D31CC5" w:rsidP="00D31CC5" w:rsidRDefault="00D31CC5" w14:paraId="450D90B7" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">This </w:t>
       </w:r>
       <w:r w:rsidR="00757A7A">
         <w:t xml:space="preserve">claim </w:t>
       </w:r>
       <w:r>
         <w:t>for exemption</w:t>
       </w:r>
       <w:r w:rsidR="00084695">
         <w:t xml:space="preserve"> is made on the following basis</w:t>
       </w:r>
       <w:r w:rsidR="006E25B1">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3475A1B6" w14:textId="77777777" w:rsidR="00D31CC5" w:rsidRDefault="00084695" w:rsidP="00D31CC5">
+    <w:p w:rsidR="00D31CC5" w:rsidP="00D31CC5" w:rsidRDefault="00084695" w14:paraId="3475A1B6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="750C35E7" wp14:editId="707CD0F5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5608385</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>15776</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="169545" cy="164465"/>
@@ -245,119 +221,119 @@
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="169545" cy="164465"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="43F369CF" w14:textId="77777777" w:rsidR="00084695" w:rsidRDefault="00084695"/>
+                          <w:p w:rsidR="00084695" w:rsidRDefault="00084695" w14:paraId="43F369CF" w14:textId="77777777"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict>
               <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:441.6pt;margin-top:1.25pt;width:13.35pt;height:12.95pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCZ+BFSIQIAAEMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjJ7Kwx4hRdugwD&#10;ugvQ7gNkWY6FSaImKbG7rx8lu1l2exnmB0E0qUPyHHJzPWhFTsJ5Caaii9mcEmE4NNIcKvr5Yf/i&#10;ihIfmGmYAiMq+ig8vd4+f7bpbSmW0IFqhCMIYnzZ24p2IdgyyzzvhGZ+BlYYdLbgNAtoukPWONYj&#10;ulbZcj5fZT24xjrgwnv8ezs66Tbht63g4WPbehGIqijWFtLp0lnHM9tuWHlwzHaST2Wwf6hCM2kw&#10;6RnqlgVGjk7+BqUld+ChDTMOOoO2lVykHrCbxfyXbu47ZkXqBcnx9kyT/3+w/MPpkyOyqehLSgzT&#10;KNGDGAJ5DQNZRnZ660sMurcYFgb8jSqnTr29A/7FEwO7jpmDuHEO+k6wBqtbxJfZxdMRx0eQun8P&#10;DaZhxwAJaGidjtQhGQTRUaXHszKxFB5TrtZFXlDC0bVY5fmqSBlY+fTYOh/eCtAkXirqUPgEzk53&#10;PsRiWPkUEnN5ULLZS6WS4Q71TjlyYjgk+/RN6D+FKUP6iq6LZTH2/1eIefr+BKFlwGlXUlf06hzE&#10;ysjaG9OkWQxMqvGOJSsz0RiZGzkMQz1MstTQPCKhDsapxi3ESwfuGyU9TnRF/dcjc4IS9c6gKOtF&#10;nscVSEZevFqi4S499aWHGY5QFQ2UjNddSGsTCTNwg+K1MhEbVR4rmWrFSU18T1sVV+HSTlE/dn/7&#10;HQAA//8DAFBLAwQUAAYACAAAACEA0Ler8N4AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7D&#10;MBBE70j8g7VIXFDrkJaShDgVQgLRG7QIrm6yTSLsdbDdNPw9ywmOoxm9fVuuJ2vEiD70jhRczxMQ&#10;SLVremoVvO0eZxmIEDU12jhCBd8YYF2dn5W6aNyJXnHcxlYwhEKhFXQxDoWUoe7Q6jB3AxJ3B+et&#10;jhx9KxuvTwy3RqZJspJW98QXOj3gQ4f15/ZoFWTL5/EjbBYv7/XqYPJ4dTs+fXmlLi+m+zsQEaf4&#10;N4ZffVaHip327khNEIYZ2SLlqYL0BgT3eZLnIPacsyXIqpT/H6h+AAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAJn4EVIhAgAAQwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhANC3q/DeAAAACAEAAA8AAAAAAAAAAAAAAAAAewQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAACGBQAAAAA=&#10;">
+              <v:shape id="Text Box 2" style="position:absolute;left:0;text-align:left;margin-left:441.6pt;margin-top:1.25pt;width:13.35pt;height:12.95pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCZ+BFSIQIAAEMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjJ7Kwx4hRdugwD&#10;ugvQ7gNkWY6FSaImKbG7rx8lu1l2exnmB0E0qUPyHHJzPWhFTsJ5Caaii9mcEmE4NNIcKvr5Yf/i&#10;ihIfmGmYAiMq+ig8vd4+f7bpbSmW0IFqhCMIYnzZ24p2IdgyyzzvhGZ+BlYYdLbgNAtoukPWONYj&#10;ulbZcj5fZT24xjrgwnv8ezs66Tbht63g4WPbehGIqijWFtLp0lnHM9tuWHlwzHaST2Wwf6hCM2kw&#10;6RnqlgVGjk7+BqUld+ChDTMOOoO2lVykHrCbxfyXbu47ZkXqBcnx9kyT/3+w/MPpkyOyqehLSgzT&#10;KNGDGAJ5DQNZRnZ660sMurcYFgb8jSqnTr29A/7FEwO7jpmDuHEO+k6wBqtbxJfZxdMRx0eQun8P&#10;DaZhxwAJaGidjtQhGQTRUaXHszKxFB5TrtZFXlDC0bVY5fmqSBlY+fTYOh/eCtAkXirqUPgEzk53&#10;PsRiWPkUEnN5ULLZS6WS4Q71TjlyYjgk+/RN6D+FKUP6iq6LZTH2/1eIefr+BKFlwGlXUlf06hzE&#10;ysjaG9OkWQxMqvGOJSsz0RiZGzkMQz1MstTQPCKhDsapxi3ESwfuGyU9TnRF/dcjc4IS9c6gKOtF&#10;nscVSEZevFqi4S499aWHGY5QFQ2UjNddSGsTCTNwg+K1MhEbVR4rmWrFSU18T1sVV+HSTlE/dn/7&#10;HQAA//8DAFBLAwQUAAYACAAAACEA0Ler8N4AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7D&#10;MBBE70j8g7VIXFDrkJaShDgVQgLRG7QIrm6yTSLsdbDdNPw9ywmOoxm9fVuuJ2vEiD70jhRczxMQ&#10;SLVremoVvO0eZxmIEDU12jhCBd8YYF2dn5W6aNyJXnHcxlYwhEKhFXQxDoWUoe7Q6jB3AxJ3B+et&#10;jhx9KxuvTwy3RqZJspJW98QXOj3gQ4f15/ZoFWTL5/EjbBYv7/XqYPJ4dTs+fXmlLi+m+zsQEaf4&#10;N4ZffVaHip327khNEIYZ2SLlqYL0BgT3eZLnIPacsyXIqpT/H6h+AAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAJn4EVIhAgAAQwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhANC3q/DeAAAACAEAAA8AAAAAAAAAAAAAAAAAewQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAACGBQAAAAA=&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w:rsidR="00084695" w:rsidRDefault="00084695"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00D31CC5">
         <w:t xml:space="preserve">Please indicate by including the relevant </w:t>
       </w:r>
       <w:r w:rsidR="00757A7A">
         <w:t xml:space="preserve">criterion </w:t>
       </w:r>
       <w:r w:rsidR="00D31CC5">
         <w:t>number (please see overleaf)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FC985CE" w14:textId="77777777" w:rsidR="00757A7A" w:rsidRDefault="00D31CC5" w:rsidP="00757A7A">
+    <w:p w:rsidR="00757A7A" w:rsidP="00757A7A" w:rsidRDefault="00D31CC5" w14:paraId="1FC985CE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Please provide any further supporting e</w:t>
       </w:r>
       <w:r w:rsidR="006E25B1">
         <w:t>vidence as appropriate</w:t>
       </w:r>
       <w:r w:rsidR="00757A7A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="111EFCA4" w14:textId="77777777" w:rsidR="006E25B1" w:rsidRDefault="00757A7A" w:rsidP="00757A7A">
+    <w:p w:rsidR="006E25B1" w:rsidP="00757A7A" w:rsidRDefault="00757A7A" w14:paraId="111EFCA4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7F693286" wp14:editId="01C431B3">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>289560</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5821045" cy="3350895"/>
                 <wp:effectExtent l="0" t="0" r="27305" b="20955"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="217" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
@@ -369,271 +345,284 @@
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5821045" cy="3350895"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="6275C868" w14:textId="77777777" w:rsidR="006E25B1" w:rsidRDefault="006E25B1"/>
+                          <w:p w:rsidR="006E25B1" w:rsidRDefault="006E25B1" w14:paraId="6275C868" w14:textId="77777777"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict>
-              <v:shape id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:22.8pt;width:458.35pt;height:263.85pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD7a2UnKAIAAE4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vvjSeE2MOEWXLsOA&#10;7gK0+wBZlmNhkuhJSuzs60fJaZrdXob5QRBF6ujwkPTqZtSKHIR1EkxFs1lKiTAcGml2Ff3yuH21&#10;oMR5ZhqmwIiKHoWjN+uXL1ZDX4ocOlCNsARBjCuHvqKd932ZJI53QjM3g14YdLZgNfNo2l3SWDYg&#10;ulZJnqavkwFs01vgwjk8vZucdB3x21Zw/6ltnfBEVRS5+bjauNZhTdYrVu4s6zvJTzTYP7DQTBp8&#10;9Ax1xzwjeyt/g9KSW3DQ+hkHnUDbSi5iDphNlv6SzUPHehFzQXFcf5bJ/T9Y/vHw2RLZVDTPrikx&#10;TGORHsXoyRsYSR70GXpXYthDj4F+xGOsc8zV9ffAvzpiYNMxsxO31sLQCdYgvyzcTC6uTjgugNTD&#10;B2jwGbb3EIHG1uogHspBEB3rdDzXJlDheFgs8iydF5Rw9F1dFeliWcQ3WPl0vbfOvxOgSdhU1GLx&#10;Izw73Dsf6LDyKSS85kDJZiuViobd1RtlyYFho2zjd0L/KUwZMlR0WeTFpMBfIdL4/QlCS48dr6Su&#10;6OIcxMqg21vTxH70TKppj5SVOQkZtJtU9GM9xppFlYPINTRHVNbC1OA4kLjpwH6nZMDmrqj7tmdW&#10;UKLeG6zOMpvPwzREY15c52jYS0996WGGI1RFPSXTduPjBAXdDNxiFVsZ9X1mcqKMTRtlPw1YmIpL&#10;O0Y9/wbWPwAAAP//AwBQSwMEFAAGAAgAAAAhAMGKVCbeAAAABwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAQRO9I/IO1SFwQdUrapA3ZVAgJRG9QEFzdeJtExOtgu2n4e8wJjqMZzbwpN5PpxUjO&#10;d5YR5rMEBHFtdccNwtvrw/UKhA+KteotE8I3edhU52elKrQ98QuNu9CIWMK+UAhtCEMhpa9bMsrP&#10;7EAcvYN1RoUoXSO1U6dYbnp5kySZNKrjuNCqge5bqj93R4OwWjyNH36bPr/X2aFfh6t8fPxyiJcX&#10;090tiEBT+AvDL35Ehyoy7e2RtRc9QjwSEBbLDER01/MsB7FHWOZpCrIq5X/+6gcAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQD7a2UnKAIAAE4EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQDBilQm3gAAAAcBAAAPAAAAAAAAAAAAAAAAAIIEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAjQUAAAAA&#10;">
+              <v:shape id="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:22.8pt;width:458.35pt;height:263.85pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD7a2UnKAIAAE4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vvjSeE2MOEWXLsOA&#10;7gK0+wBZlmNhkuhJSuzs60fJaZrdXob5QRBF6ujwkPTqZtSKHIR1EkxFs1lKiTAcGml2Ff3yuH21&#10;oMR5ZhqmwIiKHoWjN+uXL1ZDX4ocOlCNsARBjCuHvqKd932ZJI53QjM3g14YdLZgNfNo2l3SWDYg&#10;ulZJnqavkwFs01vgwjk8vZucdB3x21Zw/6ltnfBEVRS5+bjauNZhTdYrVu4s6zvJTzTYP7DQTBp8&#10;9Ax1xzwjeyt/g9KSW3DQ+hkHnUDbSi5iDphNlv6SzUPHehFzQXFcf5bJ/T9Y/vHw2RLZVDTPrikx&#10;TGORHsXoyRsYSR70GXpXYthDj4F+xGOsc8zV9ffAvzpiYNMxsxO31sLQCdYgvyzcTC6uTjgugNTD&#10;B2jwGbb3EIHG1uogHspBEB3rdDzXJlDheFgs8iydF5Rw9F1dFeliWcQ3WPl0vbfOvxOgSdhU1GLx&#10;Izw73Dsf6LDyKSS85kDJZiuViobd1RtlyYFho2zjd0L/KUwZMlR0WeTFpMBfIdL4/QlCS48dr6Su&#10;6OIcxMqg21vTxH70TKppj5SVOQkZtJtU9GM9xppFlYPINTRHVNbC1OA4kLjpwH6nZMDmrqj7tmdW&#10;UKLeG6zOMpvPwzREY15c52jYS0996WGGI1RFPSXTduPjBAXdDNxiFVsZ9X1mcqKMTRtlPw1YmIpL&#10;O0Y9/wbWPwAAAP//AwBQSwMEFAAGAAgAAAAhAMGKVCbeAAAABwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAQRO9I/IO1SFwQdUrapA3ZVAgJRG9QEFzdeJtExOtgu2n4e8wJjqMZzbwpN5PpxUjO&#10;d5YR5rMEBHFtdccNwtvrw/UKhA+KteotE8I3edhU52elKrQ98QuNu9CIWMK+UAhtCEMhpa9bMsrP&#10;7EAcvYN1RoUoXSO1U6dYbnp5kySZNKrjuNCqge5bqj93R4OwWjyNH36bPr/X2aFfh6t8fPxyiJcX&#10;090tiEBT+AvDL35Ehyoy7e2RtRc9QjwSEBbLDER01/MsB7FHWOZpCrIq5X/+6gcAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQD7a2UnKAIAAE4EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQDBilQm3gAAAAcBAAAPAAAAAAAAAAAAAAAAAIIEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAjQUAAAAA&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w:rsidR="006E25B1" w:rsidRDefault="006E25B1"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="006E25B1">
         <w:t>(e.g. certificates or free text comments below).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CCEDA05" w14:textId="77777777" w:rsidR="00757A7A" w:rsidRDefault="00757A7A" w:rsidP="00084695">
+    <w:p w:rsidR="00757A7A" w:rsidP="00084695" w:rsidRDefault="00757A7A" w14:paraId="6CCEDA05" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="568EE5BB" w14:textId="444A37B0" w:rsidR="00084695" w:rsidRDefault="00084695" w:rsidP="00084695">
+    <w:p w:rsidR="00084695" w:rsidP="00084695" w:rsidRDefault="00084695" w14:paraId="568EE5BB" w14:textId="64E35242">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-        <w:t>Name of Dean or A</w:t>
+      <w:r w:rsidR="00084695">
+        <w:rPr/>
+        <w:t xml:space="preserve">Name of </w:t>
+      </w:r>
+      <w:r w:rsidR="33AE169E">
+        <w:rPr/>
+        <w:t>Faculty Vice-Principal</w:t>
+      </w:r>
+      <w:r w:rsidR="00084695">
+        <w:rPr/>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidR="787A62D1">
+        <w:rPr/>
+        <w:t>Deputy Vice-Principal</w:t>
       </w:r>
       <w:r w:rsidR="00C75C3B">
-        <w:t xml:space="preserve">ssociate Dean </w:t>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1495709909"/>
+          <w:text/>
+          <w:showingPlcHdr/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
-          <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00C75C3B" w:rsidRPr="00626D69">
+          <w:r w:rsidRPr="7970B2CE" w:rsidR="00C75C3B">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="431010C6" w14:textId="77777777" w:rsidR="001B4409" w:rsidRDefault="006E25B1" w:rsidP="00084695">
+    <w:p w:rsidR="001B4409" w:rsidP="00084695" w:rsidRDefault="006E25B1" w14:paraId="431010C6" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Signature (electronic signature is acceptable)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A604D9A" w14:textId="73935405" w:rsidR="00757A7A" w:rsidRDefault="00757A7A" w:rsidP="00084695">
+    <w:p w:rsidR="00757A7A" w:rsidP="00084695" w:rsidRDefault="00757A7A" w14:paraId="5A604D9A" w14:textId="73935405">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Date</w:t>
       </w:r>
       <w:r w:rsidR="00C75C3B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="641006230"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date>
             <w:dateFormat w:val="dd/MM/yyyy"/>
             <w:lid w:val="en-GB"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00C75C3B" w:rsidRPr="00626D69">
+          <w:r w:rsidRPr="00626D69" w:rsidR="00C75C3B">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="3B8DE656" w14:textId="77777777" w:rsidR="00757A7A" w:rsidRDefault="00757A7A">
+    <w:p w:rsidR="00757A7A" w:rsidRDefault="00757A7A" w14:paraId="3B8DE656" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F654D06" w14:textId="77777777" w:rsidR="00C75C3B" w:rsidRDefault="00C75C3B">
+    <w:p w:rsidR="00C75C3B" w:rsidRDefault="00C75C3B" w14:paraId="6F654D06" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4DCA3F78" w14:textId="77777777" w:rsidR="00BF0B70" w:rsidRDefault="00BF0B70" w:rsidP="001B4409">
+    <w:p w:rsidR="00BF0B70" w:rsidP="001B4409" w:rsidRDefault="00BF0B70" w14:paraId="4DCA3F78" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62F1AA58" w14:textId="77777777" w:rsidR="00757A7A" w:rsidRPr="00BF0B70" w:rsidRDefault="00BF0B70" w:rsidP="00BF0B70">
+    <w:p w:rsidRPr="00BF0B70" w:rsidR="00757A7A" w:rsidP="00BF0B70" w:rsidRDefault="00BF0B70" w14:paraId="62F1AA58" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF0B70">
         <w:t>Claims for exemption are considered against the following criteria.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C20E44F" w14:textId="77777777" w:rsidR="00EC2171" w:rsidRDefault="00EC2171" w:rsidP="00EC2171">
+    <w:p w:rsidR="00EC2171" w:rsidP="00EC2171" w:rsidRDefault="00EC2171" w14:paraId="6C20E44F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="10"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44E38B95" w14:textId="77777777" w:rsidR="00EC2171" w:rsidRDefault="00EC2171" w:rsidP="00EC2171">
+    <w:p w:rsidR="00EC2171" w:rsidP="00EC2171" w:rsidRDefault="00EC2171" w14:paraId="44E38B95" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="832"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="132"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Successful completion of an </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">equivalent </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">course of study at another HEI. Equivalence is taken to include a similar content (a matching exercise will be undertaken); similar level (Master’s level); and accredited by Advance HE </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">and/or </w:t>
       </w:r>
       <w:r>
         <w:t>has already gained HEA Fellowship (FHEA) accredited by Advance</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>HE.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="686EA7B9" w14:textId="77777777" w:rsidR="00EC2171" w:rsidRDefault="00EC2171" w:rsidP="00EC2171">
+    <w:p w:rsidR="00EC2171" w:rsidP="00EC2171" w:rsidRDefault="00EC2171" w14:paraId="686EA7B9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="12"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="782540D1" w14:textId="77777777" w:rsidR="00EC2171" w:rsidRDefault="00EC2171" w:rsidP="00EC2171">
+    <w:p w:rsidR="00EC2171" w:rsidP="00EC2171" w:rsidRDefault="00EC2171" w14:paraId="782540D1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="832"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="253"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Successful completion</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -853,56 +842,56 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Academic</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Skills</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Centre.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48347F3F" w14:textId="77777777" w:rsidR="00EC2171" w:rsidRDefault="00EC2171" w:rsidP="00EC2171">
+    <w:p w:rsidR="00EC2171" w:rsidP="00EC2171" w:rsidRDefault="00EC2171" w14:paraId="48347F3F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21026E54" w14:textId="77777777" w:rsidR="00EC2171" w:rsidRDefault="00EC2171" w:rsidP="00EC2171">
+    <w:p w:rsidR="00EC2171" w:rsidP="00EC2171" w:rsidRDefault="00EC2171" w14:paraId="21026E54" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="832"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="180" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="142"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Successful completion of a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">PG </w:t>
       </w:r>
@@ -1023,56 +1012,56 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>with</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>the mandatory module materials online (but do not have to submit the assessment) and the requirement to gain HEA Fellowship accredited by Advance HE within a stipulated time period, with support from the Academic Skills</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Centre.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="754F4934" w14:textId="77777777" w:rsidR="00EC2171" w:rsidRDefault="00EC2171" w:rsidP="00EC2171">
+    <w:p w:rsidR="00EC2171" w:rsidP="00EC2171" w:rsidRDefault="00EC2171" w14:paraId="754F4934" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DB85509" w14:textId="77777777" w:rsidR="00EC2171" w:rsidRDefault="00EC2171" w:rsidP="00EC2171">
+    <w:p w:rsidR="00EC2171" w:rsidP="00EC2171" w:rsidRDefault="00EC2171" w14:paraId="7DB85509" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="832"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="180" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="122"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Successful completion of the equivalent module of the University’s PG Certificate in Medical Education programme, delivered by the Centre for Medical Education. An exemption would be granted in this instance with the requirement to gain HEA Fellowship accredited by Advance HE within</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1148,330 +1137,396 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Academic</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Skills</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Centre.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23A331EF" w14:textId="77777777" w:rsidR="00EC2171" w:rsidRDefault="00EC2171" w:rsidP="00EC2171">
+    <w:p w:rsidR="00EC2171" w:rsidP="00EC2171" w:rsidRDefault="00EC2171" w14:paraId="23A331EF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46BF5472" w14:textId="77777777" w:rsidR="00EC2171" w:rsidRDefault="00EC2171" w:rsidP="00EC2171">
+    <w:p w:rsidR="00EC2171" w:rsidP="00EC2171" w:rsidRDefault="00EC2171" w14:paraId="46BF5472" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="832"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="180" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="174"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>The member of staff already has HEA Senior Fellowship (SFHEA) accredited by Advance HE or is in the process of applying for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>SFHEA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35178337" w14:textId="77777777" w:rsidR="00EC2171" w:rsidRDefault="00EC2171" w:rsidP="00EC2171">
+    <w:p w:rsidR="00EC2171" w:rsidP="00EC2171" w:rsidRDefault="00EC2171" w14:paraId="35178337" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62119ABD" w14:textId="77777777" w:rsidR="004068CF" w:rsidRDefault="004068CF" w:rsidP="00EC2171">
+    <w:p w:rsidR="004068CF" w:rsidP="00EC2171" w:rsidRDefault="004068CF" w14:paraId="62119ABD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:pBdr>
-          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="1"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="586A229E" w14:textId="77777777" w:rsidR="004068CF" w:rsidRDefault="004068CF" w:rsidP="00EC2171">
+    <w:p w:rsidR="004068CF" w:rsidP="00EC2171" w:rsidRDefault="004068CF" w14:paraId="586A229E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7ABEFF0E" w14:textId="77777777" w:rsidR="00BF0B70" w:rsidRPr="00BE579D" w:rsidRDefault="00BF0B70" w:rsidP="00EC2171">
+    <w:p w:rsidRPr="00BE579D" w:rsidR="00BF0B70" w:rsidP="00EC2171" w:rsidRDefault="00BF0B70" w14:paraId="7ABEFF0E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00BE579D">
         <w:t>For use by the Academic Skills Centre</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C4BBF5D" w14:textId="77777777" w:rsidR="00BF0B70" w:rsidRPr="00BF0B70" w:rsidRDefault="00BF0B70" w:rsidP="00EC2171">
+    <w:p w:rsidRPr="00BF0B70" w:rsidR="00BF0B70" w:rsidP="00EC2171" w:rsidRDefault="00BF0B70" w14:paraId="0C4BBF5D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50F90F40" w14:textId="77777777" w:rsidR="004068CF" w:rsidRDefault="004068CF" w:rsidP="00EC2171">
+    <w:p w:rsidR="004068CF" w:rsidP="00EC2171" w:rsidRDefault="004068CF" w14:paraId="50F90F40" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t>Date received</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DCAFA7D" w14:textId="77777777" w:rsidR="004068CF" w:rsidRDefault="004068CF" w:rsidP="00EC2171">
+    <w:p w:rsidR="004068CF" w:rsidP="00EC2171" w:rsidRDefault="004068CF" w14:paraId="7DCAFA7D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6EF8915B" w14:textId="77777777" w:rsidR="004068CF" w:rsidRDefault="004068CF" w:rsidP="00EC2171">
+    <w:p w:rsidR="004068CF" w:rsidP="00EC2171" w:rsidRDefault="004068CF" w14:paraId="6EF8915B" w14:textId="7C325E5F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="50ED4B51" w14:textId="77777777" w:rsidR="004068CF" w:rsidRDefault="004068CF" w:rsidP="00EC2171">
+      <w:r w:rsidR="004068CF">
+        <w:rPr/>
+        <w:t xml:space="preserve">Date passed to </w:t>
+      </w:r>
+      <w:r w:rsidR="30E9363A">
+        <w:rPr/>
+        <w:t>PVPE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004068CF" w:rsidP="00EC2171" w:rsidRDefault="004068CF" w14:paraId="50ED4B51" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A6F349F" w14:textId="77777777" w:rsidR="004068CF" w:rsidRDefault="004068CF" w:rsidP="00EC2171">
+    <w:p w:rsidR="004068CF" w:rsidP="00EC2171" w:rsidRDefault="004068CF" w14:paraId="3A6F349F" w14:textId="68D1F014">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="57429B91" w14:textId="77777777" w:rsidR="004068CF" w:rsidRDefault="004068CF" w:rsidP="00EC2171">
+      <w:r w:rsidR="004068CF">
+        <w:rPr/>
+        <w:t xml:space="preserve">Date decision received from </w:t>
+      </w:r>
+      <w:r w:rsidR="52C61ED7">
+        <w:rPr/>
+        <w:t>PVPE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004068CF" w:rsidP="00EC2171" w:rsidRDefault="004068CF" w14:paraId="57429B91" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3156E16B" w14:textId="77777777" w:rsidR="004068CF" w:rsidRDefault="004068CF" w:rsidP="00EC2171">
+    <w:p w:rsidR="004068CF" w:rsidP="7970B2CE" w:rsidRDefault="004068CF" w14:paraId="3156E16B" w14:textId="627D088E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Confirmation sent to applicant and relevant Dean/ADLT</w:t>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidR="004068CF">
+        <w:rPr/>
+        <w:t xml:space="preserve">Confirmation sent to applicant and relevant </w:t>
+      </w:r>
+      <w:r w:rsidR="3A46F4D7">
+        <w:rPr/>
+        <w:t>Faculty Vice-Principal/Deputy Faculty Vice-</w:t>
+      </w:r>
+      <w:r w:rsidR="3A46F4D7">
+        <w:rPr/>
+        <w:t>Principal</w:t>
       </w:r>
       <w:r w:rsidR="0016639D">
-        <w:t xml:space="preserve"> and Human Resources</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6D12943E" w14:textId="77777777" w:rsidR="004068CF" w:rsidRDefault="004068CF" w:rsidP="00EC2171">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0016639D">
+        <w:rPr/>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="42F15FF8">
+        <w:rPr/>
+        <w:t>People</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004068CF" w:rsidP="00EC2171" w:rsidRDefault="004068CF" w14:paraId="6D12943E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CCE0E93" w14:textId="77777777" w:rsidR="004068CF" w:rsidRDefault="004068CF" w:rsidP="00EC2171">
+    <w:p w:rsidR="004068CF" w:rsidP="00EC2171" w:rsidRDefault="004068CF" w14:paraId="7CCE0E93" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t>Signature of Head of ASC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08120794" w14:textId="77777777" w:rsidR="00BF0B70" w:rsidRDefault="00BF0B70" w:rsidP="00EC2171">
+    <w:p w:rsidR="00BF0B70" w:rsidP="00EC2171" w:rsidRDefault="00BF0B70" w14:paraId="08120794" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04B37E98" w14:textId="74302F5F" w:rsidR="00EC2171" w:rsidRPr="001B4409" w:rsidRDefault="00BF0B70" w:rsidP="00C75C3B">
+    <w:p w:rsidRPr="001B4409" w:rsidR="00EC2171" w:rsidP="7970B2CE" w:rsidRDefault="00BF0B70" w14:paraId="04B37E98" w14:textId="67CEC3E7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidR="00BF0B70">
+        <w:rPr/>
         <w:t>Date</w:t>
       </w:r>
-      <w:r w:rsidR="00757A7A" w:rsidRPr="001B4409">
+      <w:r w:rsidR="3610B25E">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7970B2CE" w:rsidR="00757A7A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Version 1/August 2019</w:t>
-[...5 lines deleted...]
-      <w:pgSz w:w="12240" w:h="15840"/>
+        <w:t>Version</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7970B2CE" w:rsidR="631DD7A1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4 June 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidRPr="001B4409" w:rsidR="00EC2171">
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0DAFD84F" w14:textId="77777777" w:rsidR="00332B08" w:rsidRDefault="00332B08" w:rsidP="006E25B1">
+    <w:p w:rsidR="007540C3" w:rsidP="006E25B1" w:rsidRDefault="007540C3" w14:paraId="68F42B64" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="527DB8F3" w14:textId="77777777" w:rsidR="00332B08" w:rsidRDefault="00332B08" w:rsidP="006E25B1">
+    <w:p w:rsidR="007540C3" w:rsidP="006E25B1" w:rsidRDefault="007540C3" w14:paraId="59EF5BAF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="69CC1AED" w14:textId="77777777" w:rsidR="006E25B1" w:rsidRDefault="006E25B1" w:rsidP="006E25B1">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="006E25B1" w:rsidP="006E25B1" w:rsidRDefault="006E25B1" w14:paraId="69CC1AED" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:t>ACADEMIC SKILLS CENTRE</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5631E511" w14:textId="77777777" w:rsidR="006E25B1" w:rsidRDefault="006E25B1">
+  <w:p w:rsidR="006E25B1" w:rsidRDefault="006E25B1" w14:paraId="5631E511" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1EFFEC1F" w14:textId="77777777" w:rsidR="00332B08" w:rsidRDefault="00332B08" w:rsidP="006E25B1">
+    <w:p w:rsidR="007540C3" w:rsidP="006E25B1" w:rsidRDefault="007540C3" w14:paraId="40FCFA82" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="62308B9F" w14:textId="77777777" w:rsidR="00332B08" w:rsidRDefault="00332B08" w:rsidP="006E25B1">
+    <w:p w:rsidR="007540C3" w:rsidP="006E25B1" w:rsidRDefault="007540C3" w14:paraId="13DDC601" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="51389AFA" w14:textId="77777777" w:rsidR="00757A7A" w:rsidRDefault="00757A7A" w:rsidP="00757A7A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00757A7A" w:rsidP="00757A7A" w:rsidRDefault="00757A7A" w14:paraId="51389AFA" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Default"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="347A2478" wp14:editId="4CD5DFB1">
           <wp:extent cx="428919" cy="428919"/>
           <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
           <wp:docPr id="2" name="Picture 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="university-of-dundee-email-favicon.png"/>
                   <pic:cNvPicPr/>
@@ -1493,51 +1548,51 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="459631" cy="459631"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>UNIVERSITY OF DUNDEE</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C5C7665"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3EA0EA88"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -1596,51 +1651,51 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D702035"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E81289DC"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
@@ -1686,51 +1741,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79394618"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="783AB79E"/>
     <w:lvl w:ilvl="0" w:tplc="BCE88398">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="831" w:hanging="362"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="E5847AD8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1706" w:hanging="362"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="3DEAB49C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2572" w:hanging="362"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -1794,208 +1849,226 @@
     <w:lvl w:ilvl="8" w:tplc="0DA82F58">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7768" w:hanging="362"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1069569942">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="168251816">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="2008172977">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D31CC5"/>
     <w:rsid w:val="00012AB2"/>
     <w:rsid w:val="00084695"/>
     <w:rsid w:val="000A3469"/>
     <w:rsid w:val="0016639D"/>
     <w:rsid w:val="001B4409"/>
     <w:rsid w:val="001C0FC4"/>
     <w:rsid w:val="00332B08"/>
     <w:rsid w:val="003B29F3"/>
     <w:rsid w:val="004068CF"/>
     <w:rsid w:val="004A5354"/>
     <w:rsid w:val="005B6ABE"/>
     <w:rsid w:val="006E25B1"/>
+    <w:rsid w:val="007540C3"/>
     <w:rsid w:val="00757A7A"/>
     <w:rsid w:val="008B6429"/>
     <w:rsid w:val="00BE579D"/>
     <w:rsid w:val="00BF0B70"/>
     <w:rsid w:val="00C75C3B"/>
+    <w:rsid w:val="00D06E5A"/>
     <w:rsid w:val="00D31CC5"/>
     <w:rsid w:val="00EC2171"/>
+    <w:rsid w:val="00F91FAB"/>
     <w:rsid w:val="00F94456"/>
+    <w:rsid w:val="278A5F5F"/>
+    <w:rsid w:val="284D8CEA"/>
+    <w:rsid w:val="30E9363A"/>
+    <w:rsid w:val="30F57EE0"/>
+    <w:rsid w:val="33AE169E"/>
+    <w:rsid w:val="3610B25E"/>
+    <w:rsid w:val="38D3FDFF"/>
+    <w:rsid w:val="3A46F4D7"/>
+    <w:rsid w:val="424392E7"/>
+    <w:rsid w:val="42F15FF8"/>
+    <w:rsid w:val="52C61ED7"/>
+    <w:rsid w:val="5653446C"/>
+    <w:rsid w:val="631DD7A1"/>
+    <w:rsid w:val="787A62D1"/>
+    <w:rsid w:val="7970B2CE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="11A864EB"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{6A303988-A7FA-44D6-9B49-AE59475BBCE0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2150,52 +2223,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -2262,382 +2335,386 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+  <w:style w:type="paragraph" w:styleId="Default" w:customStyle="1">
     <w:name w:val="Default"/>
     <w:rsid w:val="00D31CC5"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00D31CC5"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006E25B1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006E25B1"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006E25B1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006E25B1"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00EC2171"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+  <w:style w:type="character" w:styleId="BodyTextChar" w:customStyle="1">
     <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00EC2171"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C75C3B"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3D5E835D-B7E8-4007-84A7-38EE14F53535}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00D06E5A" w:rsidRDefault="00D06E5A">
           <w:r w:rsidRPr="00626D69">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
-          </w:r>
-[...27 lines deleted...]
-            <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013437"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3B709816-4DB6-4D8C-92DA-3DC4FCAAFF29}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00D06E5A" w:rsidRDefault="00D06E5A">
           <w:r w:rsidRPr="00626D69">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
+    <w:panose1 w:val="02020400000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D06E5A"/>
+    <w:rsid w:val="00323428"/>
     <w:rsid w:val="00D06E5A"/>
+    <w:rsid w:val="00F91FAB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3038,58 +3115,58 @@
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00D06E5A"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="80C1130AC6B94D06B9F074C8447D5BB7">
     <w:name w:val="80C1130AC6B94D06B9F074C8447D5BB7"/>
     <w:rsid w:val="00D06E5A"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -3305,74 +3382,392 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="cdb9bbaf-6a3d-40ec-9f13-04c8a1c4a5dd">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="77d53e91-d43b-40e6-b671-46ddf7749a06" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F6F37EA380974549948F73A86F87454F" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="5266c17c23033195da8707d1a4b2b088">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="cdb9bbaf-6a3d-40ec-9f13-04c8a1c4a5dd" xmlns:ns3="77d53e91-d43b-40e6-b671-46ddf7749a06" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d8fbcc7e32f1de855694802619ea025d" ns2:_="" ns3:_="">
+    <xsd:import namespace="cdb9bbaf-6a3d-40ec-9f13-04c8a1c4a5dd"/>
+    <xsd:import namespace="77d53e91-d43b-40e6-b671-46ddf7749a06"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cdb9bbaf-6a3d-40ec-9f13-04c8a1c4a5dd" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="55643730-4106-43af-9ce9-7aa0c1c95a00" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="15" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="18" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="77d53e91-d43b-40e6-b671-46ddf7749a06" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{1347e312-6008-4447-a97c-b210db3891d5}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="77d53e91-d43b-40e6-b671-46ddf7749a06">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5714EDE8-9029-49CB-A1D0-1B1E8D96223B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="cdb9bbaf-6a3d-40ec-9f13-04c8a1c4a5dd"/>
+    <ds:schemaRef ds:uri="77d53e91-d43b-40e6-b671-46ddf7749a06"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{021FD8A0-ADF4-4A51-8B22-36DEC92B1CF5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6804B926-A2E7-4F8A-9D05-3BDC278D7153}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="cdb9bbaf-6a3d-40ec-9f13-04c8a1c4a5dd"/>
+    <ds:schemaRef ds:uri="77d53e91-d43b-40e6-b671-46ddf7749a06"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...31 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal.dotm</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company>University of Dundee</ap:Company>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Lorraine Anderson</dc:creator>
-  <cp:keywords/>
+  <keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
+  <lastModifiedBy>Jess Duell (Staff)</lastModifiedBy>
+  <revision>6</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100F6F37EA380974549948F73A86F87454F</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_SetDate">
+    <vt:lpwstr>2026-06-04T12:05:39Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_Name">
+    <vt:lpwstr>Private</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_SiteId">
+    <vt:lpwstr>ae323139-093a-4d2a-81a6-5d334bcd9019</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_ActionId">
+    <vt:lpwstr>e56bcb02-2ae8-4240-8811-9fc2924b1cc5</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_Tag">
+    <vt:lpwstr>10, 3, 0, 2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>