--- v0 (2026-03-03)
+++ v1 (2026-06-20)
@@ -1,8333 +1,7112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1879BC2C" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRDefault="00BA3F00">
+    <w:p w14:paraId="1879BC2C" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRPr="007179E3" w:rsidRDefault="00BA3F00">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="120"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="75FA534B" wp14:editId="1F5A4A00">
             <wp:extent cx="5718441" cy="1431035"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="2" name="Image 2" descr="UoD Careers Logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="Image 2" descr="UoD Careers Logo"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8" cstate="print"/>
+                    <a:blip r:embed="rId11" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5718441" cy="1431035"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1134A1E1" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRDefault="00133B4A">
+    <w:p w14:paraId="1134A1E1" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRPr="007179E3" w:rsidRDefault="00133B4A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B32E990" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRDefault="00133B4A">
+    <w:p w14:paraId="2B32E990" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRPr="007179E3" w:rsidRDefault="00133B4A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B371553" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRDefault="00133B4A">
+    <w:p w14:paraId="5B371553" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRPr="007179E3" w:rsidRDefault="00133B4A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B39ED16" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRDefault="00133B4A">
+    <w:p w14:paraId="6B39ED16" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRPr="007179E3" w:rsidRDefault="00133B4A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28496053" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRDefault="00133B4A">
+    <w:p w14:paraId="28496053" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRPr="007179E3" w:rsidRDefault="00133B4A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22012965" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRDefault="00133B4A">
+    <w:p w14:paraId="22012965" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRPr="007179E3" w:rsidRDefault="00133B4A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="219DC7FB" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRDefault="00133B4A">
+    <w:p w14:paraId="34E60E1D" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRPr="007179E3" w:rsidRDefault="00133B4A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D0DBC2E" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRDefault="00BA3F00">
+    <w:p w14:paraId="78B845E6" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRPr="007179E3" w:rsidRDefault="00133B4A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="15"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...212 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="52F8FBF0" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRDefault="00133B4A">
+    <w:p w14:paraId="505E80D0" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRPr="007179E3" w:rsidRDefault="00133B4A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="17"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34E60E1D" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRDefault="00133B4A">
-[...26 lines deleted...]
-    <w:p w14:paraId="548099EE" w14:textId="2A4E1FE3" w:rsidR="00133B4A" w:rsidRDefault="00BA3F00">
+    <w:p w14:paraId="548099EE" w14:textId="7AFE61F1" w:rsidR="00133B4A" w:rsidRPr="007179E3" w:rsidRDefault="000C5DAA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="80"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...243 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="487591936" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="45A2F608" wp14:editId="5A0CC465">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="34834B29" wp14:editId="0C004B79">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1543050</wp:posOffset>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>center</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>304800</wp:posOffset>
+                  <wp:posOffset>62257</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2940050" cy="1404620"/>
-                <wp:effectExtent l="0" t="0" r="0" b="1905"/>
+                <wp:extent cx="4739005" cy="1404620"/>
+                <wp:effectExtent l="0" t="0" r="4445" b="8255"/>
                 <wp:wrapSquare wrapText="bothSides"/>
-                <wp:docPr id="217" name="Text Box 2"/>
+                <wp:docPr id="165936092" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2940050" cy="1404620"/>
+                          <a:ext cx="4739005" cy="1404620"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="61ACF1E9" w14:textId="49FD095A" w:rsidR="00333162" w:rsidRPr="00333162" w:rsidRDefault="00333162" w:rsidP="00333162">
+                          <w:p w14:paraId="3A5FC928" w14:textId="41C2DE13" w:rsidR="000C5DAA" w:rsidRPr="00092D73" w:rsidRDefault="00092D73" w:rsidP="000C5DAA">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cstheme="minorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00333162">
+                            <w:r>
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cstheme="minorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
-                              <w:t>Academic Year 202</w:t>
+                              <w:t xml:space="preserve">Internship </w:t>
                             </w:r>
-                            <w:r w:rsidR="002470DA">
+                            <w:r w:rsidR="000C5DAA" w:rsidRPr="00092D73">
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cstheme="minorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
-                              <w:t>5/</w:t>
-[...15 lines deleted...]
-                              <w:t>6</w:t>
+                              <w:t>Project Provider Handbook</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>20000</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:shapetype w14:anchorId="45A2F608" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="33CB4C83">
+              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="34834B29">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:121.5pt;margin-top:24pt;width:231.5pt;height:110.6pt;z-index:487591936;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAQOIR9DQIAAPcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YCp2uMOEWXLsOA&#10;rhvQ7QNkWY6FyaJGKbG7rx8lp2nQ3YbpIJAi9UQ+Pq1vxt6wo0KvwVZ8Pss5U1ZCo+2+4j++795d&#10;c+aDsI0wYFXFn5TnN5u3b9aDK9UCOjCNQkYg1peDq3gXgiuzzMtO9cLPwClLwRawF4Fc3GcNioHQ&#10;e5Mt8vwqGwAbhyCV93R6NwX5JuG3rZLha9t6FZipONUW0o5pr+Oebdai3KNwnZanMsQ/VNELbenR&#10;M9SdCIIdUP8F1WuJ4KENMwl9Bm2rpUo9UDfz/FU3j51wKvVC5Hh3psn/P1j5cHx035CF8QOMNMDU&#10;hHf3IH96ZmHbCbtXt4gwdEo09PA8UpYNzpenq5FqX/oIUg9foKEhi0OABDS22EdWqE9G6DSApzPp&#10;agxM0uFiVeT5kkKSYvMiL64WaSyZKJ+vO/Thk4KeRaPiSFNN8OJ470MsR5TPKfE1D0Y3O21McnBf&#10;bw2yoyAF7NJKHbxKM5YNFV8tF8uEbCHeT+LodSCFGt1X/DqPa9JMpOOjbVJKENpMNlVi7ImfSMlE&#10;ThjrkRIjTzU0T8QUwqRE+jlkdIC/ORtIhRX3vw4CFWfmsyW2V/OiiLJNTrF8T9QwvIzUlxFhJUFV&#10;PHA2mduQpJ54cLc0lZ1OfL1UcqqV1JVoPP2EKN9LP2W9/NfNHwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AA5wbu/fAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQyhpCXGqiooL&#10;ByQKUjm6sRNH2GvLdtPw9ywnOO2uZjT7ptnMzrJJxzR6FHC7KIBp7LwacRDw8f58swaWskQlrUct&#10;4Fsn2LSXF42slT/jm572eWAUgqmWAkzOoeY8dUY7mRY+aCSt99HJTGccuIryTOHO8rIoKu7kiPTB&#10;yKCfjO6+9icn4ODMqHbx9bNXdtq99Nv7MMcgxPXVvH0ElvWc/8zwi0/o0BLT0Z9QJWYFlMs76pIF&#10;LNc0ybAqKlqOpFQPJfC24f8rtD8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAEDiEfQ0C&#10;AAD3AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEADnBu&#10;798AAAAKAQAADwAAAAAAAAAAAAAAAABnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" stroked="f">
+              <v:shape id="Text Box 2" style="position:absolute;margin-left:0;margin-top:4.9pt;width:373.15pt;height:110.6pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIhmekDgIAAPcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJkrYx4hRdugwD&#10;ugvQ7QNkWY6FyaJGKbGzry8lp2nQvQ3Tg0CK1BF5eLS6HTrDDgq9Blvy6STnTFkJtba7kv/8sX13&#10;w5kPwtbCgFUlPyrPb9dv36x6V6gZtGBqhYxArC96V/I2BFdkmZet6oSfgFOWgg1gJwK5uMtqFD2h&#10;dyab5flV1gPWDkEq7+n0fgzydcJvGiXDt6bxKjBTcqotpB3TXsU9W69EsUPhWi1PZYh/qKIT2tKj&#10;Z6h7EQTbo/4LqtMSwUMTJhK6DJpGS5V6oG6m+atuHlvhVOqFyPHuTJP/f7Dy6+HRfUcWhg8w0ABT&#10;E949gPzlmYVNK+xO3SFC3ypR08PTSFnWO1+crkaqfeEjSNV/gZqGLPYBEtDQYBdZoT4ZodMAjmfS&#10;1RCYpMP59ftlni84kxSbzvP51SyNJRPF83WHPnxS0LFolBxpqgleHB58iOWI4jklvubB6HqrjUkO&#10;7qqNQXYQpIBtWqmDV2nGsr7ky8VskZAtxPtJHJ0OpFCju5Lf5HGNmol0fLR1SglCm9GmSow98RMp&#10;GckJQzVQYuSpgvpITCGMSqSfQ0YL+IeznlRYcv97L1BxZj5bYns5nc+jbJMzX1wTNQwvI9VlRFhJ&#10;UCUPnI3mJiSpJx7cHU1lqxNfL5WcaiV1JRpPPyHK99JPWS//df0EAAD//wMAUEsDBBQABgAIAAAA&#10;IQBfAdPo3AAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTM/BTsMwDAbgOxLvEBmJG0u3wQal6TQx&#10;ceGAxEAax6xxm4rEqZKsK2+POcHR+q3fn6vN5J0YMaY+kIL5rACB1ATTU6fg4/355h5EypqMdoFQ&#10;wTcm2NSXF5UuTTjTG4773AkuoVRqBTbnoZQyNRa9TrMwIHHWhuh15jF20kR95nLv5KIoVtLrnviC&#10;1QM+WWy+9iev4OBtb3bx9bM1bty9tNu7YYqDUtdX0/YRRMYp/y3DL5/pULPpGE5kknAK+JGs4IH5&#10;HK5vV0sQRwWL5bwAWVfyP7/+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMiGZ6QOAgAA&#10;9wMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAF8B0+jc&#10;AAAABgEAAA8AAAAAAAAAAAAAAAAAaAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#10;BQAAAAA=&#10;">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
-                    <w:p w14:paraId="61ACF1E9" w14:textId="49FD095A" w:rsidR="00333162" w:rsidRPr="00333162" w:rsidRDefault="00333162" w:rsidP="00333162">
+                    <w:p w:rsidRPr="00092D73" w:rsidR="000C5DAA" w:rsidP="000C5DAA" w:rsidRDefault="00092D73" w14:paraId="1BF2AB46" w14:textId="41C2DE13">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cstheme="minorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00333162">
+                      <w:r>
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cstheme="minorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="36"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Internship </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00092D73" w:rsidR="000C5DAA">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cstheme="minorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="36"/>
+                        </w:rPr>
+                        <w:t>Project Provider Handbook</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square" anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="649E2EA7" w14:textId="70BE28E9" w:rsidR="00133B4A" w:rsidRPr="007179E3" w:rsidRDefault="00133B4A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2370ABCA" w14:textId="28D12828" w:rsidR="00133B4A" w:rsidRPr="007179E3" w:rsidRDefault="00333162">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="12"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="45A2F608" wp14:editId="10574014">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>center</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>307975</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="4739005" cy="1404620"/>
+                <wp:effectExtent l="0" t="0" r="4445" b="8255"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="217" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="4739005" cy="1404620"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="4F5E07B6" w14:textId="25D00989" w:rsidR="000C5DAA" w:rsidRPr="00092D73" w:rsidRDefault="000C5DAA" w:rsidP="00333162">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="36"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00092D73">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="36"/>
+                              </w:rPr>
+                              <w:t>University of Dundee Internship Module</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="61ACF1E9" w14:textId="6BB30F47" w:rsidR="00333162" w:rsidRPr="00092D73" w:rsidRDefault="00333162" w:rsidP="00333162">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="36"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00092D73">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="36"/>
+                              </w:rPr>
+                              <w:t>Academic Year 202</w:t>
+                            </w:r>
+                            <w:r w:rsidR="000C5DAA" w:rsidRPr="00092D73">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="36"/>
+                              </w:rPr>
+                              <w:t>6/7</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:spAutoFit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>20000</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="234960A0">
+              <v:shape id="_x0000_s1027" style="position:absolute;margin-left:0;margin-top:24.25pt;width:373.15pt;height:110.6pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAV1RFEEQIAAP4DAAAOAAAAZHJzL2Uyb0RvYy54bWysk99u2yAUxu8n7R0Q94udzGkbK07Vpcs0&#10;qfsjdXsADDhGwxwGJHb29D1gN426u2m+QOADH+f8zsf6dug0OUrnFZiKzmc5JdJwEMrsK/rzx+7d&#10;DSU+MCOYBiMrepKe3m7evln3tpQLaEEL6QiKGF/2tqJtCLbMMs9b2TE/AysNBhtwHQu4dPtMONaj&#10;eqezRZ5fZT04YR1w6T3+vR+DdJP0m0by8K1pvAxEVxRzC2l0aazjmG3WrNw7ZlvFpzTYP2TRMWXw&#10;0rPUPQuMHJz6S6pT3IGHJsw4dBk0jeIy1YDVzPNX1Ty2zMpUC8Lx9ozJ/z9Z/vX4aL87EoYPMGAD&#10;UxHePgD/5YmBbcvMXt45B30rmcCL5xFZ1ltfTkcjal/6KFL3X0Bgk9khQBIaGtdFKlgnQXVswOkM&#10;XQ6BcPxZXL9f5fmSEo6xeZEXV4vUloyVz8et8+GThI7ESUUddjXJs+ODDzEdVj5vibd50ErslNZp&#10;4fb1VjtyZOiAXfpSBa+2aUP6iq6Wi2VSNhDPJ3N0KqBDteoqepPHb/RMxPHRiLQlMKXHOWaizcQn&#10;IhnhhKEeiBITvIirBnFCYA5GQ+IDwkkL7g8lPZqxov73gTlJif5sEPpqXhTRvWlRLK+REHGXkfoy&#10;wgxHqYoGSsbpNiTHJxz2DpuzUwnbSyZTymiyRHN6ENHFl+u06+XZbp4AAAD//wMAUEsDBBQABgAI&#10;AAAAIQB5cdk63QAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI8xT8MwFIR3JP6D9ZDYqENp0xLy&#10;UlVULAxIFKR2dGMnjrCfLdtNw7/HTDCe7nT3Xb2ZrGGjCnFwhHA/K4Apap0cqEf4/Hi5WwOLSZAU&#10;xpFC+FYRNs31VS0q6S70rsZ96lkuoVgJBJ2SrziPrVZWxJnzirLXuWBFyjL0XAZxyeXW8HlRlNyK&#10;gfKCFl49a9V+7c8W4WD1IHfh7dhJM+5eu+3ST8Ej3t5M2ydgSU3pLwy/+Bkdmsx0cmeSkRmEfCQh&#10;LNZLYNldLcoHYCeEefm4At7U/D9/8wMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAV1RFE&#10;EQIAAP4DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB5&#10;cdk63QAAAAcBAAAPAAAAAAAAAAAAAAAAAGsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" w14:anchorId="45A2F608">
+                <v:textbox style="mso-fit-shape-to-text:t">
+                  <w:txbxContent>
+                    <w:p w:rsidRPr="00092D73" w:rsidR="000C5DAA" w:rsidP="00333162" w:rsidRDefault="000C5DAA" w14:paraId="5198EA07" w14:textId="25D00989">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cstheme="minorHAnsi"/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="36"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00092D73">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cstheme="minorHAnsi"/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="36"/>
+                        </w:rPr>
+                        <w:t>University of Dundee Internship Module</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidRPr="00092D73" w:rsidR="00333162" w:rsidP="00333162" w:rsidRDefault="00333162" w14:paraId="46C7463E" w14:textId="6BB30F47">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cstheme="minorHAnsi"/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="36"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00092D73">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>Academic Year 202</w:t>
                       </w:r>
-                      <w:r w:rsidR="002470DA">
+                      <w:r w:rsidRPr="00092D73" w:rsidR="000C5DAA">
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
-                        <w:t>5/</w:t>
-[...15 lines deleted...]
-                        <w:t>6</w:t>
+                        <w:t>6/7</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
-                <w10:wrap type="square"/>
+                <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="347B262C" w14:textId="376817AD" w:rsidR="00133B4A" w:rsidRDefault="00133B4A">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
+    <w:p w14:paraId="347B262C" w14:textId="376817AD" w:rsidR="00133B4A" w:rsidRPr="007179E3" w:rsidRDefault="00133B4A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00133B4A">
-          <w:footerReference w:type="default" r:id="rId26"/>
+        <w:sectPr w:rsidR="00133B4A" w:rsidRPr="007179E3">
+          <w:footerReference w:type="default" r:id="rId12"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="800" w:right="1100" w:bottom="1340" w:left="1320" w:header="0" w:footer="1142" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30E4C7FF" w14:textId="06BE6FD3" w:rsidR="000B1E6A" w:rsidRDefault="000B1E6A" w:rsidP="00090CDE">
+    <w:p w14:paraId="30E4C7FF" w14:textId="06BE6FD3" w:rsidR="000B1E6A" w:rsidRPr="007179E3" w:rsidRDefault="000B1E6A" w:rsidP="00090CDE">
       <w:pPr>
         <w:pStyle w:val="TOCHeading"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Arial" w:hAnsi="Baxter Sans Core" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="1957676167"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="5893D3E7" w14:textId="112B17EC" w:rsidR="004307D1" w:rsidRDefault="004307D1">
+        <w:p w14:paraId="5893D3E7" w14:textId="112B17EC" w:rsidR="004307D1" w:rsidRPr="007179E3" w:rsidRDefault="004307D1">
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+            </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="007179E3">
+            <w:rPr>
+              <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+            </w:rPr>
             <w:t>Contents</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="6045DB25" w14:textId="44AEC105" w:rsidR="00AF4971" w:rsidRDefault="004307D1">
+        <w:p w14:paraId="3FE88C3C" w14:textId="69837921" w:rsidR="007179E3" w:rsidRDefault="004307D1">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9480"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="007179E3">
+            <w:rPr>
+              <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r>
+          <w:r w:rsidRPr="007179E3">
+            <w:rPr>
+              <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+            </w:rPr>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
-          <w:r>
+          <w:r w:rsidRPr="007179E3">
+            <w:rPr>
+              <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc199251081" w:history="1">
-            <w:r w:rsidR="00AF4971" w:rsidRPr="009B6185">
+          <w:hyperlink w:anchor="_Toc229754875" w:history="1">
+            <w:r w:rsidR="007179E3" w:rsidRPr="005E36B6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:ascii="Times New Roman"/>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                 <w:noProof/>
-                <w:w w:val="104"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
-            <w:r w:rsidR="00AF4971">
+            <w:r w:rsidR="007179E3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00AF4971" w:rsidRPr="009B6185">
+            <w:r w:rsidR="007179E3" w:rsidRPr="005E36B6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Welcome</w:t>
-[...62 lines deleted...]
-            <w:r w:rsidR="00AF4971">
+              <w:t>Welcome to the Internship Module</w:t>
+            </w:r>
+            <w:r w:rsidR="007179E3">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00AF4971">
+            <w:r w:rsidR="007179E3">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00AF4971">
+            <w:r w:rsidR="007179E3">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc199251081 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00AF4971">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229754875 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="007179E3">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00AF4971">
+            <w:r w:rsidR="007179E3">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00AF4971">
+            <w:r w:rsidR="007179E3">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="00AF4971">
+            <w:r w:rsidR="007179E3">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="72F50849" w14:textId="7F4AC70E" w:rsidR="00AF4971" w:rsidRDefault="00AF4971">
+        <w:p w14:paraId="5758A613" w14:textId="467C3DDB" w:rsidR="007179E3" w:rsidRDefault="007179E3">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9480"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc199251082" w:history="1">
-            <w:r w:rsidRPr="009B6185">
+          <w:hyperlink w:anchor="_Toc229754876" w:history="1">
+            <w:r w:rsidRPr="005E36B6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                 <w:noProof/>
-                <w:w w:val="104"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="009B6185">
+            <w:r w:rsidRPr="005E36B6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Meet the Team</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc199251082 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229754876 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3D4BBD4C" w14:textId="583CA005" w:rsidR="00AF4971" w:rsidRDefault="00AF4971">
+        <w:p w14:paraId="7EE7FD4B" w14:textId="57C6866A" w:rsidR="007179E3" w:rsidRDefault="007179E3">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9480"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc199251083" w:history="1">
-            <w:r w:rsidRPr="009B6185">
+          <w:hyperlink w:anchor="_Toc229754877" w:history="1">
+            <w:r w:rsidRPr="005E36B6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                 <w:noProof/>
-                <w:w w:val="104"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="009B6185">
+            <w:r w:rsidRPr="005E36B6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Module</w:t>
             </w:r>
-            <w:r w:rsidRPr="009B6185">
+            <w:r w:rsidRPr="005E36B6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                 <w:noProof/>
                 <w:spacing w:val="13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="009B6185">
+            <w:r w:rsidRPr="005E36B6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                 <w:noProof/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Overview</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc199251083 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229754877 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1DA9F24A" w14:textId="666A84C6" w:rsidR="00AF4971" w:rsidRDefault="00AF4971">
+        <w:p w14:paraId="24ED10A5" w14:textId="2D0EF7B7" w:rsidR="007179E3" w:rsidRDefault="007179E3">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9480"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc199251084" w:history="1">
-            <w:r w:rsidRPr="009B6185">
+          <w:hyperlink w:anchor="_Toc229754878" w:history="1">
+            <w:r w:rsidRPr="005E36B6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                 <w:noProof/>
-                <w:w w:val="104"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="009B6185">
+            <w:r w:rsidRPr="005E36B6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Placement Project Overview</w:t>
+              <w:t>Internship (Placement) Project Overview</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc199251084 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229754878 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1BC0C705" w14:textId="5890C36D" w:rsidR="00AF4971" w:rsidRDefault="00AF4971">
+        <w:p w14:paraId="35A46115" w14:textId="25A1A1D9" w:rsidR="007179E3" w:rsidRDefault="007179E3">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9480"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc199251085" w:history="1">
-            <w:r w:rsidRPr="009B6185">
+          <w:hyperlink w:anchor="_Toc229754879" w:history="1">
+            <w:r w:rsidRPr="005E36B6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                 <w:noProof/>
-                <w:w w:val="104"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="009B6185">
+            <w:r w:rsidRPr="005E36B6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Placement</w:t>
-[...30 lines deleted...]
-              <w:t>Commitments</w:t>
+              <w:t>Internship (Placement) Provider Commitments</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc199251085 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229754879 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4D9FBEE4" w14:textId="24E1FF25" w:rsidR="00AF4971" w:rsidRDefault="00AF4971">
+        <w:p w14:paraId="7E2D45FB" w14:textId="31B11151" w:rsidR="007179E3" w:rsidRDefault="007179E3">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9480"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc199251086" w:history="1">
-            <w:r w:rsidRPr="009B6185">
+          <w:hyperlink w:anchor="_Toc229754880" w:history="1">
+            <w:r w:rsidRPr="005E36B6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                 <w:noProof/>
-                <w:w w:val="104"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="009B6185">
+            <w:r w:rsidRPr="005E36B6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Key</w:t>
-[...60 lines deleted...]
-              <w:t>Diary</w:t>
+              <w:t>Key Dates for Your Diary</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc199251086 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229754880 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="046B13E3" w14:textId="01D8D600" w:rsidR="00AF4971" w:rsidRDefault="00AF4971">
+        <w:p w14:paraId="29E2A8D8" w14:textId="1557C3DC" w:rsidR="007179E3" w:rsidRDefault="007179E3">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9480"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc199251087" w:history="1">
-            <w:r w:rsidRPr="009B6185">
+          <w:hyperlink w:anchor="_Toc229754881" w:history="1">
+            <w:r w:rsidRPr="005E36B6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                 <w:noProof/>
-                <w:w w:val="104"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="009B6185">
+            <w:r w:rsidRPr="005E36B6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Equality</w:t>
-[...60 lines deleted...]
-              <w:t>Placement</w:t>
+              <w:t>Equality and Diversity</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc199251087 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229754881 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>7</w:t>
+              <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1AE6A3E3" w14:textId="622F9C97" w:rsidR="00AF4971" w:rsidRDefault="00AF4971">
+        <w:p w14:paraId="77742747" w14:textId="4F302F7B" w:rsidR="007179E3" w:rsidRDefault="007179E3">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9480"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc229754882" w:history="1">
+            <w:r w:rsidRPr="005E36B6">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>8.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="005E36B6">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Disclosure Scotland PVG Scheme Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229754882 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="3E13D391" w14:textId="6B00B1FD" w:rsidR="007179E3" w:rsidRDefault="007179E3">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9480"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc199251088" w:history="1">
-            <w:r w:rsidRPr="009B6185">
+          <w:hyperlink w:anchor="_Toc229754883" w:history="1">
+            <w:r w:rsidRPr="005E36B6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                 <w:noProof/>
-                <w:w w:val="104"/>
-[...1 lines deleted...]
-              <w:t>8.</w:t>
+              </w:rPr>
+              <w:t>9.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="009B6185">
+            <w:r w:rsidRPr="005E36B6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>PVG Information</w:t>
+              <w:t>Questions</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc199251088 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229754883 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>7</w:t>
+              <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1D2A0CB1" w14:textId="44213472" w:rsidR="00AF4971" w:rsidRDefault="00AF4971">
+        <w:p w14:paraId="19A8366C" w14:textId="1BE3DA91" w:rsidR="007179E3" w:rsidRDefault="007179E3">
           <w:pPr>
-            <w:pStyle w:val="TOC2"/>
+            <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9480"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc199251089" w:history="1">
-            <w:r w:rsidRPr="009B6185">
+          <w:hyperlink w:anchor="_Toc229754884" w:history="1">
+            <w:r w:rsidRPr="005E36B6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                 <w:noProof/>
-                <w:w w:val="104"/>
-[...1 lines deleted...]
-              <w:t>9.</w:t>
+              </w:rPr>
+              <w:t>10.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="009B6185">
+            <w:r w:rsidRPr="005E36B6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Questions</w:t>
+              <w:t>FAQs</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc199251089 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229754884 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>8</w:t>
+              <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="713591E1" w14:textId="430B75DA" w:rsidR="00AF4971" w:rsidRDefault="00AF4971">
+        <w:p w14:paraId="653C916B" w14:textId="59364D84" w:rsidR="007179E3" w:rsidRDefault="007179E3">
           <w:pPr>
-            <w:pStyle w:val="TOC2"/>
+            <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9480"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc199251090" w:history="1">
-            <w:r w:rsidRPr="009B6185">
+          <w:hyperlink w:anchor="_Toc229754885" w:history="1">
+            <w:r w:rsidRPr="005E36B6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                 <w:noProof/>
-                <w:w w:val="104"/>
-[...20 lines deleted...]
-              <w:t>FAQs</w:t>
+              </w:rPr>
+              <w:t>Appendix 1: Internship Modules Checklist Guide</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc199251090 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229754885 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>8</w:t>
+              <w:t>12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3A352906" w14:textId="6497BBC1" w:rsidR="004307D1" w:rsidRDefault="004307D1">
-          <w:r>
+        <w:p w14:paraId="036EFDA2" w14:textId="5FA39AF3" w:rsidR="00133B4A" w:rsidRPr="007179E3" w:rsidRDefault="004307D1">
+          <w:pPr>
             <w:rPr>
+              <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="007179E3">
+            <w:rPr>
+              <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="036EFDA2" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRDefault="00133B4A">
-[...5 lines deleted...]
-        </w:sectPr>
+    <w:p w14:paraId="0FE8C9A2" w14:textId="468F48CF" w:rsidR="00133B4A" w:rsidRPr="007179E3" w:rsidRDefault="00133B4A" w:rsidP="53E944CA">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="433"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5404E054" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRDefault="00BA3F00">
+    <w:p w14:paraId="7B9CE36E" w14:textId="3BD9C9E3" w:rsidR="00133B4A" w:rsidRPr="007179E3" w:rsidRDefault="00BA3F00" w:rsidP="6FDE459D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AEA2875" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRPr="007179E3" w:rsidRDefault="00BA3F00" w:rsidP="00223F2C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="25"/>
         </w:numPr>
-        <w:tabs>
-[...6 lines deleted...]
-          <w:sz w:val="24"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc198805162"/>
-      <w:bookmarkStart w:id="1" w:name="_Toc199251081"/>
-[...41 lines deleted...]
-        <w:t>Module</w:t>
+      <w:bookmarkStart w:id="1" w:name="_Toc229754875"/>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>Welcome to the Internship Modul</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00482DC0" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="5A1EE45C" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRDefault="00133B4A">
-[...4 lines deleted...]
-          <w:sz w:val="26"/>
+    <w:p w14:paraId="542C0CF5" w14:textId="7D7B4AB1" w:rsidR="53E944CA" w:rsidRPr="007179E3" w:rsidRDefault="53E944CA" w:rsidP="53E944CA">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="433"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E2B8233" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRPr="00805F43" w:rsidRDefault="00133B4A">
-[...5 lines deleted...]
-    <w:p w14:paraId="162EC422" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRPr="00805F43" w:rsidRDefault="00BA3F00" w:rsidP="00CD6930">
+    <w:p w14:paraId="37A31705" w14:textId="62C65F98" w:rsidR="00133B4A" w:rsidRPr="007179E3" w:rsidRDefault="00BA3F00" w:rsidP="00092D73">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="128" w:right="317" w:hanging="2"/>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> yourself with the following information.</w:t>
+        <w:ind w:right="317"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>Thank you for participating in the University of Dundee Careers Service's Internship Modules. We look forward to working with you and wish to ensure that your experience as a</w:t>
+      </w:r>
+      <w:r w:rsidR="00092D73" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n internship </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>placement provider is positive and beneficial to your organisation. To make this process run as efficiently as possible, please familiarise yourself with the following information.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B270B85" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRPr="00805F43" w:rsidRDefault="00133B4A">
+    <w:p w14:paraId="7C9C42C9" w14:textId="6460D794" w:rsidR="00133B4A" w:rsidRPr="007179E3" w:rsidRDefault="00133B4A" w:rsidP="53E944CA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="317"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43F1A583" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRPr="00805F43" w:rsidRDefault="00133B4A">
-[...5 lines deleted...]
-    <w:p w14:paraId="28677546" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRPr="00805F43" w:rsidRDefault="00BA3F00">
+    <w:p w14:paraId="06E6B8F1" w14:textId="3E26D3DC" w:rsidR="00133B4A" w:rsidRPr="007179E3" w:rsidRDefault="00BA3F00" w:rsidP="00223F2C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="25"/>
         </w:numPr>
-        <w:tabs>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00805F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc229754876"/>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
         <w:t>Meet the Team</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
-      <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="240ABA60" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRPr="00805F43" w:rsidRDefault="00133B4A">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="56C0BE5F" w14:textId="77777777" w:rsidR="00E66F4A" w:rsidRPr="007179E3" w:rsidRDefault="00E66F4A" w:rsidP="00E66F4A">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="73" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A9CB457" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRPr="00805F43" w:rsidRDefault="00133B4A">
-[...5 lines deleted...]
-    <w:p w14:paraId="78BF41AC" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRPr="00805F43" w:rsidRDefault="00BA3F00" w:rsidP="00CD6930">
+    <w:p w14:paraId="1C1F6F59" w14:textId="13DE4451" w:rsidR="00133B4A" w:rsidRPr="007179E3" w:rsidRDefault="00BA3F00" w:rsidP="00092D73">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="131" w:right="317" w:hanging="3"/>
-[...2 lines deleted...]
-        <w:t>We have a dedicated team working on making your experience of the internship modules and the experience for the students while on placement a success.</w:t>
+        <w:ind w:right="317"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>We have a dedicated team working on making your experience of the internship modules</w:t>
+      </w:r>
+      <w:r w:rsidR="00E45D89" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the experience for the students while on placement</w:t>
+      </w:r>
+      <w:r w:rsidR="00E45D89" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a success.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C475C0B" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRPr="00805F43" w:rsidRDefault="00BA3F00" w:rsidP="00CD6930">
+    <w:p w14:paraId="18375225" w14:textId="5940BF2A" w:rsidR="002470DA" w:rsidRPr="007179E3" w:rsidRDefault="00BA3F00" w:rsidP="00092D73">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="202" w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="128" w:right="317" w:firstLine="1"/>
-[...12 lines deleted...]
-        <w:rPr>
+        <w:ind w:right="317"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Employer Engagement Team</w:t>
+      </w:r>
+      <w:r w:rsidR="000C5DAA" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="000C5DAA" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You may have already met with someone from this team. They will discuss the requirements for </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD1B95" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>internship</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> projects and liaise with you on all employability matters.</w:t>
+      </w:r>
+      <w:r w:rsidR="000C5DAA" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00333162" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
           <w:b/>
           <w:bCs/>
-          <w:u w:val="single"/>
         </w:rPr>
         <w:t>Kirsty Beaumont</w:t>
       </w:r>
-      <w:r w:rsidR="00BA3F00" w:rsidRPr="00805F43">
-        <w:rPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
           <w:b/>
           <w:bCs/>
-          <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00BA3F00" w:rsidRPr="00805F43">
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Employer Engagement Officer</w:t>
       </w:r>
-      <w:r w:rsidR="002470DA">
-[...3 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w14:paraId="720DD1EF" w14:textId="3DF947DF" w:rsidR="00133B4A" w:rsidRPr="007179E3" w:rsidRDefault="00BA3F00" w:rsidP="00092D73">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="4" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
           <w:b/>
           <w:bCs/>
+        </w:rPr>
+        <w:t>Richard Pool</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>: Employer Engagement Manager</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B817127" w14:textId="77777777" w:rsidR="000C5DAA" w:rsidRPr="007179E3" w:rsidRDefault="000C5DAA" w:rsidP="00092D73">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="383"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Colleen Holburn:</w:t>
-[...3 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="5EBF7115" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRPr="00805F43" w:rsidRDefault="00BA3F00" w:rsidP="00CD6930">
+    <w:p w14:paraId="248D4B15" w14:textId="2249D63D" w:rsidR="00133B4A" w:rsidRPr="007179E3" w:rsidRDefault="00BA3F00" w:rsidP="00092D73">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="4" w:line="360" w:lineRule="auto"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="383"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Teaching team</w:t>
+      </w:r>
+      <w:r w:rsidR="000C5DAA" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>This team will provide pastoral support for the students and oversee the classroom sessions.</w:t>
+      </w:r>
+      <w:r w:rsidR="000C5DAA" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00261430" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
           <w:b/>
           <w:bCs/>
-          <w:u w:val="single"/>
-[...4 lines deleted...]
-        <w:t>: Employer Engagement Manager</w:t>
+        </w:rPr>
+        <w:t>Ruth Cawston</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Careers</w:t>
+      </w:r>
+      <w:r w:rsidR="00261430" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>Adviser and module tutor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7162233E" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRPr="00805F43" w:rsidRDefault="00133B4A" w:rsidP="00CD6930">
+    <w:p w14:paraId="16C62B66" w14:textId="0C56E8E3" w:rsidR="00133B4A" w:rsidRPr="007179E3" w:rsidRDefault="00BA3F00" w:rsidP="00092D73">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-      </w:pPr>
-[...24 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
           <w:b/>
           <w:bCs/>
-          <w:u w:val="single"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>Craig Re</w:t>
+      </w:r>
+      <w:r w:rsidR="00261430" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
           <w:b/>
           <w:bCs/>
-          <w:u w:val="single"/>
-[...20 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
           <w:b/>
           <w:bCs/>
+        </w:rPr>
+        <w:t>ch:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Careers Adviser and module tutor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C312A98" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRPr="007179E3" w:rsidRDefault="00133B4A" w:rsidP="00092D73">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="22" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42733F49" w14:textId="3253CE5F" w:rsidR="00133B4A" w:rsidRPr="007179E3" w:rsidRDefault="00BA3F00" w:rsidP="00092D73">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Craig Re</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Module Lead</w:t>
+      </w:r>
+      <w:r w:rsidR="000C5DAA" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
           <w:b/>
           <w:bCs/>
-          <w:u w:val="single"/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> Careers Adviser and module tutor</w:t>
+        </w:rPr>
+        <w:t>Lynsay Pickering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>: Senior Careers Adviser and Careers Education Lead</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E876372" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRPr="00805F43" w:rsidRDefault="00133B4A" w:rsidP="00CD6930">
+    <w:p w14:paraId="0B57DB0D" w14:textId="77777777" w:rsidR="0078793D" w:rsidRPr="007179E3" w:rsidRDefault="0078793D" w:rsidP="00092D73">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D54EEFF" w14:textId="5A1FB753" w:rsidR="1F93D22B" w:rsidRPr="007179E3" w:rsidRDefault="0078793D" w:rsidP="53E944CA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="22" w:line="360" w:lineRule="auto"/>
-      </w:pPr>
+        <w:spacing w:before="1" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="317"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We hope you enjoy the experience of hosting a student in your organisation. If you have any questions or concerns about any aspect of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD1B95" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve">internship </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve">placement or module, please do not hesitate to get in touch. You can contact us using our email address </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13">
+        <w:r w:rsidRPr="007179E3">
+          <w:rPr>
+            <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          </w:rPr>
+          <w:t>careers@dundee.ac.uk</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>, or, by telephone on 01382 384017.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7363B542" w14:textId="532DA195" w:rsidR="00CD6930" w:rsidRPr="00805F43" w:rsidRDefault="00BA3F00" w:rsidP="00452958">
-[...2 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="6D88A1D5" w14:textId="6D6C2EF8" w:rsidR="53E944CA" w:rsidRPr="007179E3" w:rsidRDefault="53E944CA" w:rsidP="53E944CA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="317"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BADC7AA" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRPr="00805F43" w:rsidRDefault="00BA3F00" w:rsidP="00CD6930">
+    <w:p w14:paraId="44D19F0C" w14:textId="738C0F03" w:rsidR="0078793D" w:rsidRPr="007179E3" w:rsidRDefault="0078793D" w:rsidP="53E944CA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...16 lines deleted...]
-        <w:sectPr w:rsidR="00133B4A">
+        <w:spacing w:before="167" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="0078793D" w:rsidRPr="007179E3">
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="720" w:right="1100" w:bottom="1340" w:left="1320" w:header="0" w:footer="1142" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38CF647B" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRDefault="00BA3F00">
+    <w:p w14:paraId="43ED0B0E" w14:textId="3C881CD6" w:rsidR="00E66F4A" w:rsidRPr="007179E3" w:rsidRDefault="00BA3F00" w:rsidP="002049A2">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="25"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="486"/>
         </w:tabs>
-        <w:spacing w:before="75"/>
-[...5 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:spacing w:before="75" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc198805164"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc229754877"/>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
         <w:t>Module</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
           <w:spacing w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Overview</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="736AB2A8" w14:textId="67A5C3A6" w:rsidR="00261430" w:rsidRPr="007179E3" w:rsidRDefault="6DA05616" w:rsidP="00092D73">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="383"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Careers Service at the University of Dundee runs two undergraduate credit­ bearing Internship Modules. The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Internship Module </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is for second year students of any </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="_Int_eN5F7yBo"/>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>degree</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> discipline. It is a 'stand-alone' module, and therefore not directly linked to any subject discipline. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>The Business Internship Module</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is also for second </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="6" w:name="_Int_U45T6E4D"/>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>years</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>, but exclusively for those studying Business Management</w:t>
+      </w:r>
+      <w:r w:rsidR="547A2556" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>, Business Economics and International Business.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Both modules run from January to the end of March</w:t>
+      </w:r>
+      <w:r w:rsidR="5249F982" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2027</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="03202214" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The purpose of the modules is to provide students with valuable work experience and put classroom theory into practice. Whilst some students may have previous work experience, for others this may be their first opportunity</w:t>
+      </w:r>
+      <w:r w:rsidR="5FE74845" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA3F00" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6A11BDCE" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRDefault="00133B4A">
+    <w:p w14:paraId="2F675095" w14:textId="3807A8FE" w:rsidR="00261430" w:rsidRPr="007179E3" w:rsidRDefault="00261430" w:rsidP="00092D73">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="58"/>
-[...4 lines deleted...]
-      </w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="383"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>Both modules combine a project undertaken on</w:t>
+      </w:r>
+      <w:r w:rsidR="000E07D7" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> internship</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> placement and classroom learning about the world of work and career planning. The students will have live interactive sessions or online learning material each week where they will consolidate their learning from their experiences with you. They will also cover topics in the classroom sessions to help them find out about their strengths and weaknesses; how they work in a team; how to set clear goals for themselves and how to reflect on experience to build their own self-awareness.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="736AB2A8" w14:textId="0D37C0CF" w:rsidR="00261430" w:rsidRPr="00805F43" w:rsidRDefault="00BA3F00" w:rsidP="00261430">
-[...31 lines deleted...]
-    <w:p w14:paraId="5AEF8621" w14:textId="77777777" w:rsidR="00261430" w:rsidRPr="00805F43" w:rsidRDefault="00261430" w:rsidP="005F6F64">
+    <w:p w14:paraId="5AEF8621" w14:textId="77777777" w:rsidR="00261430" w:rsidRPr="007179E3" w:rsidRDefault="00261430" w:rsidP="00092D73">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="128" w:right="383" w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6921561D" w14:textId="298B2AA3" w:rsidR="00133B4A" w:rsidRPr="00805F43" w:rsidRDefault="00BA3F00" w:rsidP="005F6F64">
+    <w:p w14:paraId="3EF1747F" w14:textId="77171FE9" w:rsidR="00133B4A" w:rsidRPr="007179E3" w:rsidRDefault="6DA05616" w:rsidP="00092D73">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="128" w:right="383" w:hanging="2"/>
-[...2 lines deleted...]
-        <w:t>The module is entirely assessed by university tutors based on written assessments submissions. These assessments record the students learning while on their placement and will include examples of task/work completed while on placement with you.</w:t>
+        <w:ind w:right="383"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The module is entirely assessed by university tutors based on written assessment submissions. These assessments record the </w:t>
+      </w:r>
+      <w:r w:rsidR="13CD17D9" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>students'</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> learning while on their placement and will include examples of task/work completed while on placement with you.</w:t>
+      </w:r>
+      <w:r w:rsidR="3BE5C43C" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> There is no host input required in the </w:t>
+      </w:r>
+      <w:r w:rsidR="046A0A15" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>students’</w:t>
+      </w:r>
+      <w:r w:rsidR="3BE5C43C" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="046A0A15" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>academic</w:t>
+      </w:r>
+      <w:r w:rsidR="3BE5C43C" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> assessments. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EF1747F" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRPr="00805F43" w:rsidRDefault="00133B4A">
+    <w:p w14:paraId="500EFD6F" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRPr="007179E3" w:rsidRDefault="00133B4A" w:rsidP="00092D73">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="167" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="500EFD6F" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRPr="00805F43" w:rsidRDefault="00133B4A">
-[...5 lines deleted...]
-    <w:p w14:paraId="6A1D683C" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRPr="00805F43" w:rsidRDefault="00BA3F00">
+    <w:p w14:paraId="35F5DDA3" w14:textId="4CC72298" w:rsidR="00E66F4A" w:rsidRPr="007179E3" w:rsidRDefault="00092D73" w:rsidP="003B30F1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="25"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="485"/>
         </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="485" w:hanging="354"/>
-      </w:pPr>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="6"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc198805165"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc229754878"/>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>Internship</w:t>
+      </w:r>
+      <w:r w:rsidR="00E66F4A" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Placement)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA3F00" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>Project</w:t>
+      </w:r>
+      <w:r w:rsidR="00E66F4A" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA3F00" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>Overview</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="0534A8A2" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRPr="00805F43" w:rsidRDefault="00133B4A">
+    <w:p w14:paraId="790A8E92" w14:textId="2CC1F5BF" w:rsidR="005F6F64" w:rsidRPr="007179E3" w:rsidRDefault="7571D056" w:rsidP="00092D73">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-      </w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="386"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidR="3EC6D91F" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>placement project involves a 30-hour project over a period from January to March each year. This project can be undertaken remotely</w:t>
+      </w:r>
+      <w:r w:rsidR="74E463A8" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, hybrid </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>or on-site. Typically, on­ site projects are completed in 3</w:t>
+      </w:r>
+      <w:r w:rsidR="0DD74DE7" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="0DD74DE7" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hour sessions over a 10-week period but can be done in larger 'chunk' if necessary, possibly if the students have a reading week in February. </w:t>
+      </w:r>
+      <w:r w:rsidR="1FAC48ED" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>We recommend having pre-agreed check</w:t>
+      </w:r>
+      <w:r w:rsidR="01797623" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>-i</w:t>
+      </w:r>
+      <w:r w:rsidR="1FAC48ED" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>n meetings</w:t>
+      </w:r>
+      <w:r w:rsidR="6294DDA0" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> either weekly or bi-weekly</w:t>
+      </w:r>
+      <w:r w:rsidR="1FAC48ED" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with your student(s) to allow students to ask questions and allow you to track the </w:t>
+      </w:r>
+      <w:r w:rsidR="0DD74DE7" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>project’s</w:t>
+      </w:r>
+      <w:r w:rsidR="1FAC48ED" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> progress.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="790A8E92" w14:textId="14360B58" w:rsidR="005F6F64" w:rsidRPr="00805F43" w:rsidRDefault="005F6F64" w:rsidP="004754F4">
+    <w:p w14:paraId="250C6662" w14:textId="77777777" w:rsidR="005F6F64" w:rsidRPr="007179E3" w:rsidRDefault="005F6F64" w:rsidP="00092D73">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:line="420" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="125" w:right="386"/>
-      </w:pPr>
-[...37 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="250C6662" w14:textId="77777777" w:rsidR="005F6F64" w:rsidRPr="00805F43" w:rsidRDefault="005F6F64" w:rsidP="004754F4">
+    <w:p w14:paraId="430B69AD" w14:textId="18868A0F" w:rsidR="00133B4A" w:rsidRPr="007179E3" w:rsidRDefault="00787083" w:rsidP="00092D73">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:line="420" w:lineRule="auto"/>
-[...1 lines deleted...]
-      </w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="386"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="005F6F64" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>placement should involve the student in</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF4971" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007005AF" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>professional</w:t>
+      </w:r>
+      <w:r w:rsidR="005F6F64" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> experience</w:t>
+      </w:r>
+      <w:r w:rsidR="007005AF" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="005F6F64" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> where they undertake work of a level sufficient for the development of new skills and/or new learning. Often this may be a discrete project with a clearly defined outcome or endpoint but will be equally valuable if it involves more operational tasks. The work undertaken should be beneficial to your organisation as well as to the student and of a suitable level for a second-year university student. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5035F25E" w14:textId="424D01C1" w:rsidR="00133B4A" w:rsidRPr="00805F43" w:rsidRDefault="005F6F64" w:rsidP="004754F4">
-[...44 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="600B7AAA" w14:textId="53233D6E" w:rsidR="002A1C66" w:rsidRPr="007179E3" w:rsidRDefault="002A1C66">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc198805166"/>
     </w:p>
-    <w:p w14:paraId="205DA18D" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRDefault="00133B4A">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="6E28DFC9" w14:textId="77777777" w:rsidR="002049A2" w:rsidRPr="007179E3" w:rsidRDefault="002049A2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="430B69AD" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRDefault="00133B4A">
-[...5 lines deleted...]
-    <w:p w14:paraId="209A366E" w14:textId="10CC9F31" w:rsidR="00133B4A" w:rsidRPr="002635A3" w:rsidRDefault="00BA3F00" w:rsidP="002635A3">
+    <w:p w14:paraId="4CE82FA9" w14:textId="008C94E3" w:rsidR="002635A3" w:rsidRPr="007179E3" w:rsidRDefault="00092D73" w:rsidP="00223F2C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="25"/>
         </w:numPr>
-        <w:tabs>
-[...11 lines deleted...]
-          <w:spacing w:val="22"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc229754879"/>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>Internship</w:t>
+      </w:r>
+      <w:r w:rsidR="00E66F4A" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Placement)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidR="00BA3F00" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>Provider Commitments</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="4CE82FA9" w14:textId="77777777" w:rsidR="002635A3" w:rsidRPr="002635A3" w:rsidRDefault="002635A3" w:rsidP="002635A3">
+    <w:p w14:paraId="04869B24" w14:textId="77777777" w:rsidR="00E66F4A" w:rsidRPr="007179E3" w:rsidRDefault="00E66F4A" w:rsidP="003B30F1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="542" w:firstLine="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5726ECFB" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRPr="00805F43" w:rsidRDefault="00BA3F00" w:rsidP="00B264A0">
+    <w:p w14:paraId="5726ECFB" w14:textId="1070116D" w:rsidR="00133B4A" w:rsidRPr="007179E3" w:rsidRDefault="00BA3F00" w:rsidP="003B30F1">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Before Placement Begins</w:t>
+        <w:ind w:left="993" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Before </w:t>
+      </w:r>
+      <w:r w:rsidR="00E66F4A" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>Internship</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Begins</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DDC78A3" w14:textId="338FEECD" w:rsidR="005F6F64" w:rsidRPr="00805F43" w:rsidRDefault="005F6F64" w:rsidP="00B264A0">
+    <w:p w14:paraId="5A87C9D9" w14:textId="77777777" w:rsidR="003B30F1" w:rsidRPr="007179E3" w:rsidRDefault="005F6F64" w:rsidP="003B30F1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="485"/>
           <w:tab w:val="left" w:pos="494"/>
         </w:tabs>
         <w:spacing w:before="179" w:line="360" w:lineRule="auto"/>
-        <w:ind w:right="682"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00805F43">
+        <w:ind w:left="993" w:right="682" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
         <w:t xml:space="preserve">You should appoint a member of staff to act as supervisor for the </w:t>
       </w:r>
-      <w:r w:rsidR="00B264A0" w:rsidRPr="00805F43">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00805F43">
+      <w:r w:rsidR="00B264A0" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>student and a second contact to cover any holidays/absence.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
         <w:t xml:space="preserve"> They will be responsible for monitoring the students' progress and liaising with Careers Service staff.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A6D615D" w14:textId="4B319645" w:rsidR="005F6F64" w:rsidRPr="00805F43" w:rsidRDefault="005F6F64" w:rsidP="00B264A0">
+    <w:p w14:paraId="318965FF" w14:textId="50988890" w:rsidR="003B30F1" w:rsidRPr="007179E3" w:rsidRDefault="005F6F64" w:rsidP="003B30F1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="486"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:tab w:val="left" w:pos="485"/>
+          <w:tab w:val="left" w:pos="494"/>
+        </w:tabs>
+        <w:spacing w:before="179" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="993" w:right="682" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="683410C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Complete the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:anchor="/modern/21FO00uksx81af00hatilka4sr" w:history="1">
-        <w:r w:rsidRPr="00872A21">
+      <w:hyperlink r:id="rId14">
+        <w:r w:rsidR="009435D9" w:rsidRPr="683410C6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t xml:space="preserve">Internship </w:t>
+        </w:r>
+        <w:r w:rsidRPr="683410C6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Project Proposal form</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="000B1E6A">
-        <w:rPr>
+      <w:r w:rsidR="000B1E6A" w:rsidRPr="683410C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00805F43">
+      <w:r w:rsidRPr="683410C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
         <w:t xml:space="preserve">The proposal form will be used to advertise your project to the students. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B264A0">
-        <w:rPr>
+      <w:r w:rsidRPr="683410C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Please ensure that your placement student is covered by your liability insurance policy</w:t>
       </w:r>
-      <w:r w:rsidRPr="00805F43">
-        <w:t>. Your placement can only be advertised to students once we receive both pieces of paperwork above.</w:t>
+      <w:r w:rsidRPr="683410C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Your placement can only be advertised to students once we receive </w:t>
+      </w:r>
+      <w:r w:rsidR="40FAE487" w:rsidRPr="683410C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>this.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D726D4E" w14:textId="4C3AA20B" w:rsidR="00133B4A" w:rsidRPr="00805F43" w:rsidRDefault="00BA3F00" w:rsidP="00B264A0">
+    <w:p w14:paraId="245F4976" w14:textId="02C5FE04" w:rsidR="00B34097" w:rsidRPr="007179E3" w:rsidRDefault="2074D279" w:rsidP="003B30F1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="485"/>
+          <w:tab w:val="left" w:pos="494"/>
+        </w:tabs>
+        <w:spacing w:before="179" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="993" w:right="682" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Careers Service will match an appropriate student to your placement based on the information in the </w:t>
+      </w:r>
+      <w:r w:rsidR="0DD74DE7" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Internship </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Project Proposal </w:t>
+      </w:r>
+      <w:r w:rsidR="0DD74DE7" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>form</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. There are no interviews with students as part of the matching process. We will advise </w:t>
+      </w:r>
+      <w:r w:rsidR="7760A233" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve">you </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of your student(s) details around November. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AD74C59" w14:textId="57BFED44" w:rsidR="003B30F1" w:rsidRPr="007179E3" w:rsidRDefault="00BA3F00" w:rsidP="003B30F1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="485"/>
+          <w:tab w:val="left" w:pos="494"/>
+        </w:tabs>
+        <w:spacing w:before="179" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="993" w:right="682" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The supervisor should meet with the student prior to </w:t>
+      </w:r>
+      <w:r w:rsidR="000B1E6A" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>the start</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the placement to set out the</w:t>
+      </w:r>
+      <w:r w:rsidR="003B30F1" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>aims of the project</w:t>
+      </w:r>
+      <w:r w:rsidR="005A1D08" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="009435D9" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="005A1D08" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>sually around December</w:t>
+      </w:r>
+      <w:r w:rsidR="00B143AB" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>. This meeting should include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54B8767D" w14:textId="06FF4254" w:rsidR="003B30F1" w:rsidRPr="007179E3" w:rsidRDefault="003B30F1" w:rsidP="003B30F1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="485"/>
+          <w:tab w:val="left" w:pos="494"/>
+        </w:tabs>
+        <w:spacing w:before="179" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="682"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>Planning</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA3F00" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the timing of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D43EBC" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>internship</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA3F00" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> project and agree hours (please note students may not have confirmation of their timetable).</w:t>
+      </w:r>
+      <w:r w:rsidR="000B1E6A" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000B1E6A" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">We recommend that you set structured meetings throughout the placements to check in with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>students’</w:t>
+      </w:r>
+      <w:r w:rsidR="000B1E6A" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> work and progress. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D92AFB8" w14:textId="77777777" w:rsidR="003B30F1" w:rsidRPr="007179E3" w:rsidRDefault="00BA3F00" w:rsidP="003B30F1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="485"/>
+          <w:tab w:val="left" w:pos="494"/>
+        </w:tabs>
+        <w:spacing w:before="179" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="682"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>Mak</w:t>
+      </w:r>
+      <w:r w:rsidR="003B30F1" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sure the student is aware of your organisation's structure, employees and contacts for their project and relevant resources.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FC00A9F" w14:textId="1635B6C7" w:rsidR="003B30F1" w:rsidRPr="007179E3" w:rsidRDefault="00BA3F00" w:rsidP="003B30F1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="485"/>
+          <w:tab w:val="left" w:pos="494"/>
+        </w:tabs>
+        <w:spacing w:before="179" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="682"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>Confirm</w:t>
+      </w:r>
+      <w:r w:rsidR="003B30F1" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the specified project outline and </w:t>
+      </w:r>
+      <w:r w:rsidR="003B30F1" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>identifying</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> goals for the student.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C13D59D" w14:textId="6753F20B" w:rsidR="003B30F1" w:rsidRPr="007179E3" w:rsidRDefault="00BA3F00" w:rsidP="003B30F1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="485"/>
+          <w:tab w:val="left" w:pos="494"/>
+        </w:tabs>
+        <w:spacing w:before="179" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="682"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>Inform</w:t>
+      </w:r>
+      <w:r w:rsidR="003B30F1" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the student of Health &amp; Safety </w:t>
+      </w:r>
+      <w:r w:rsidR="00755DC0" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and safeguarding </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>matters and other customs, such as dress code, absence requirements, contact numbers and break/lunch times.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="515AF911" w14:textId="52BFE809" w:rsidR="00F958F7" w:rsidRPr="007179E3" w:rsidRDefault="00BA3F00" w:rsidP="007179E3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="485"/>
+          <w:tab w:val="left" w:pos="494"/>
+        </w:tabs>
+        <w:spacing w:before="179" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="682"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>Discuss</w:t>
+      </w:r>
+      <w:r w:rsidR="003B30F1" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with the student any additional support or adjustments that may be required.</w:t>
+      </w:r>
+      <w:r w:rsidR="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1C332B" w14:textId="414A102A" w:rsidR="00133B4A" w:rsidRPr="007179E3" w:rsidRDefault="00BA3F00" w:rsidP="003B30F1">
+      <w:pPr>
+        <w:pStyle w:val="Heading5"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="993" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve">During </w:t>
+      </w:r>
+      <w:r w:rsidR="00E66F4A" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the internship </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63983570" w14:textId="77777777" w:rsidR="002635A3" w:rsidRPr="007179E3" w:rsidRDefault="1002583D" w:rsidP="6628BF78">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="34"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="486"/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> of the placement to set out the aims of the project. This meeting should include:</w:t>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:before="174" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="851" w:right="346" w:hanging="425"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">During the First week of placement please take some time with your </w:t>
+      </w:r>
+      <w:r w:rsidR="03202214" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>student</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to set SMART Goals (Specific, Measurable, Achievable, Relevant, and Time-Bound.) These goals will be </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="11" w:name="_Int_tjaRDjGz"/>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>reflected on</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the assignment at the end of the placement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AE51646" w14:textId="744F87E5" w:rsidR="000B1E6A" w:rsidRPr="00805F43" w:rsidRDefault="00BA3F00" w:rsidP="000B1E6A">
-[...148 lines deleted...]
-    <w:p w14:paraId="63983570" w14:textId="77777777" w:rsidR="002635A3" w:rsidRPr="00940441" w:rsidRDefault="00805F43" w:rsidP="00940441">
+    <w:p w14:paraId="6E35489D" w14:textId="0549B4C7" w:rsidR="002635A3" w:rsidRPr="007179E3" w:rsidRDefault="6DA05616" w:rsidP="6628BF78">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="34"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="488"/>
+          <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:before="174" w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="488" w:right="346" w:hanging="369"/>
+        <w:ind w:left="851" w:right="346" w:hanging="425"/>
         <w:contextualSpacing/>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> to set SMART Goals (Specific, Measurable, Achievable, Relevant, and Time-Bound.) These goals will be reflected on in the assignment at the end of the placement.</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Whilst the student is on placement with you</w:t>
+      </w:r>
+      <w:r w:rsidR="0A97951E" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> monitor the </w:t>
+      </w:r>
+      <w:r w:rsidR="71E97B6A" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>students’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> time with you to ensure they complete the required 30 hours</w:t>
+      </w:r>
+      <w:r w:rsidR="084ECF0A" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E35489D" w14:textId="5127A0E5" w:rsidR="002635A3" w:rsidRDefault="00BA3F00" w:rsidP="00940441">
+    <w:p w14:paraId="424C0D93" w14:textId="58C331A7" w:rsidR="000B1E6A" w:rsidRPr="007179E3" w:rsidRDefault="000B1E6A" w:rsidP="003B30F1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="34"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="488"/>
+          <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:before="174" w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="488" w:right="346" w:hanging="369"/>
+        <w:ind w:left="851" w:right="346" w:hanging="425"/>
         <w:contextualSpacing/>
-      </w:pPr>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> to sign)</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Set agreed review meetings with your student to ensure they meet deadlines and can ask you any questions at pre-agreed meetings. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="424C0D93" w14:textId="58C331A7" w:rsidR="000B1E6A" w:rsidRPr="00940441" w:rsidRDefault="000B1E6A" w:rsidP="00940441">
+    <w:p w14:paraId="0B200DAB" w14:textId="4909779F" w:rsidR="00F958F7" w:rsidRPr="007179E3" w:rsidRDefault="00F958F7" w:rsidP="683410C6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="34"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="488"/>
+          <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:before="174" w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="488" w:right="346" w:hanging="369"/>
+        <w:ind w:left="851" w:right="346" w:hanging="425"/>
         <w:contextualSpacing/>
-      </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="683410C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Laise with the University Employer Engagement Officer to update on</w:t>
+      </w:r>
+      <w:r w:rsidR="4BDC0CF8" w:rsidRPr="683410C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="683410C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> progress of the project. </w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">Set agreed review meetings with your </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> to ensure they meet deadlines and can ask you any questions at pre-agreed meetings. </w:t>
+        <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01AD4A1C" w14:textId="77777777" w:rsidR="005F6F64" w:rsidRPr="00805F43" w:rsidRDefault="005F6F64" w:rsidP="00B264A0">
+    <w:p w14:paraId="01AD4A1C" w14:textId="5AD727D5" w:rsidR="005F6F64" w:rsidRPr="007179E3" w:rsidRDefault="005F6F64" w:rsidP="003B30F1">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:spacing w:before="74" w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="0"/>
-[...2 lines deleted...]
-        <w:t>End of Project</w:t>
+        <w:ind w:left="993" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve">End of </w:t>
+      </w:r>
+      <w:r w:rsidR="00E66F4A" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>internship</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44545DBB" w14:textId="1A0FB6DF" w:rsidR="005F6F64" w:rsidRDefault="005F6F64" w:rsidP="00B264A0">
+    <w:p w14:paraId="57E03CF4" w14:textId="6B209C2F" w:rsidR="007B759A" w:rsidRPr="007179E3" w:rsidRDefault="005F6F64" w:rsidP="003B30F1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="25"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="485"/>
           <w:tab w:val="left" w:pos="488"/>
         </w:tabs>
         <w:spacing w:before="189" w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="488" w:right="1596" w:hanging="369"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00805F43">
+        <w:ind w:left="993" w:right="1596" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
         <w:t>Complete a short online feedback questionnaire at the end about your</w:t>
       </w:r>
-      <w:r w:rsidR="00B264A0">
+      <w:r w:rsidR="00B264A0" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00805F43">
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
         <w:t>experience</w:t>
       </w:r>
-      <w:r w:rsidR="00B264A0">
+      <w:r w:rsidR="00B264A0" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:bookmarkStart w:id="12" w:name="_Toc198805167"/>
     </w:p>
-    <w:p w14:paraId="1EFBABD8" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRDefault="00133B4A" w:rsidP="00B264A0">
-[...3 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="7C834AA9" w14:textId="77777777" w:rsidR="00857381" w:rsidRPr="007179E3" w:rsidRDefault="00857381" w:rsidP="00857381">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="485"/>
+          <w:tab w:val="left" w:pos="488"/>
+        </w:tabs>
+        <w:spacing w:before="189" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="993" w:right="1596" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33F8FEAF" w14:textId="77777777" w:rsidR="007179E3" w:rsidRDefault="007179E3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="26"/>
-        </w:rPr>
-      </w:pPr>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="37FC3E82" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRDefault="00133B4A">
-[...8 lines deleted...]
-    <w:p w14:paraId="62F6CE2D" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRDefault="00BA3F00">
+    <w:p w14:paraId="5B9C2905" w14:textId="0532B633" w:rsidR="004E62A3" w:rsidRPr="007179E3" w:rsidRDefault="00BA3F00" w:rsidP="00223F2C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="25"/>
         </w:numPr>
-        <w:tabs>
-[...49 lines deleted...]
-      <w:bookmarkEnd w:id="11"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc229754880"/>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>Key Dates for Your Diary</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:p w14:paraId="31508318" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRDefault="00133B4A">
-[...14 lines deleted...]
-          <w:sz w:val="20"/>
+    <w:p w14:paraId="634733A3" w14:textId="77777777" w:rsidR="00E66F4A" w:rsidRPr="007179E3" w:rsidRDefault="00E66F4A" w:rsidP="00E66F4A">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="73" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="120" w:type="dxa"/>
-[...13 lines deleted...]
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblInd w:w="486" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2740"/>
-        <w:gridCol w:w="6523"/>
+        <w:gridCol w:w="3620"/>
+        <w:gridCol w:w="5860"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00133B4A" w14:paraId="569E4BD6" w14:textId="77777777">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="007B759A" w:rsidRPr="007179E3" w14:paraId="2EFC510D" w14:textId="77777777" w:rsidTr="268B1967">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:tcW w:w="3620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43E1E80E" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRDefault="00BA3F00">
+          <w:p w14:paraId="7B380290" w14:textId="3D715301" w:rsidR="007B759A" w:rsidRPr="007179E3" w:rsidRDefault="007B759A" w:rsidP="00E66F4A">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...4 lines deleted...]
-                <w:b/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:spacing w:val="-2"/>
+            <w:r w:rsidRPr="007179E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Deadline</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6523" w:type="dxa"/>
+            <w:tcW w:w="5860" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C904B1C" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRDefault="00BA3F00">
+          <w:p w14:paraId="2EC74DB1" w14:textId="45089A24" w:rsidR="00E66F4A" w:rsidRPr="007179E3" w:rsidRDefault="007B759A" w:rsidP="00E66F4A">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...5 lines deleted...]
-                <w:b/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>Tasks</w:t>
+            <w:r w:rsidRPr="007179E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Task(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00133B4A" w14:paraId="286F5AA0" w14:textId="77777777" w:rsidTr="00C46B4F">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="007B759A" w:rsidRPr="007179E3" w14:paraId="2B394368" w14:textId="77777777" w:rsidTr="268B1967">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:tcW w:w="3620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11D02258" w14:textId="3BBF5EEC" w:rsidR="00133B4A" w:rsidRDefault="00DA5A77">
+          <w:p w14:paraId="207D9850" w14:textId="7582F603" w:rsidR="007B759A" w:rsidRPr="007179E3" w:rsidRDefault="007B759A" w:rsidP="00E66F4A">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...3 lines deleted...]
-                <w:b/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> August 2025</w:t>
+            <w:r w:rsidRPr="007179E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+              </w:rPr>
+              <w:t>Friday 2</w:t>
+            </w:r>
+            <w:r w:rsidR="00954162" w:rsidRPr="007179E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007179E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+              </w:rPr>
+              <w:t>th August 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00954162" w:rsidRPr="007179E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78C23606" w14:textId="5354ABA2" w:rsidR="00133B4A" w:rsidRDefault="00133B4A">
+          <w:p w14:paraId="20BE19B8" w14:textId="77777777" w:rsidR="007B759A" w:rsidRPr="007179E3" w:rsidRDefault="007B759A" w:rsidP="00E66F4A">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...4 lines deleted...]
-                <w:b/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+                <w:color w:val="EE0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6523" w:type="dxa"/>
+            <w:tcW w:w="5860" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A870247" w14:textId="2B463116" w:rsidR="00133B4A" w:rsidRPr="005F6F64" w:rsidRDefault="00BA3F00" w:rsidP="002635A3">
+          <w:p w14:paraId="37ED71F3" w14:textId="7CC76497" w:rsidR="007B759A" w:rsidRPr="007179E3" w:rsidRDefault="007B759A" w:rsidP="00E66F4A">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="31"/>
               </w:numPr>
-              <w:tabs>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="007179E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
               </w:rPr>
               <w:t xml:space="preserve">Complete and submit </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:anchor="/modern/21FO00uksx81af00hatilka4sr" w:history="1">
-              <w:r w:rsidRPr="00872A21">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r w:rsidR="001F1959" w:rsidRPr="007179E3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                   <w:b/>
+                  <w:bCs/>
                 </w:rPr>
-                <w:t>Project Proposal Form</w:t>
+                <w:t xml:space="preserve">Internship </w:t>
+              </w:r>
+              <w:r w:rsidR="00E66F4A" w:rsidRPr="007179E3">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:t>Project Proposal form</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00C46B4F">
-[...12 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA5A77" w14:paraId="0E521526" w14:textId="77777777" w:rsidTr="00DA5A77">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="007B759A" w:rsidRPr="007179E3" w14:paraId="5DD7EC14" w14:textId="77777777" w:rsidTr="268B1967">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:tcW w:w="3620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F5AF768" w14:textId="18862492" w:rsidR="00DA5A77" w:rsidRDefault="00DA5A77">
+          <w:p w14:paraId="4EDBB53D" w14:textId="629C0FA5" w:rsidR="007B759A" w:rsidRPr="007179E3" w:rsidRDefault="5556866D" w:rsidP="00E66F4A">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...3 lines deleted...]
-                <w:b/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+                <w:color w:val="EE0000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> Mid November 2025</w:t>
+            <w:r w:rsidRPr="007179E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+              </w:rPr>
+              <w:t>Mid November 202</w:t>
+            </w:r>
+            <w:r w:rsidR="564EAA46" w:rsidRPr="007179E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6523" w:type="dxa"/>
+            <w:tcW w:w="5860" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FD23543" w14:textId="7B9829A2" w:rsidR="00DA5A77" w:rsidRDefault="00DA5A77" w:rsidP="00DA5A77">
+          <w:p w14:paraId="5DC4B170" w14:textId="7454044D" w:rsidR="007B759A" w:rsidRPr="007179E3" w:rsidRDefault="007B759A" w:rsidP="00E66F4A">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="30"/>
               </w:numPr>
-              <w:tabs>
-[...6 lines deleted...]
-                <w:w w:val="110"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">We will share your successfully matched students with you. </w:t>
+            <w:r w:rsidRPr="007179E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+              </w:rPr>
+              <w:t>We will share your successfully matched students with you.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00133B4A" w14:paraId="23FF8EF7" w14:textId="77777777">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="007B759A" w:rsidRPr="007179E3" w14:paraId="0C7C691C" w14:textId="77777777" w:rsidTr="268B1967">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:tcW w:w="3620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="52F47747" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRDefault="00133B4A">
+          <w:p w14:paraId="4A777A17" w14:textId="78AEA8D4" w:rsidR="007B759A" w:rsidRPr="007179E3" w:rsidRDefault="007B759A" w:rsidP="00E66F4A">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...3 lines deleted...]
-                <w:b/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+                <w:color w:val="EE0000"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> December 2025</w:t>
+            <w:r w:rsidRPr="007179E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+              </w:rPr>
+              <w:t>November – December 202</w:t>
+            </w:r>
+            <w:r w:rsidR="005D0C4A" w:rsidRPr="007179E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6523" w:type="dxa"/>
+            <w:tcW w:w="5860" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5719043D" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRDefault="00BA3F00" w:rsidP="002635A3">
+          <w:p w14:paraId="262E2D0E" w14:textId="09FC0567" w:rsidR="007B759A" w:rsidRPr="007179E3" w:rsidRDefault="3A522471" w:rsidP="00E66F4A">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007179E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+              </w:rPr>
+              <w:t>Please contact your student to arrange a meeting to discuss the following:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FF607DF" w14:textId="3496E479" w:rsidR="007B759A" w:rsidRPr="007179E3" w:rsidRDefault="007B759A" w:rsidP="00E66F4A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="26"/>
               </w:numPr>
-              <w:tabs>
-[...7 lines deleted...]
-                <w:sz w:val="24"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...125 lines deleted...]
-              <w:t>discuss</w:t>
+            <w:r w:rsidRPr="007179E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+              </w:rPr>
+              <w:t>Expectations and tasks</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75C469AE" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRDefault="00BA3F00">
+          <w:p w14:paraId="01B2493D" w14:textId="61B091AD" w:rsidR="007B759A" w:rsidRPr="007179E3" w:rsidRDefault="007B759A" w:rsidP="00E66F4A">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...77 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="26"/>
               </w:numPr>
-              <w:tabs>
-[...7 lines deleted...]
-                <w:sz w:val="24"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...10 lines deleted...]
-                <w:w w:val="110"/>
+            <w:r w:rsidRPr="007179E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+              </w:rPr>
+              <w:t>Working hours</w:t>
+            </w:r>
+            <w:r w:rsidR="005D0C4A" w:rsidRPr="007179E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and start date,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D852D70" w14:textId="08A09A11" w:rsidR="007B759A" w:rsidRPr="007179E3" w:rsidRDefault="007B759A" w:rsidP="00E66F4A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007179E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+              </w:rPr>
+              <w:t>All health and safety information related to their role/your organisation prior to starting with your organisation.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64939307" w14:textId="53E34F9C" w:rsidR="007B759A" w:rsidRPr="007179E3" w:rsidRDefault="00E55482" w:rsidP="00E66F4A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007179E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+              </w:rPr>
+              <w:t>Please see</w:t>
+            </w:r>
+            <w:r w:rsidR="3A522471" w:rsidRPr="007179E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:w w:val="110"/>
+            <w:r w:rsidR="3A522471" w:rsidRPr="007179E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Internship Module checklist (Appendix 1)</w:t>
+            </w:r>
+            <w:r w:rsidR="073F3710" w:rsidRPr="007179E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...115 lines deleted...]
-              <w:t>1).</w:t>
+            <w:r w:rsidR="1DB01090" w:rsidRPr="007179E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+              </w:rPr>
+              <w:t>to support this meeting.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00133B4A" w14:paraId="6B855AF3" w14:textId="77777777">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="007B759A" w:rsidRPr="007179E3" w14:paraId="55213989" w14:textId="77777777" w:rsidTr="268B1967">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:tcW w:w="3620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E1C68A2" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRDefault="00133B4A">
+          <w:p w14:paraId="1BD90A6D" w14:textId="03C3652C" w:rsidR="007B759A" w:rsidRPr="007179E3" w:rsidRDefault="007B759A" w:rsidP="00E66F4A">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...3 lines deleted...]
-                <w:b/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+                <w:color w:val="EE0000"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...30 lines deleted...]
-              <w:t xml:space="preserve"> January 2026</w:t>
+            <w:r w:rsidRPr="007179E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+              </w:rPr>
+              <w:t>Monday 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00005A5C" w:rsidRPr="007179E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007179E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+              </w:rPr>
+              <w:t>th January 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00662FCA" w:rsidRPr="007179E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6523" w:type="dxa"/>
+            <w:tcW w:w="5860" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E90AC3D" w14:textId="77777777" w:rsidR="002635A3" w:rsidRDefault="002635A3" w:rsidP="002635A3">
+          <w:p w14:paraId="6C3C44E2" w14:textId="77777777" w:rsidR="00E66F4A" w:rsidRPr="007179E3" w:rsidRDefault="002A1C66" w:rsidP="00E66F4A">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="27"/>
               </w:numPr>
-              <w:tabs>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...49 lines deleted...]
-              <w:t>placement. Your student will have</w:t>
+            <w:r w:rsidRPr="007179E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Internships can begin from this date. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F2C95DF" w14:textId="77777777" w:rsidR="002635A3" w:rsidRDefault="002635A3" w:rsidP="002635A3">
+          <w:p w14:paraId="2723FAD0" w14:textId="77777777" w:rsidR="00E66F4A" w:rsidRPr="007179E3" w:rsidRDefault="002A1C66" w:rsidP="00E66F4A">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...166 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="27"/>
               </w:numPr>
-              <w:spacing w:before="179"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007179E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+              </w:rPr>
+              <w:t>You should s</w:t>
+            </w:r>
+            <w:r w:rsidR="007B759A" w:rsidRPr="007179E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+              </w:rPr>
+              <w:t xml:space="preserve">et SMART Goals with </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007179E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+              </w:rPr>
+              <w:t>your</w:t>
+            </w:r>
+            <w:r w:rsidR="007B759A" w:rsidRPr="007179E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> student</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007179E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+              </w:rPr>
+              <w:t>(s)</w:t>
+            </w:r>
+            <w:r w:rsidR="007B759A" w:rsidRPr="007179E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007179E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+              </w:rPr>
+              <w:t>ir</w:t>
+            </w:r>
+            <w:r w:rsidR="007B759A" w:rsidRPr="007179E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> first week</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007179E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in post as intern.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7071B45D" w14:textId="60152B1E" w:rsidR="002A1C66" w:rsidRPr="007179E3" w:rsidRDefault="002A1C66" w:rsidP="00E66F4A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007179E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please note your student will have classes starting this week. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007179E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                 <w:b/>
-                <w:spacing w:val="-2"/>
-[...30 lines deleted...]
-              <w:t xml:space="preserve"> student in the first week of placement.</w:t>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Internships should NOT start before this date.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00133B4A" w14:paraId="384CEE98" w14:textId="77777777">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="007B759A" w:rsidRPr="007179E3" w14:paraId="53C4CE65" w14:textId="77777777" w:rsidTr="268B1967">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:tcW w:w="3620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75FF17AE" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRDefault="00133B4A">
+          <w:p w14:paraId="7F7879E6" w14:textId="2F34756C" w:rsidR="007B759A" w:rsidRPr="007179E3" w:rsidRDefault="007B759A" w:rsidP="00E66F4A">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...3 lines deleted...]
-                <w:b/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+                <w:color w:val="EE0000"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...20 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="007179E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00662FCA" w:rsidRPr="007179E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007179E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+              </w:rPr>
+              <w:t>th January – 2</w:t>
+            </w:r>
+            <w:r w:rsidR="000E4557" w:rsidRPr="007179E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>th</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> March 2026</w:t>
+              <w:t>nd</w:t>
+            </w:r>
+            <w:r w:rsidR="000E4557" w:rsidRPr="007179E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> April</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007179E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 202</w:t>
+            </w:r>
+            <w:r w:rsidR="000E4557" w:rsidRPr="007179E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6523" w:type="dxa"/>
+            <w:tcW w:w="5860" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68561F64" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRDefault="00BA3F00">
+          <w:p w14:paraId="0FBCCD6B" w14:textId="77777777" w:rsidR="00E66F4A" w:rsidRPr="007179E3" w:rsidRDefault="007B759A" w:rsidP="00E66F4A">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="28"/>
               </w:numPr>
-              <w:tabs>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-                <w:position w:val="2"/>
+            <w:r w:rsidRPr="007179E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Our </w:t>
+            </w:r>
+            <w:r w:rsidR="002A1C66" w:rsidRPr="007179E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Employer Engagement </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007179E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+              </w:rPr>
+              <w:t>team will</w:t>
+            </w:r>
+            <w:r w:rsidR="002A1C66" w:rsidRPr="007179E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> contact you to find out how the student is doing and internship is progressing. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BE96497" w14:textId="0F963004" w:rsidR="007B759A" w:rsidRPr="007179E3" w:rsidRDefault="007B759A" w:rsidP="00E66F4A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007179E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+              </w:rPr>
+              <w:t>Please contact us</w:t>
+            </w:r>
+            <w:r w:rsidR="002A1C66" w:rsidRPr="007179E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> urgently</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007179E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> if</w:t>
+            </w:r>
+            <w:r w:rsidR="002A1C66" w:rsidRPr="007179E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...255 lines deleted...]
-              <w:t>difficulties.)</w:t>
+            <w:r w:rsidRPr="007179E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+              </w:rPr>
+              <w:t>you are experiencing any difficulties</w:t>
+            </w:r>
+            <w:r w:rsidR="002A1C66" w:rsidRPr="007179E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> before this date. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00133B4A" w14:paraId="33057C5F" w14:textId="77777777">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="007B759A" w:rsidRPr="007179E3" w14:paraId="62051444" w14:textId="77777777" w:rsidTr="268B1967">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:tcW w:w="3620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A6A146F" w14:textId="71A22073" w:rsidR="00133B4A" w:rsidRDefault="00DA5A77">
+          <w:p w14:paraId="402ED4DB" w14:textId="2C16B6AD" w:rsidR="007B759A" w:rsidRPr="007179E3" w:rsidRDefault="007B759A" w:rsidP="000E4557">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...3 lines deleted...]
-                <w:b/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+                <w:color w:val="EE0000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="007179E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Friday </w:t>
+            </w:r>
+            <w:r w:rsidR="000E4557" w:rsidRPr="007179E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="000E4557" w:rsidRPr="007179E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>th</w:t>
-[...18 lines deleted...]
-            </w:pPr>
+              <w:t>nd</w:t>
+            </w:r>
+            <w:r w:rsidR="000E4557" w:rsidRPr="007179E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> April 2027</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6523" w:type="dxa"/>
+            <w:tcW w:w="5860" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31B7408E" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRDefault="00BA3F00">
+          <w:p w14:paraId="39095A35" w14:textId="77777777" w:rsidR="00E66F4A" w:rsidRPr="007179E3" w:rsidRDefault="007B759A" w:rsidP="00E66F4A">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="28"/>
               </w:numPr>
-              <w:tabs>
-[...7 lines deleted...]
-                <w:b/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...53 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="007179E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+              </w:rPr>
+              <w:t>Placements should finish on or before this date</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E344FAA" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRDefault="00BA3F00">
+          <w:p w14:paraId="5FA89911" w14:textId="67DBA69A" w:rsidR="007B759A" w:rsidRPr="007179E3" w:rsidRDefault="007B759A" w:rsidP="00E66F4A">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="28"/>
               </w:numPr>
-              <w:tabs>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-                <w:position w:val="2"/>
+            <w:r w:rsidRPr="007179E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The </w:t>
+            </w:r>
+            <w:r w:rsidR="002A1C66" w:rsidRPr="007179E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Employer Engagement </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007179E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+              </w:rPr>
+              <w:t xml:space="preserve">team will contact you to ask for </w:t>
+            </w:r>
+            <w:r w:rsidR="002A1C66" w:rsidRPr="007179E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+              </w:rPr>
+              <w:t>feedback</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007179E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> on</w:t>
+            </w:r>
+            <w:r w:rsidR="002A1C66" w:rsidRPr="007179E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...192 lines deleted...]
-              <w:t>experience.</w:t>
+            <w:r w:rsidRPr="007179E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+              </w:rPr>
+              <w:t>your experience.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5B9C2905" w14:textId="77777777" w:rsidR="004E62A3" w:rsidRDefault="004E62A3">
-[...3 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="751E6B49" w14:textId="20B9992E" w:rsidR="0078793D" w:rsidRPr="007179E3" w:rsidRDefault="0078793D" w:rsidP="007B759A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="26"/>
-        </w:rPr>
-      </w:pPr>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc198805168"/>
     </w:p>
-    <w:p w14:paraId="470BF265" w14:textId="77777777" w:rsidR="004E62A3" w:rsidRDefault="004E62A3">
-[...3 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="6B8858FB" w14:textId="77777777" w:rsidR="007179E3" w:rsidRDefault="007179E3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="26"/>
-        </w:rPr>
-      </w:pPr>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7CDCC297" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRDefault="00BA3F00" w:rsidP="004E62A3">
+    <w:p w14:paraId="5B6C1A23" w14:textId="3F8079AF" w:rsidR="004E62A3" w:rsidRPr="007179E3" w:rsidRDefault="00BA3F00" w:rsidP="00223F2C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="25"/>
         </w:numPr>
-        <w:tabs>
-[...57 lines deleted...]
-      <w:bookmarkEnd w:id="13"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc229754881"/>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>Equality and Diversity</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w14:paraId="03D0DC10" w14:textId="77777777" w:rsidR="004E62A3" w:rsidRPr="004E62A3" w:rsidRDefault="004E62A3" w:rsidP="004E62A3"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="2F3429EF" w14:textId="4FF24D5C" w:rsidR="004E62A3" w:rsidRPr="00805F43" w:rsidRDefault="004E62A3" w:rsidP="004754F4">
+    <w:p w14:paraId="3775161A" w14:textId="77777777" w:rsidR="00E66F4A" w:rsidRPr="007179E3" w:rsidRDefault="00E66F4A" w:rsidP="00E66F4A">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="433" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F3429EF" w14:textId="65D5D3FE" w:rsidR="004E62A3" w:rsidRPr="007179E3" w:rsidRDefault="004E62A3" w:rsidP="00092D73">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="125" w:right="386"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00805F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
         <w:t xml:space="preserve">The Equality Act (2010) protects individuals against direct and indirect discrimination under nine protected characteristics: age, disability, gender reassignment, marriage/civil partnership, pregnancy and maternity, Race, religion or belief, sex and sexual orientation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29">
-        <w:r w:rsidRPr="00B264A0">
+      <w:hyperlink r:id="rId16">
+        <w:r w:rsidRPr="007179E3">
           <w:rPr>
+            <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.legislation.gov.uk/ukpga/20l0/l5/contents</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00452958">
+      <w:r w:rsidR="00452958" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="003B30F1" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7F398DF0" w14:textId="77777777" w:rsidR="004E62A3" w:rsidRPr="00805F43" w:rsidRDefault="004E62A3" w:rsidP="004754F4">
-[...1 lines deleted...]
-        <w:spacing w:line="480" w:lineRule="auto"/>
+    <w:p w14:paraId="7F398DF0" w14:textId="7D98D468" w:rsidR="004E62A3" w:rsidRPr="007179E3" w:rsidRDefault="004E62A3" w:rsidP="00092D73">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="125" w:right="386" w:firstLine="5"/>
-      </w:pPr>
-[...9 lines deleted...]
-        <w:t>. If the student has disclosed a disability that requires adjustments to be made, the internship module team will be in touch with you to discuss this further.</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This requires Universities to ensure that students are not discriminated against for reasons relating to any of the above protected characteristics whilst on an internship or placement. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">The Equality Act also obliges internship providers not to discriminate on the grounds of disability and to make reasonable adjustments to meet the needs of disabled students undertaking an internship within their organisation. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B9584C" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>We ask</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that </w:t>
+      </w:r>
+      <w:r w:rsidR="00B9584C" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>you discuss any additional support or</w:t>
+      </w:r>
+      <w:r w:rsidR="00303F11" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reasonable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> adjustments </w:t>
+      </w:r>
+      <w:r w:rsidR="00B9584C" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>required</w:t>
+      </w:r>
+      <w:r w:rsidR="00303F11" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with the student</w:t>
+      </w:r>
+      <w:r w:rsidR="00B9584C" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> before</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidR="00B9584C" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>start of the</w:t>
+      </w:r>
+      <w:r w:rsidR="00303F11" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>ir</w:t>
+      </w:r>
+      <w:r w:rsidR="00B9584C" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> internship. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00B9584C" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidR="00650C42" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Careers Service</w:t>
+      </w:r>
+      <w:r w:rsidR="00B9584C" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve">internship module team </w:t>
+      </w:r>
+      <w:r w:rsidR="00B9584C" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>may</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be in touch with you to discuss </w:t>
+      </w:r>
+      <w:r w:rsidR="00650C42" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>reasonable adjustments</w:t>
+      </w:r>
+      <w:r w:rsidR="00B9584C" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> if</w:t>
+      </w:r>
+      <w:r w:rsidR="00650C42" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r w:rsidR="00B9584C" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> student has </w:t>
+      </w:r>
+      <w:r w:rsidR="00303F11" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve">requested support </w:t>
+      </w:r>
+      <w:r w:rsidR="00650C42" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve">this </w:t>
+      </w:r>
+      <w:r w:rsidR="00650C42" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>matter</w:t>
+      </w:r>
+      <w:r w:rsidR="00B9584C" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C2ED986" w14:textId="77777777" w:rsidR="004E62A3" w:rsidRDefault="004E62A3" w:rsidP="004E62A3">
+    <w:p w14:paraId="6C2ED986" w14:textId="77777777" w:rsidR="004E62A3" w:rsidRPr="007179E3" w:rsidRDefault="004E62A3" w:rsidP="00092D73">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1870"/>
         </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19B87E15" w14:textId="777CB6F8" w:rsidR="00DA5A77" w:rsidRDefault="004307D1" w:rsidP="00F57298">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="68D2ACEE" w14:textId="77777777" w:rsidR="007179E3" w:rsidRDefault="007179E3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F4A0CBC" w14:textId="0452D3DF" w:rsidR="00092D73" w:rsidRPr="007179E3" w:rsidRDefault="00092D73" w:rsidP="00223F2C">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="25"/>
         </w:numPr>
-      </w:pPr>
-[...5 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc229754882"/>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Disclosure Scotland PVG Scheme </w:t>
+      </w:r>
+      <w:r w:rsidR="004307D1" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>Information</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r w:rsidR="004307D1" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12C2E81A" w14:textId="77777777" w:rsidR="003F4E28" w:rsidRPr="00805F43" w:rsidRDefault="003F4E28" w:rsidP="003F4E28">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="7E8FB7C2" w14:textId="77777777" w:rsidR="00E66F4A" w:rsidRPr="007179E3" w:rsidRDefault="00E66F4A" w:rsidP="00E66F4A">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7AFC51AC" w14:textId="77777777" w:rsidR="003F4E28" w:rsidRDefault="003F4E28" w:rsidP="003F4E28">
+    <w:p w14:paraId="00B55274" w14:textId="060362FB" w:rsidR="007179E3" w:rsidRPr="007179E3" w:rsidRDefault="007179E3" w:rsidP="007179E3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1870"/>
         </w:tabs>
-        <w:spacing w:line="480" w:lineRule="auto"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">As of 1 April 2025, it is a legal requirement for individuals carrying out regulated roles with children and/or protected adults to be a member of the PVG scheme. </w:t>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please use the available tools and resources to establish if a Disclosure Scotland application is required before submitting your placement proposal.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CD638C8" w14:textId="77777777" w:rsidR="003F4E28" w:rsidRDefault="003F4E28" w:rsidP="003F4E28">
+    <w:p w14:paraId="3151AD8A" w14:textId="3B466FC9" w:rsidR="00092D73" w:rsidRPr="007179E3" w:rsidRDefault="00092D73" w:rsidP="00092D73">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1870"/>
         </w:tabs>
-        <w:spacing w:line="480" w:lineRule="auto"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is a legal requirement for individuals carrying out regulated roles with children and/or protected adults to be a member of the PVG scheme or any other Disclosure Scotland Scheme. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E66F4A" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="0078793D" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>If you are unsure if your proposed 30-hour internship brings the job holder into a regulated role, please consult Disclosure Scotland. They provide online guidance regarding roles:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="014D2FE5" w14:textId="004FEC54" w:rsidR="003F4E28" w:rsidRDefault="003F4E28" w:rsidP="003F4E28">
-      <w:pPr>
+    <w:p w14:paraId="58BC851B" w14:textId="77777777" w:rsidR="00092D73" w:rsidRPr="007179E3" w:rsidRDefault="00092D73" w:rsidP="00092D73">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1870"/>
         </w:tabs>
-        <w:spacing w:line="480" w:lineRule="auto"/>
-[...5 lines deleted...]
-        <w:r w:rsidRPr="007B7D48">
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="007179E3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://www.mygov.scot/pvg-scheme/regulated-roles</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...3 lines deleted...]
-        <w:r w:rsidRPr="007B7D48">
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="081788FF" w14:textId="77777777" w:rsidR="00092D73" w:rsidRPr="007179E3" w:rsidRDefault="00092D73" w:rsidP="00092D73">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1870"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="007179E3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://www.mygov.scot/check-role-needs-pvg</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...3 lines deleted...]
-        <w:r w:rsidRPr="007B7D48">
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48E4709D" w14:textId="77777777" w:rsidR="0078793D" w:rsidRPr="007179E3" w:rsidRDefault="00092D73" w:rsidP="00092D73">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1870"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Disclosure Scotland’s Customer Engagement Team can also help you to establish if your role(s) are regulated </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="007179E3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>DisclosureAct@disclosurescotland.gov.scot</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F28DC6D" w14:textId="77777777" w:rsidR="007B759A" w:rsidRPr="007179E3" w:rsidRDefault="007B759A" w:rsidP="0078793D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1870"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A1DC09A" w14:textId="77777777" w:rsidR="0078793D" w:rsidRPr="007179E3" w:rsidRDefault="0078793D" w:rsidP="0078793D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1870"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>If</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>required:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35776EE2" w14:textId="77777777" w:rsidR="0078793D" w:rsidRPr="007179E3" w:rsidRDefault="0078793D" w:rsidP="0078793D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1870"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>The University of Dundee Careers Service will begin Disclosure Scotland Application on behalf of your organisation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56D81C6F" w14:textId="77777777" w:rsidR="0078793D" w:rsidRPr="007179E3" w:rsidRDefault="0078793D" w:rsidP="0078793D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1870"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Dundee Careers Service will provide Disclosure Scotland</w:t>
+      </w:r>
+      <w:r w:rsidR="00092D73" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00E5A27A" w14:textId="77777777" w:rsidR="0078793D" w:rsidRPr="007179E3" w:rsidRDefault="00092D73" w:rsidP="002C17BD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1870"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>the name of the organisation we’re applying on behalf of</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5384AF4B" w14:textId="77777777" w:rsidR="0078793D" w:rsidRPr="007179E3" w:rsidRDefault="0078793D" w:rsidP="002C17BD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1870"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the key contact </w:t>
+      </w:r>
+      <w:r w:rsidR="00092D73" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>for this organisation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B9F8E23" w14:textId="77777777" w:rsidR="0078793D" w:rsidRPr="007179E3" w:rsidRDefault="0078793D" w:rsidP="002C17BD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1870"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>information required regarding the student undertaking your internship</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="743E8BA9" w14:textId="474C8F27" w:rsidR="0078793D" w:rsidRPr="007179E3" w:rsidRDefault="0078793D" w:rsidP="002C17BD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1870"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>details of your internship including</w:t>
+      </w:r>
+      <w:r w:rsidR="00092D73" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>title, and</w:t>
+      </w:r>
+      <w:r w:rsidR="007B759A" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> information you provide evidencing what</w:t>
+      </w:r>
+      <w:r w:rsidR="00092D73" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> brings the </w:t>
+      </w:r>
+      <w:r w:rsidR="007B759A" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>job holder</w:t>
+      </w:r>
+      <w:r w:rsidR="00092D73" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> into a regulated </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>role.</w:t>
+      </w:r>
+      <w:r w:rsidR="00092D73" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="331EB437" w14:textId="3828571D" w:rsidR="00092D73" w:rsidRPr="007179E3" w:rsidRDefault="0078793D" w:rsidP="00092D73">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1870"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidR="00092D73" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Disclosure Scotland Scheme applicant will digitally disclose their application results with the University of Dundee, and their named contact at their host organisation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="778AD436" w14:textId="25AA263B" w:rsidR="0078793D" w:rsidRPr="007179E3" w:rsidRDefault="0078793D" w:rsidP="00092D73">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1870"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>All host organisations must f</w:t>
+      </w:r>
+      <w:r w:rsidR="00092D73" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ollow</w:t>
+      </w:r>
+      <w:r w:rsidR="00092D73" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidR="00092D73" w:rsidRPr="007179E3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t>Disclosure Scotland's Code of Practice</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00092D73" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> when handling disclosure information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01A04ECA" w14:textId="2C53CB47" w:rsidR="00092D73" w:rsidRPr="007179E3" w:rsidRDefault="0078793D" w:rsidP="00092D73">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1870"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>All host organisations should i</w:t>
+      </w:r>
+      <w:r w:rsidR="00092D73" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nform Disclosure Scotland when a PVG member stops doing a regulated role for your organisation. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="007179E3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t xml:space="preserve">If you contact </w:t>
+        </w:r>
+        <w:r w:rsidR="00092D73" w:rsidRPr="007179E3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t>Disclosure Scotland</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, they </w:t>
+      </w:r>
+      <w:r w:rsidR="00092D73" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">can give you a list of PVG members connected with your organisation, so you can check it's up to date. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidR="00092D73" w:rsidRPr="007179E3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t xml:space="preserve">More information </w:t>
+        </w:r>
+        <w:r w:rsidRPr="007179E3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t>about leaving the scheme can be found online</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="352F92B2" w14:textId="77777777" w:rsidR="00A26E20" w:rsidRPr="007179E3" w:rsidRDefault="00A26E20" w:rsidP="00A26E20">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1870"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31B57D11" w14:textId="057AB9BA" w:rsidR="00A26E20" w:rsidRPr="007179E3" w:rsidRDefault="132C0708" w:rsidP="6628BF78">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1870"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If your organisation policy </w:t>
+      </w:r>
+      <w:r w:rsidR="29502650" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>states that your</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> organisation </w:t>
+      </w:r>
+      <w:r w:rsidR="29502650" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> make any required </w:t>
+      </w:r>
+      <w:r w:rsidR="29502650" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Disclosure Scotland </w:t>
+      </w:r>
+      <w:r w:rsidR="68CF3426" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Applications,</w:t>
+      </w:r>
+      <w:r w:rsidR="29502650" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> please</w:t>
+      </w:r>
+      <w:r w:rsidR="0A532379" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inform us at point of </w:t>
+      </w:r>
+      <w:r w:rsidR="0EAF9217" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Internship Project Proposal</w:t>
+      </w:r>
+      <w:r w:rsidR="0A532379" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09692661" w14:textId="4E62E1D0" w:rsidR="00092D73" w:rsidRPr="007179E3" w:rsidRDefault="00092D73" w:rsidP="007776DB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1870"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A5094A9" w14:textId="77777777" w:rsidR="007179E3" w:rsidRDefault="007179E3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc199251089"/>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09331280" w14:textId="77777777" w:rsidR="003F4E28" w:rsidRDefault="003F4E28" w:rsidP="003F4E28">
-[...28 lines deleted...]
-    <w:p w14:paraId="1E60E3BC" w14:textId="0ACF6D15" w:rsidR="004E62A3" w:rsidRPr="00805F43" w:rsidRDefault="004E62A3" w:rsidP="00DA5A77">
+    <w:p w14:paraId="69B531B0" w14:textId="36ECD05A" w:rsidR="007776DB" w:rsidRPr="007179E3" w:rsidRDefault="007776DB" w:rsidP="00CE2D93">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="25"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="484"/>
         </w:tabs>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc229754883"/>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
         <w:t>Questions</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
-    <w:p w14:paraId="060D787F" w14:textId="77777777" w:rsidR="004E62A3" w:rsidRPr="00805F43" w:rsidRDefault="004E62A3" w:rsidP="004E62A3">
+    <w:p w14:paraId="67400E44" w14:textId="77777777" w:rsidR="007776DB" w:rsidRPr="007179E3" w:rsidRDefault="007776DB" w:rsidP="00CE2D93">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-      </w:pPr>
-[...10 lines deleted...]
-        <w:spacing w:before="1" w:line="480" w:lineRule="auto"/>
+        <w:spacing w:before="1" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="123" w:right="317" w:firstLine="5"/>
-      </w:pPr>
-[...390 lines deleted...]
-        <w:r w:rsidRPr="00872A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We hope you enjoy the experience of hosting a student in your organisation. If you have any questions or concerns about any aspect of the placement or module, please do not hesitate to get in touch. You can contact us by telephone on 01382 384017 (please ask for your employer team contact) or using our email address </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23">
+        <w:r w:rsidRPr="007179E3">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...2509 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
           </w:rPr>
           <w:t>careers@dundee.ac.uk</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2B3EB898" w14:textId="77777777" w:rsidR="00872A21" w:rsidRPr="00872A21" w:rsidRDefault="00872A21" w:rsidP="00872A21">
-[...3 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="1E2043F5" w14:textId="1F370110" w:rsidR="00092D73" w:rsidRPr="007179E3" w:rsidRDefault="00092D73">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc198890521"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc198890537"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc198805169"/>
+      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p w14:paraId="5F167190" w14:textId="5BCDC6A9" w:rsidR="00A868B8" w:rsidRPr="007179E3" w:rsidRDefault="00A868B8" w:rsidP="00223F2C">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc229754884"/>
+      <w:bookmarkEnd w:id="21"/>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>FAQs</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69CD8DBD" w14:textId="77777777" w:rsidR="002C17BD" w:rsidRPr="007179E3" w:rsidRDefault="002C17BD" w:rsidP="007179E3">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00124A10" w14:textId="77777777" w:rsidR="00A868B8" w:rsidRPr="007179E3" w:rsidRDefault="00A868B8" w:rsidP="00092D73">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Do I need to pay students?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FB4E590" w14:textId="2DA9E550" w:rsidR="00A868B8" w:rsidRPr="007179E3" w:rsidRDefault="00A868B8" w:rsidP="007179E3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No, as these </w:t>
+      </w:r>
+      <w:r w:rsidR="00573804" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve">internship </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve">placements are incorporated into class modules, students are rewarded </w:t>
+      </w:r>
+      <w:r w:rsidR="00C809A9" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00573804" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve">academic </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>credits towards their degree in lieu of payment</w:t>
+      </w:r>
+      <w:r w:rsidR="00573804" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F3DF5A2" w14:textId="4D5BD13B" w:rsidR="00A868B8" w:rsidRPr="007179E3" w:rsidRDefault="00A868B8" w:rsidP="00092D73">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">When do </w:t>
+      </w:r>
+      <w:r w:rsidR="00573804" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">internship placements </w:t>
+      </w:r>
+      <w:r w:rsidR="00C809A9" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>start</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="253C38C4" w14:textId="5632DE5D" w:rsidR="00A868B8" w:rsidRPr="007179E3" w:rsidRDefault="00A868B8" w:rsidP="00092D73">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>Placements must start after 1</w:t>
+      </w:r>
+      <w:r w:rsidR="008826B3" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> January </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE2D93" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>2027</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and finish by</w:t>
+      </w:r>
+      <w:r w:rsidR="00753B16" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00753B16" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>nd</w:t>
+      </w:r>
+      <w:r w:rsidR="00753B16" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> April</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE2D93" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2027</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0662A818" w14:textId="77777777" w:rsidR="00A868B8" w:rsidRPr="007179E3" w:rsidRDefault="00A868B8" w:rsidP="00092D73">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F04B9F9" w14:textId="5D059271" w:rsidR="00A868B8" w:rsidRPr="007179E3" w:rsidRDefault="00A868B8" w:rsidP="00092D73">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>How many students can I host?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74B2084F" w14:textId="5DD2D9E8" w:rsidR="00A868B8" w:rsidRPr="007179E3" w:rsidRDefault="7E9035E8" w:rsidP="00092D73">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="683410C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>We allow no more than 2 students per organi</w:t>
+      </w:r>
+      <w:r w:rsidR="3202C1AB" w:rsidRPr="683410C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="683410C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ation, with </w:t>
+      </w:r>
+      <w:r w:rsidR="05C07C10" w:rsidRPr="683410C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>the exception</w:t>
+      </w:r>
+      <w:r w:rsidRPr="683410C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to larger organisations, where we limit no more than 2 per department/team.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="799D164A" w14:textId="77777777" w:rsidR="00A868B8" w:rsidRPr="007179E3" w:rsidRDefault="00A868B8" w:rsidP="00092D73">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6644995C" w14:textId="36D867EB" w:rsidR="00A868B8" w:rsidRPr="007179E3" w:rsidRDefault="00623B4C" w:rsidP="00092D73">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>What days/hours can students work?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47A0DC58" w14:textId="325BBB28" w:rsidR="00623B4C" w:rsidRPr="007179E3" w:rsidRDefault="00623B4C" w:rsidP="00092D73">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students must complete 30 hours of work throughout the </w:t>
+      </w:r>
+      <w:r w:rsidR="00573804" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve">internship </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve">placement period. The hours and days worked in that </w:t>
+      </w:r>
+      <w:r w:rsidR="00872A21" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>period</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must be arranged between the placement provider and the student. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63324FA4" w14:textId="77777777" w:rsidR="00623B4C" w:rsidRPr="007179E3" w:rsidRDefault="00623B4C" w:rsidP="00092D73">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64424FB9" w14:textId="14342143" w:rsidR="00623B4C" w:rsidRPr="007179E3" w:rsidRDefault="00623B4C" w:rsidP="00092D73">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Do I need to interview students?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A65F9FF" w14:textId="2B2137F9" w:rsidR="00623B4C" w:rsidRPr="007179E3" w:rsidRDefault="00623B4C" w:rsidP="00092D73">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No, the dedicated Careers Service staff will match the students to your placement, based on their applications and relevance to their studies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E02A3CD" w14:textId="77777777" w:rsidR="00623B4C" w:rsidRPr="007179E3" w:rsidRDefault="00623B4C" w:rsidP="00092D73">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="559E06FA" w14:textId="6F2235B8" w:rsidR="00E772F3" w:rsidRPr="007179E3" w:rsidRDefault="00E772F3" w:rsidP="00092D73">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>What experience do the students have?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A13EAAC" w14:textId="4888022B" w:rsidR="00E772F3" w:rsidRPr="007179E3" w:rsidRDefault="00E772F3" w:rsidP="00092D73">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>For most students this will be their first professional work experience</w:t>
+      </w:r>
+      <w:r w:rsidR="001E5A6F" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and may require more support in their first few weeks of placement. Please keep this in mind </w:t>
+      </w:r>
+      <w:r w:rsidR="0020177B" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>when creating your project.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02CC1B8A" w14:textId="77777777" w:rsidR="0020177B" w:rsidRPr="007179E3" w:rsidRDefault="0020177B" w:rsidP="00092D73">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65F29AE7" w14:textId="2F328607" w:rsidR="00623B4C" w:rsidRPr="007179E3" w:rsidRDefault="00623B4C" w:rsidP="00092D73">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">What sort of </w:t>
+      </w:r>
+      <w:r w:rsidR="001F1959" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>internship projects</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> can I submit?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0127BDDF" w14:textId="34F44924" w:rsidR="00452958" w:rsidRPr="007179E3" w:rsidRDefault="00452958" w:rsidP="00092D73">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Your project can be anything you think a student can support you with. Popular projects </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF4971" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>include Marketing,</w:t>
+      </w:r>
+      <w:r w:rsidR="003F1500" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C523FB" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>Data Gathering,</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF4971" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Business Development, Business Planning, Mentoring, Event Planning and Research. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52145EBD" w14:textId="77777777" w:rsidR="00AF4971" w:rsidRPr="007179E3" w:rsidRDefault="00AF4971" w:rsidP="00092D73">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FB8CF18" w14:textId="0E9C4D4C" w:rsidR="00AF4971" w:rsidRPr="007179E3" w:rsidRDefault="00AF4971" w:rsidP="00092D73">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>How do I submit an Internship Proposal?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2938BBD5" w14:textId="742C2FF0" w:rsidR="00A868B8" w:rsidRPr="007179E3" w:rsidRDefault="00AF4971" w:rsidP="00092D73">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please submit a proposal through our </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidR="001F1959" w:rsidRPr="007179E3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t xml:space="preserve">Internship </w:t>
+        </w:r>
+        <w:r w:rsidR="000C5DAA" w:rsidRPr="007179E3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>Project Proposal form</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00872A21" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>Ensure the form is filled out in as much detail as possible, as this information provided is used to advertise your placement to a business. The Employer Engagement Team will review your placemen</w:t>
+      </w:r>
+      <w:r w:rsidR="00872A21" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and let you know if it has been approved.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09582FD3" w14:textId="77777777" w:rsidR="00E772F3" w:rsidRPr="007179E3" w:rsidRDefault="00E772F3" w:rsidP="00092D73">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E40F3D6" w14:textId="5D3BB9C1" w:rsidR="002A1C66" w:rsidRPr="007179E3" w:rsidRDefault="073F3710" w:rsidP="00092D73">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">I’m having </w:t>
+      </w:r>
+      <w:r w:rsidR="1D25B312" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>an issue contacting my student intern(s)</w:t>
+      </w:r>
+      <w:r w:rsidR="46E3FA44" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> what do I do?</w:t>
+      </w:r>
+      <w:r w:rsidR="1D25B312" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="296F4387" w14:textId="3CC48997" w:rsidR="0020177B" w:rsidRPr="007179E3" w:rsidRDefault="073F3710" w:rsidP="0020177B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please contact us urgently if you are experiencing any difficulties contacting your </w:t>
+      </w:r>
+      <w:r w:rsidR="1D25B312" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve">student intern or have any </w:t>
+      </w:r>
+      <w:r w:rsidR="21E49E1D" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>questions</w:t>
+      </w:r>
+      <w:r w:rsidR="1D25B312" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as the internship progresses. There will be a mid-term check-in with project providers by Careers Staff, if you have any reason to contact us before then </w:t>
+      </w:r>
+      <w:r w:rsidR="62426FB4" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>please email us at</w:t>
+      </w:r>
+      <w:r w:rsidR="1D25B312" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="680E144E" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25">
+        <w:r w:rsidR="1D25B312" w:rsidRPr="007179E3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          </w:rPr>
+          <w:t>careers@dundee.ac.uk</w:t>
+        </w:r>
+        <w:r w:rsidR="48FD7AFF" w:rsidRPr="007179E3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="542B2D29" w14:textId="2C04F7BB" w:rsidR="0020177B" w:rsidRDefault="0020177B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55A07934" w14:textId="77777777" w:rsidR="0020177B" w:rsidRPr="0020177B" w:rsidRDefault="0020177B" w:rsidP="0020177B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18D6B623" w14:textId="040DF85A" w:rsidR="007179E3" w:rsidRDefault="105F1F7C" w:rsidP="00B83737">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Calibri" w:hAnsi="Baxter Sans Core" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc229754885"/>
+      <w:r w:rsidRPr="00B83737">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>Appendix 1: Internship Modules Checklist Guide</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+    </w:p>
+    <w:p w14:paraId="69649CB1" w14:textId="26FD5223" w:rsidR="00DF3C57" w:rsidRPr="007179E3" w:rsidRDefault="00A04B74" w:rsidP="007179E3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00DF3C57" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This checklist is intended as a conversation guide to help students and employers discuss and agree their expectations at the beginning of the 30hr internship. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>Students</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF3C57" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are not expected to submit this form.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF3C57" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00872A21">
         <w:t> </w:t>
       </w:r>
+      <w:r w:rsidR="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF3C57" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>The Employer Engagement Team will keep in regular contact with organisations throughout the duration of the placement. However, if you need to contact us sooner, please contact </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidR="00DF3C57" w:rsidRPr="007179E3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Calibri" w:hAnsi="Baxter Sans Core" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>careers@dundee.ac.uk</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00DF3C57" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:hAnsi="Baxter Sans Core"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="31FA9A33" w14:textId="27BD4F84" w:rsidR="00133B4A" w:rsidRDefault="00133B4A">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3F038DA2" w14:textId="3FCA0E33" w:rsidR="00DF3C57" w:rsidRPr="007179E3" w:rsidRDefault="00DF3C57" w:rsidP="00DF3C57">
+      <w:pPr>
+        <w:spacing w:before="103" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="217"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Calibri" w:hAnsi="Baxter Sans Core" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Calibri" w:hAnsi="Baxter Sans Core" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Host</w:t>
+      </w:r>
+      <w:r w:rsidR="00A04B74" w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Calibri" w:hAnsi="Baxter Sans Core" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Employers</w:t>
+      </w:r>
+      <w:r w:rsidR="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Calibri" w:hAnsi="Baxter Sans Core" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Calibri" w:hAnsi="Baxter Sans Core" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Please ensure that you have…</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Calibri" w:hAnsi="Baxter Sans Core" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00133B4A">
+    <w:p w14:paraId="065D5FC3" w14:textId="77777777" w:rsidR="00DF3C57" w:rsidRPr="007179E3" w:rsidRDefault="00DF3C57" w:rsidP="00DF3C57">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:before="103" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="217"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Calibri" w:hAnsi="Baxter Sans Core" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Calibri" w:hAnsi="Baxter Sans Core" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Shared the agreed project brief with the student? Y/N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Calibri" w:hAnsi="Baxter Sans Core" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="472F827F" w14:textId="77777777" w:rsidR="00DF3C57" w:rsidRPr="007179E3" w:rsidRDefault="00DF3C57" w:rsidP="00DF3C57">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:before="103" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="217"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Calibri" w:hAnsi="Baxter Sans Core" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Calibri" w:hAnsi="Baxter Sans Core" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Discussed what the student’s “output” will be? (e.g. marketing plan, competitor analysis, report)? Y/N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Calibri" w:hAnsi="Baxter Sans Core" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04AE26FF" w14:textId="77777777" w:rsidR="00DF3C57" w:rsidRPr="007179E3" w:rsidRDefault="00DF3C57" w:rsidP="00DF3C57">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:before="103" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="217"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Calibri" w:hAnsi="Baxter Sans Core" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Calibri" w:hAnsi="Baxter Sans Core" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Confirmed a start date and agreed on a working pattern (e.g. dates, times, on-site, work from home etc.)? Y/N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Calibri" w:hAnsi="Baxter Sans Core" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="281AA47C" w14:textId="77777777" w:rsidR="00DF3C57" w:rsidRPr="007179E3" w:rsidRDefault="00DF3C57" w:rsidP="00DF3C57">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:spacing w:before="103" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="217"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Calibri" w:hAnsi="Baxter Sans Core" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Calibri" w:hAnsi="Baxter Sans Core" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Arranged review meetings for the duration of the placement? We suggest at least three (beginning, middle, and end of the placement). Y/N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Calibri" w:hAnsi="Baxter Sans Core" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2124E418" w14:textId="77777777" w:rsidR="00DF3C57" w:rsidRPr="007179E3" w:rsidRDefault="00DF3C57" w:rsidP="00DF3C57">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:before="103" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="217"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Calibri" w:hAnsi="Baxter Sans Core" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Calibri" w:hAnsi="Baxter Sans Core" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Confirmed student’s university email address? Y/N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Calibri" w:hAnsi="Baxter Sans Core" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A56670B" w14:textId="309D54C7" w:rsidR="00DF3C57" w:rsidRPr="007179E3" w:rsidRDefault="00DF3C57" w:rsidP="00DF3C57">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:before="103" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="217"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Calibri" w:hAnsi="Baxter Sans Core" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Calibri" w:hAnsi="Baxter Sans Core" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Shared your communication details (email, phone number) with the student? Y/N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Calibri" w:hAnsi="Baxter Sans Core" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="266BBEEA" w14:textId="77777777" w:rsidR="007179E3" w:rsidRDefault="00DF3C57" w:rsidP="00DF3C57">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:spacing w:before="103" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="217"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Calibri" w:hAnsi="Baxter Sans Core" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Calibri" w:hAnsi="Baxter Sans Core" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Agreed that both parties will check emails frequently. This will be the primary way to communicate, so please agree how often the student will check their emails.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Calibri" w:hAnsi="Baxter Sans Core" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61872E47" w14:textId="533815C1" w:rsidR="00DF3C57" w:rsidRPr="007179E3" w:rsidRDefault="00DF3C57" w:rsidP="00DF3C57">
+      <w:pPr>
+        <w:spacing w:before="103" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="217"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Calibri" w:hAnsi="Baxter Sans Core" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Calibri" w:hAnsi="Baxter Sans Core" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Students</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Calibri" w:hAnsi="Baxter Sans Core" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Calibri" w:hAnsi="Baxter Sans Core" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Calibri" w:hAnsi="Baxter Sans Core" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Please ensure that you have…</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Calibri" w:hAnsi="Baxter Sans Core" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A073E20" w14:textId="77777777" w:rsidR="00DF3C57" w:rsidRPr="007179E3" w:rsidRDefault="00DF3C57" w:rsidP="00DF3C57">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="103" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="217"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Calibri" w:hAnsi="Baxter Sans Core" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Calibri" w:hAnsi="Baxter Sans Core" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Understood the brief and what is expected of you? Y/N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Calibri" w:hAnsi="Baxter Sans Core" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22E70D6B" w14:textId="77777777" w:rsidR="00DF3C57" w:rsidRPr="007179E3" w:rsidRDefault="00DF3C57" w:rsidP="00DF3C57">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:before="103" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="217"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Calibri" w:hAnsi="Baxter Sans Core" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Calibri" w:hAnsi="Baxter Sans Core" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Shared what you hope to gain from the placement with your workplace supervisor? Y/N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Calibri" w:hAnsi="Baxter Sans Core" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14FA99C4" w14:textId="77777777" w:rsidR="00DF3C57" w:rsidRPr="007179E3" w:rsidRDefault="00DF3C57" w:rsidP="00DF3C57">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:before="103" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="217"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Calibri" w:hAnsi="Baxter Sans Core" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Calibri" w:hAnsi="Baxter Sans Core" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Confirmed a start date and agreed to a working pattern (e.g., dates, times, on-site, work from home etc.)? Y/N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Calibri" w:hAnsi="Baxter Sans Core" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CE9AA26" w14:textId="77777777" w:rsidR="00DF3C57" w:rsidRPr="007179E3" w:rsidRDefault="00DF3C57" w:rsidP="00DF3C57">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+        <w:spacing w:before="103" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="217"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Calibri" w:hAnsi="Baxter Sans Core" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Calibri" w:hAnsi="Baxter Sans Core" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Arranged review meetings for the duration of the placement? We suggest at least three (beginning, middle and end of the placement) Y/N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Calibri" w:hAnsi="Baxter Sans Core" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B316B9D" w14:textId="77777777" w:rsidR="00DF3C57" w:rsidRPr="007179E3" w:rsidRDefault="00DF3C57" w:rsidP="00DF3C57">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+        <w:spacing w:before="103" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="217"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Calibri" w:hAnsi="Baxter Sans Core" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Calibri" w:hAnsi="Baxter Sans Core" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Confirmed your main point of contact and their email address?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Calibri" w:hAnsi="Baxter Sans Core" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11FA50F6" w14:textId="77777777" w:rsidR="00DF3C57" w:rsidRPr="007179E3" w:rsidRDefault="00DF3C57" w:rsidP="00DF3C57">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+        <w:spacing w:before="103" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="217"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Calibri" w:hAnsi="Baxter Sans Core" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Calibri" w:hAnsi="Baxter Sans Core" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Communicated any additional needs with the organisation. (NB If you require any help with this, please contact your module lead)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Calibri" w:hAnsi="Baxter Sans Core" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="713F8CF8" w14:textId="458F9CD5" w:rsidR="005540AE" w:rsidRPr="00B83737" w:rsidRDefault="00DF3C57" w:rsidP="00B83737">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="50"/>
+        </w:numPr>
+        <w:spacing w:before="103" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="217"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="005540AE" w:rsidRPr="00B83737" w:rsidSect="007B759A">
+          <w:pgSz w:w="11910" w:h="16840"/>
+          <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="0" w:footer="1142" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:docGrid w:linePitch="299"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007179E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Calibri" w:hAnsi="Baxter Sans Core" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Understood how you would contact the organisation in the event of an emergency (e.g. absence due to illness)?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70E0315D" w14:textId="7B0C8787" w:rsidR="00133B4A" w:rsidRPr="005540AE" w:rsidRDefault="00133B4A" w:rsidP="005540AE">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00133B4A" w:rsidRPr="005540AE">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="780" w:right="1100" w:bottom="1340" w:left="1320" w:header="0" w:footer="1142" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="72D89DD4" w14:textId="77777777" w:rsidR="00D73CFE" w:rsidRDefault="00D73CFE">
+    <w:p w14:paraId="60C6167D" w14:textId="77777777" w:rsidR="00AB10AF" w:rsidRDefault="00AB10AF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5B174624" w14:textId="77777777" w:rsidR="00D73CFE" w:rsidRDefault="00D73CFE">
+    <w:p w14:paraId="4CEDE7D5" w14:textId="77777777" w:rsidR="00AB10AF" w:rsidRDefault="00AB10AF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
+  <w:font w:name="Baxter Sans Core">
+    <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="modern"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="53803AF8" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRDefault="00BA3F00">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487381504" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2A9E08DF" wp14:editId="0BC72330">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2A9E08DF" wp14:editId="0BC72330">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>6539230</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9827767</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="160020" cy="165735"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Textbox 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="160020" cy="165735"/>
                       </a:xfrm>
@@ -8371,60 +7150,60 @@
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri"/>
                               <w:spacing w:val="-10"/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri"/>
                               <w:spacing w:val="-10"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="2A9E08DF" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict w14:anchorId="433BFBA4">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="2A9E08DF">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textbox 1" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:514.9pt;margin-top:773.85pt;width:12.6pt;height:13.05pt;z-index:-15934976;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAxUkXUkQEAABoDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bv1GnRFhQ1XQErENIK&#10;kHb5ANexm4jYY2bcJv17xm7aIrghLpNxZvzmvTfe3E9+EEeL1ENo5HJRSWGDgbYP+0Z+f/746q0U&#10;lHRo9QDBNvJkSd5vX77YjLG2K+hgaC0KBglUj7GRXUqxVopMZ72mBUQbuOgAvU58xL1qUY+M7ge1&#10;qqq1GgHbiGAsEf99OBfltuA7Z0366hzZJIZGMrdUIpa4y1FtN7reo45db2Ya+h9YeN0HHnqFetBJ&#10;iwP2f0H53iAQuLQw4BU41xtbNLCaZfWHmqdOR1u0sDkUrzbR/4M1X45P8RuKNL2HiRdYRFB8BPOD&#10;2Bs1Rqrnnuwp1cTdWejk0OcvSxB8kb09Xf20UxImo62rasUVw6Xl+u7N67vst7pdjkjpkwUvctJI&#10;5HUVAvr4SOncemmZuZzHZyJp2k3cktMdtCfWMPIaG0k/DxqtFMPnwD7lnV8SvCS7S4Jp+ADlZWQp&#10;Ad4dEri+TL7hzpN5AYX7/Fjyhn8/l67bk97+AgAA//8DAFBLAwQUAAYACAAAACEAbr3j8+IAAAAP&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhNIU0b4lQVghMSIg0Hjk7sJlbj&#10;dYjdNvw9mxPcdnZHs2/y7eR6djZjsB4l3C8EMION1xZbCZ/V690aWIgKteo9Ggk/JsC2uL7KVab9&#10;BUtz3seWUQiGTEnoYhwyzkPTGafCwg8G6Xbwo1OR5NhyPaoLhbueL4VYcacs0odODea5M81xf3IS&#10;dl9Yvtjv9/qjPJS2qjYC31ZHKW9vpt0TsGim+GeGGZ/QoSCm2p9QB9aTFssNsUeaksc0BTZ7RJJQ&#10;wXrepQ9r4EXO//cofgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAxUkXUkQEAABoDAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBuvePz4gAAAA8B&#10;AAAPAAAAAAAAAAAAAAAAAOsDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA+gQAAAAA&#10;" filled="f" stroked="f">
+            <v:shape id="Textbox 1" style="position:absolute;margin-left:514.9pt;margin-top:773.85pt;width:12.6pt;height:13.05pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:spid="_x0000_s1028" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAxUkXUkQEAABoDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bv1GnRFhQ1XQErENIK&#10;kHb5ANexm4jYY2bcJv17xm7aIrghLpNxZvzmvTfe3E9+EEeL1ENo5HJRSWGDgbYP+0Z+f/746q0U&#10;lHRo9QDBNvJkSd5vX77YjLG2K+hgaC0KBglUj7GRXUqxVopMZ72mBUQbuOgAvU58xL1qUY+M7ge1&#10;qqq1GgHbiGAsEf99OBfltuA7Z0366hzZJIZGMrdUIpa4y1FtN7reo45db2Ya+h9YeN0HHnqFetBJ&#10;iwP2f0H53iAQuLQw4BU41xtbNLCaZfWHmqdOR1u0sDkUrzbR/4M1X45P8RuKNL2HiRdYRFB8BPOD&#10;2Bs1Rqrnnuwp1cTdWejk0OcvSxB8kb09Xf20UxImo62rasUVw6Xl+u7N67vst7pdjkjpkwUvctJI&#10;5HUVAvr4SOncemmZuZzHZyJp2k3cktMdtCfWMPIaG0k/DxqtFMPnwD7lnV8SvCS7S4Jp+ADlZWQp&#10;Ad4dEri+TL7hzpN5AYX7/Fjyhn8/l67bk97+AgAA//8DAFBLAwQUAAYACAAAACEAbr3j8+IAAAAP&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhNIU0b4lQVghMSIg0Hjk7sJlbj&#10;dYjdNvw9mxPcdnZHs2/y7eR6djZjsB4l3C8EMION1xZbCZ/V690aWIgKteo9Ggk/JsC2uL7KVab9&#10;BUtz3seWUQiGTEnoYhwyzkPTGafCwg8G6Xbwo1OR5NhyPaoLhbueL4VYcacs0odODea5M81xf3IS&#10;dl9Yvtjv9/qjPJS2qjYC31ZHKW9vpt0TsGim+GeGGZ/QoSCm2p9QB9aTFssNsUeaksc0BTZ7RJJQ&#10;wXrepQ9r4EXO//cofgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAxUkXUkQEAABoDAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBuvePz4gAAAA8B&#10;AAAPAAAAAAAAAAAAAAAAAOsDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA+gQAAAAA&#10;">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="719DA98C" w14:textId="77777777" w:rsidR="00133B4A" w:rsidRDefault="00BA3F00">
+                  <w:p w:rsidR="00133B4A" w:rsidRDefault="00BA3F00" w14:paraId="4590CB77" w14:textId="77777777">
                     <w:pPr>
                       <w:pStyle w:val="BodyText"/>
                       <w:spacing w:line="245" w:lineRule="exact"/>
                       <w:ind w:left="60"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri"/>
                         <w:spacing w:val="-10"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri"/>
                         <w:spacing w:val="-10"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> PAGE </w:instrText>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri"/>
@@ -8440,72 +7219,1057 @@
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri"/>
                         <w:spacing w:val="-10"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1FB7E6A4" w14:textId="77777777" w:rsidR="00D73CFE" w:rsidRDefault="00D73CFE">
+    <w:p w14:paraId="43D6DCA9" w14:textId="77777777" w:rsidR="00AB10AF" w:rsidRDefault="00AB10AF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4899F1A2" w14:textId="77777777" w:rsidR="00D73CFE" w:rsidRDefault="00D73CFE">
+    <w:p w14:paraId="28CCBAF9" w14:textId="77777777" w:rsidR="00AB10AF" w:rsidRDefault="00AB10AF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
+<int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+  <int2:observations>
+    <int2:textHash int2:hashCode="kByidkXaRxGvMx" int2:id="0Pu7NHZS">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="LMG882wHstFZ+B" int2:id="d7GQ6PfJ">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="m/C6mGJeQTWOW1" int2:id="tqSsW041">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="E40USnUOaG6Jrg" int2:id="twyHRiGO">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:bookmark int2:bookmarkName="_Int_eN5F7yBo" int2:invalidationBookmarkName="" int2:hashCode="eVW5NsSMnnWUCr" int2:id="64gYqBl3">
+      <int2:state int2:value="Rejected" int2:type="gram"/>
+    </int2:bookmark>
+    <int2:bookmark int2:bookmarkName="_Int_U45T6E4D" int2:invalidationBookmarkName="" int2:hashCode="4h7nfVAJEKEZWb" int2:id="jrumwXLI">
+      <int2:state int2:value="Rejected" int2:type="gram"/>
+    </int2:bookmark>
+    <int2:bookmark int2:bookmarkName="_Int_tjaRDjGz" int2:invalidationBookmarkName="" int2:hashCode="NhwbafWIP29Sw4" int2:id="lJIHs9h7">
+      <int2:state int2:value="Rejected" int2:type="gram"/>
+    </int2:bookmark>
+  </int2:observations>
+  <int2:intelligenceSettings/>
+  <int2:onDemandWorkflows/>
+</int2:intelligence>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="082A6171"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7CB6F3C4"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="433" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1873" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2593" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3313" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4033" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4753" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5473" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6193" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="08A95BE8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1324D18E"/>
+    <w:lvl w:ilvl="0" w:tplc="34EEF24C">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1353" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Arial" w:hAnsi="Baxter Sans Core" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2073" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2793" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3513" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4233" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4953" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5673" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6393" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7113" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="09C86203"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B7CA5D2A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0C611BC4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5B8A1548"/>
+    <w:lvl w:ilvl="0" w:tplc="9F5C1086">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0C6F3241"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="385EE8F0"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="12947236"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="E6340248">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="E89C264A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="4EAEBAD6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="53405A04">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="B03EC1FA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="28A6B6C6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="56100D8E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="4CFE019A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="C916CD94">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="14B87A96"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5B80B5EC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16904337"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8FBCC472"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="818" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1538" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2258" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2978" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3698" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4418" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5138" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5858" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6578" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A667B8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="767CF214"/>
+    <w:tmpl w:val="16F2ACB6"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="923" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1643" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
@@ -8571,51 +8335,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5963" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6683" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B4B54FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9E2ECD78"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1296" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2016" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8684,51 +8448,1331 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6336" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7056" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1DF60F74"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="50E24A98"/>
+    <w:lvl w:ilvl="0" w:tplc="4490BB76">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="433" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1153" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1873" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2593" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3313" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4033" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4753" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5473" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6193" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1EED25ED"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="82DC93AA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="206C0777"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3C7EFF14"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="20EA60FC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B80AD168"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="21F0197D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1368D484"/>
+    <w:lvl w:ilvl="0" w:tplc="895E4A70">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="433" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1153" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1873" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2593" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3313" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4033" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4753" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5473" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6193" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="23565591"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C5922F48"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="433" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="6EBC7AE4">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2053" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cstheme="minorBidi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2593" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3313" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4033" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4753" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5473" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6193" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2587579C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="895277BE"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28033AD4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3C36334C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B2C6840"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="34064938"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37E47469"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="53BCD0F4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38222AED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E438DD82"/>
     <w:lvl w:ilvl="0" w:tplc="4A1ED64A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="491" w:hanging="371"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:spacing w:val="0"/>
         <w:w w:val="104"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7368E752">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="491" w:hanging="372"/>
       </w:pPr>
@@ -8810,51 +9854,518 @@
     <w:lvl w:ilvl="7" w:tplc="8CD2E056">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6650" w:hanging="368"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="ECC4CB6C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7596" w:hanging="368"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A700A60"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="80605AAE"/>
+    <w:lvl w:ilvl="0" w:tplc="B694E004">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="433" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1873" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2593" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3313" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4033" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4753" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5473" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6193" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C321811"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DE005A62"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F1256D7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="91DACA54"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FAB4C2D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2D1E1CC0"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FD50BD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="439C3A24"/>
     <w:lvl w:ilvl="0" w:tplc="CB16BABE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="579" w:hanging="367"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:position w:val="-1"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="BF06E396">
@@ -8932,51 +10443,51 @@
     <w:lvl w:ilvl="7" w:tplc="A356924C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4729" w:hanging="367"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08EE0A6A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5322" w:hanging="367"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42AA4258"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BD200D1C"/>
     <w:lvl w:ilvl="0" w:tplc="2A32229E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="559" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="52DC4730">
@@ -9054,51 +10565,51 @@
     <w:lvl w:ilvl="7" w:tplc="AD7041F4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6808" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8BD01360">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7701" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43037985"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="61D233FC"/>
     <w:lvl w:ilvl="0" w:tplc="ACE2FD12">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="572" w:hanging="371"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:position w:val="-1"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="677C82A6">
@@ -9176,51 +10687,51 @@
     <w:lvl w:ilvl="7" w:tplc="3FDC4776">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4729" w:hanging="371"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D242DF48">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5322" w:hanging="371"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="487629FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="16C0247E"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="491" w:hanging="371"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:spacing w:val="0"/>
         <w:w w:val="104"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="491" w:hanging="372"/>
       </w:pPr>
@@ -9302,51 +10813,837 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6650" w:hanging="368"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7596" w:hanging="368"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49E3430E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6974E64C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4CBD3D3B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9F2C0D18"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="527E7C23"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="404881A6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53BF7D6F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A7BC758C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="557367A9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F5460F32"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="559624CD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0BFAD2B6"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56832B37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="11CC19D2"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9415,51 +11712,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C11357A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8654D6B4"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9528,51 +11825,426 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5FEA5FC2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D8968D7E"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="603F26ED"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F4CE19B2"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61AC45B1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BF4E9222"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63073EB1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2618BC52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="491" w:hanging="371"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:spacing w:val="0"/>
         <w:w w:val="104"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="491" w:hanging="372"/>
       </w:pPr>
@@ -9654,51 +12326,51 @@
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6650" w:hanging="368"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7596" w:hanging="368"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67382EB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFCE455E"/>
     <w:lvl w:ilvl="0" w:tplc="AD68DDCE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="575" w:hanging="371"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B3E27774">
       <w:numFmt w:val="bullet"/>
@@ -9775,51 +12447,51 @@
     <w:lvl w:ilvl="7" w:tplc="AF1C3DCE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4729" w:hanging="371"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="61264ADA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5322" w:hanging="371"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A2A2E01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3F6EAF3C"/>
     <w:lvl w:ilvl="0" w:tplc="2B0A9040">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="569" w:hanging="367"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="4AB0D4E8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1154" w:hanging="367"/>
       </w:pPr>
       <w:rPr>
@@ -9890,51 +12562,164 @@
     <w:lvl w:ilvl="7" w:tplc="0624E248">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4723" w:hanging="367"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8F16D3F8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5318" w:hanging="367"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D5822BB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0A88686C"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F902DD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4B6CF77E"/>
     <w:lvl w:ilvl="0" w:tplc="3686227A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="571" w:hanging="368"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="EB3609E8">
       <w:numFmt w:val="bullet"/>
@@ -10011,200 +12796,1126 @@
     <w:lvl w:ilvl="7" w:tplc="C55E3268">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4729" w:hanging="368"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="127C8E56">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5322" w:hanging="368"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70E12B3F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A68EFEAC"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77BE7CA2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="960CE2C8"/>
+    <w:lvl w:ilvl="0" w:tplc="38A81052">
+      <w:start w:val="10"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Calibri" w:hAnsi="Baxter Sans Core" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79020D62"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4F107A36"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7AD93092"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="72408448"/>
+    <w:lvl w:ilvl="0" w:tplc="887ECFCC">
+      <w:start w:val="10"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Baxter Sans Core" w:eastAsia="Arial" w:hAnsi="Baxter Sans Core" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CC32905"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B5587788"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="998385668">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1832527042">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="225263236">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="934095530">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="235750899">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="318583673">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1239638230">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1369601461">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1484203874">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="793407811">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1364473684">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1850291947">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1411734094">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1224178821">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="914897697">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1290937508">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1265571962">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="166947767">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1494300077">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="584151282">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="423693284">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1883009107">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="531965348">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1122459611">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1832527042">
+  <w:num w:numId="25" w16cid:durableId="970863177">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="2004163650">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1449273135">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="778184817">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1641152701">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="2062047047">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1871840186">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="2041935548">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1120798697">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1815639452">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1503541764">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="311064553">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="372388861">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="788399471">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="225263236">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="39" w16cid:durableId="1472361131">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="934095530">
+  <w:num w:numId="40" w16cid:durableId="2106800732">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="1325860028">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="1470317366">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="1490907541">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="899097963">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="235750899">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="45" w16cid:durableId="944460569">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="318583673">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="46" w16cid:durableId="564343279">
+    <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1239638230">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="47" w16cid:durableId="1375734897">
+    <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1369601461">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="48" w16cid:durableId="2102337579">
+    <w:abstractNumId w:val="49"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1484203874">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="49" w16cid:durableId="1019965361">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="793407811">
-[...9 lines deleted...]
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="50" w16cid:durableId="219943863">
+    <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00133B4A"/>
+    <w:rsid w:val="00002C30"/>
+    <w:rsid w:val="00005A5C"/>
+    <w:rsid w:val="0003228F"/>
+    <w:rsid w:val="00071162"/>
     <w:rsid w:val="00090CDE"/>
+    <w:rsid w:val="00092D73"/>
+    <w:rsid w:val="000A2267"/>
     <w:rsid w:val="000B1E6A"/>
+    <w:rsid w:val="000B34C3"/>
+    <w:rsid w:val="000B7365"/>
+    <w:rsid w:val="000C4A7A"/>
+    <w:rsid w:val="000C5DAA"/>
+    <w:rsid w:val="000E07D7"/>
+    <w:rsid w:val="000E4557"/>
+    <w:rsid w:val="000E4F38"/>
+    <w:rsid w:val="000F78B5"/>
     <w:rsid w:val="00112FEA"/>
     <w:rsid w:val="00133B4A"/>
+    <w:rsid w:val="00134A17"/>
+    <w:rsid w:val="00140C27"/>
     <w:rsid w:val="00147AD9"/>
     <w:rsid w:val="001575DB"/>
     <w:rsid w:val="00160F7C"/>
+    <w:rsid w:val="00175EC9"/>
+    <w:rsid w:val="001822EE"/>
+    <w:rsid w:val="00185AB5"/>
     <w:rsid w:val="001C2E09"/>
+    <w:rsid w:val="001C5856"/>
+    <w:rsid w:val="001E5347"/>
+    <w:rsid w:val="001E5A6F"/>
+    <w:rsid w:val="001F1959"/>
+    <w:rsid w:val="0020177B"/>
+    <w:rsid w:val="002049A2"/>
+    <w:rsid w:val="00220283"/>
+    <w:rsid w:val="0022359F"/>
+    <w:rsid w:val="00223F2C"/>
     <w:rsid w:val="002470DA"/>
     <w:rsid w:val="0024792C"/>
+    <w:rsid w:val="00254DCD"/>
+    <w:rsid w:val="00257E27"/>
     <w:rsid w:val="00261430"/>
     <w:rsid w:val="002627FB"/>
     <w:rsid w:val="002635A3"/>
+    <w:rsid w:val="00270F7F"/>
+    <w:rsid w:val="00291C6E"/>
+    <w:rsid w:val="002A1C66"/>
+    <w:rsid w:val="002C17BD"/>
     <w:rsid w:val="002F4191"/>
+    <w:rsid w:val="00303F11"/>
+    <w:rsid w:val="00316EE4"/>
     <w:rsid w:val="00333162"/>
+    <w:rsid w:val="00340A1F"/>
+    <w:rsid w:val="00341A92"/>
+    <w:rsid w:val="0037192D"/>
+    <w:rsid w:val="00390B98"/>
+    <w:rsid w:val="0039434B"/>
     <w:rsid w:val="003A7EFF"/>
+    <w:rsid w:val="003B30F1"/>
+    <w:rsid w:val="003B6100"/>
+    <w:rsid w:val="003F1500"/>
     <w:rsid w:val="003F4E28"/>
     <w:rsid w:val="00406A90"/>
     <w:rsid w:val="004307D1"/>
+    <w:rsid w:val="004310B8"/>
     <w:rsid w:val="004465F6"/>
     <w:rsid w:val="00452958"/>
+    <w:rsid w:val="00457260"/>
+    <w:rsid w:val="00461C99"/>
+    <w:rsid w:val="0047204C"/>
     <w:rsid w:val="004754F4"/>
+    <w:rsid w:val="00482DC0"/>
+    <w:rsid w:val="004D4AA4"/>
+    <w:rsid w:val="004E163E"/>
     <w:rsid w:val="004E62A3"/>
+    <w:rsid w:val="004F5423"/>
     <w:rsid w:val="00501C7A"/>
+    <w:rsid w:val="00540FA8"/>
+    <w:rsid w:val="005540AE"/>
+    <w:rsid w:val="00573804"/>
+    <w:rsid w:val="00577754"/>
+    <w:rsid w:val="005A1D08"/>
+    <w:rsid w:val="005C2C60"/>
+    <w:rsid w:val="005D0C4A"/>
+    <w:rsid w:val="005D3BF2"/>
+    <w:rsid w:val="005D7057"/>
+    <w:rsid w:val="005E3F65"/>
     <w:rsid w:val="005F6F64"/>
     <w:rsid w:val="00623B4C"/>
+    <w:rsid w:val="00640D89"/>
+    <w:rsid w:val="00650C42"/>
+    <w:rsid w:val="00662FCA"/>
+    <w:rsid w:val="00665B91"/>
     <w:rsid w:val="006B01B6"/>
+    <w:rsid w:val="006F53B4"/>
+    <w:rsid w:val="007005AF"/>
+    <w:rsid w:val="00701802"/>
     <w:rsid w:val="007054A8"/>
+    <w:rsid w:val="007179E3"/>
+    <w:rsid w:val="007241E3"/>
     <w:rsid w:val="00730778"/>
+    <w:rsid w:val="00753B16"/>
+    <w:rsid w:val="00755DC0"/>
+    <w:rsid w:val="007776DB"/>
+    <w:rsid w:val="00787083"/>
+    <w:rsid w:val="0078793D"/>
+    <w:rsid w:val="007B759A"/>
+    <w:rsid w:val="007D0162"/>
     <w:rsid w:val="007E42BD"/>
     <w:rsid w:val="00805F43"/>
+    <w:rsid w:val="00822D5E"/>
+    <w:rsid w:val="00833844"/>
     <w:rsid w:val="0083519F"/>
+    <w:rsid w:val="00837C7F"/>
+    <w:rsid w:val="0084322A"/>
+    <w:rsid w:val="00857381"/>
     <w:rsid w:val="00872A21"/>
+    <w:rsid w:val="008826B3"/>
+    <w:rsid w:val="00887445"/>
+    <w:rsid w:val="008911DE"/>
+    <w:rsid w:val="008A7123"/>
+    <w:rsid w:val="008D430B"/>
+    <w:rsid w:val="008D6412"/>
     <w:rsid w:val="00940441"/>
+    <w:rsid w:val="009435D9"/>
+    <w:rsid w:val="00943E9B"/>
+    <w:rsid w:val="00954162"/>
     <w:rsid w:val="00957208"/>
     <w:rsid w:val="00972C2F"/>
+    <w:rsid w:val="009C30F0"/>
     <w:rsid w:val="009E410C"/>
     <w:rsid w:val="00A038EF"/>
+    <w:rsid w:val="00A03A5B"/>
+    <w:rsid w:val="00A04B74"/>
+    <w:rsid w:val="00A26E20"/>
     <w:rsid w:val="00A868B8"/>
+    <w:rsid w:val="00A966F0"/>
+    <w:rsid w:val="00AB10AF"/>
+    <w:rsid w:val="00AB3ADE"/>
     <w:rsid w:val="00AC0019"/>
+    <w:rsid w:val="00AD526E"/>
+    <w:rsid w:val="00AE1120"/>
     <w:rsid w:val="00AF4971"/>
+    <w:rsid w:val="00B143AB"/>
+    <w:rsid w:val="00B25AEB"/>
     <w:rsid w:val="00B264A0"/>
+    <w:rsid w:val="00B34097"/>
     <w:rsid w:val="00B50659"/>
     <w:rsid w:val="00B571FF"/>
+    <w:rsid w:val="00B57926"/>
+    <w:rsid w:val="00B83737"/>
+    <w:rsid w:val="00B9584C"/>
     <w:rsid w:val="00BA3F00"/>
+    <w:rsid w:val="00BD52CA"/>
+    <w:rsid w:val="00C1660E"/>
     <w:rsid w:val="00C46B4F"/>
+    <w:rsid w:val="00C523FB"/>
+    <w:rsid w:val="00C71CB4"/>
     <w:rsid w:val="00C735DB"/>
+    <w:rsid w:val="00C809A9"/>
+    <w:rsid w:val="00CB036D"/>
+    <w:rsid w:val="00CC023B"/>
     <w:rsid w:val="00CD6930"/>
+    <w:rsid w:val="00CE2D93"/>
+    <w:rsid w:val="00D26FBE"/>
     <w:rsid w:val="00D3013A"/>
+    <w:rsid w:val="00D43EBC"/>
+    <w:rsid w:val="00D70C49"/>
+    <w:rsid w:val="00D728D0"/>
     <w:rsid w:val="00D73CFE"/>
+    <w:rsid w:val="00DA00E6"/>
     <w:rsid w:val="00DA5A77"/>
+    <w:rsid w:val="00DB125B"/>
+    <w:rsid w:val="00DB4A4C"/>
+    <w:rsid w:val="00DF3C57"/>
+    <w:rsid w:val="00E04E6D"/>
     <w:rsid w:val="00E14447"/>
+    <w:rsid w:val="00E45D89"/>
+    <w:rsid w:val="00E55482"/>
+    <w:rsid w:val="00E66F4A"/>
+    <w:rsid w:val="00E743B2"/>
+    <w:rsid w:val="00E772F3"/>
+    <w:rsid w:val="00EA1B93"/>
+    <w:rsid w:val="00EA4520"/>
+    <w:rsid w:val="00EC2040"/>
     <w:rsid w:val="00EC4FF6"/>
+    <w:rsid w:val="00ED066E"/>
+    <w:rsid w:val="00ED3ACA"/>
+    <w:rsid w:val="00F24C9D"/>
     <w:rsid w:val="00F57298"/>
+    <w:rsid w:val="00F618E0"/>
+    <w:rsid w:val="00F75D83"/>
     <w:rsid w:val="00F81E3A"/>
+    <w:rsid w:val="00F958F7"/>
+    <w:rsid w:val="00FA5ABD"/>
+    <w:rsid w:val="00FC1226"/>
+    <w:rsid w:val="00FD1B95"/>
+    <w:rsid w:val="00FF01FC"/>
+    <w:rsid w:val="01797623"/>
+    <w:rsid w:val="03202214"/>
+    <w:rsid w:val="046A0A15"/>
+    <w:rsid w:val="05C07C10"/>
+    <w:rsid w:val="073F3710"/>
+    <w:rsid w:val="084ECF0A"/>
+    <w:rsid w:val="0A532379"/>
+    <w:rsid w:val="0A97951E"/>
+    <w:rsid w:val="0B22E9A9"/>
+    <w:rsid w:val="0CCB229E"/>
+    <w:rsid w:val="0DD74DE7"/>
+    <w:rsid w:val="0EAF9217"/>
+    <w:rsid w:val="0F3E21B7"/>
+    <w:rsid w:val="1002583D"/>
+    <w:rsid w:val="105F1F7C"/>
+    <w:rsid w:val="132C0708"/>
+    <w:rsid w:val="13CD17D9"/>
+    <w:rsid w:val="1860802A"/>
+    <w:rsid w:val="1B07C0BA"/>
+    <w:rsid w:val="1BFD2E18"/>
+    <w:rsid w:val="1D25B312"/>
+    <w:rsid w:val="1DB01090"/>
+    <w:rsid w:val="1F9018B1"/>
+    <w:rsid w:val="1F93D22B"/>
+    <w:rsid w:val="1FAC48ED"/>
+    <w:rsid w:val="2074D279"/>
+    <w:rsid w:val="21E49E1D"/>
+    <w:rsid w:val="268B1967"/>
+    <w:rsid w:val="29502650"/>
+    <w:rsid w:val="2A3A7BD4"/>
+    <w:rsid w:val="2B203862"/>
+    <w:rsid w:val="2B2C99CF"/>
+    <w:rsid w:val="31A2C822"/>
+    <w:rsid w:val="3202C1AB"/>
+    <w:rsid w:val="343A9CFE"/>
+    <w:rsid w:val="371A2A04"/>
+    <w:rsid w:val="3975EB4D"/>
+    <w:rsid w:val="3A522471"/>
+    <w:rsid w:val="3BE5C43C"/>
+    <w:rsid w:val="3EC6D91F"/>
+    <w:rsid w:val="40FAE487"/>
+    <w:rsid w:val="454E9750"/>
+    <w:rsid w:val="46E3FA44"/>
+    <w:rsid w:val="48FD7AFF"/>
+    <w:rsid w:val="4BDC0CF8"/>
+    <w:rsid w:val="4D034E31"/>
+    <w:rsid w:val="50E0F996"/>
+    <w:rsid w:val="5249F982"/>
+    <w:rsid w:val="53E944CA"/>
+    <w:rsid w:val="547A2556"/>
+    <w:rsid w:val="5556866D"/>
+    <w:rsid w:val="564EAA46"/>
+    <w:rsid w:val="57860769"/>
+    <w:rsid w:val="5A2D9530"/>
+    <w:rsid w:val="5DBF96D3"/>
+    <w:rsid w:val="5FE74845"/>
+    <w:rsid w:val="62426FB4"/>
+    <w:rsid w:val="6294DDA0"/>
+    <w:rsid w:val="6628BF78"/>
+    <w:rsid w:val="680E144E"/>
+    <w:rsid w:val="683410C6"/>
+    <w:rsid w:val="685023FC"/>
+    <w:rsid w:val="68CF3426"/>
+    <w:rsid w:val="6DA05616"/>
+    <w:rsid w:val="6FDB6831"/>
+    <w:rsid w:val="6FDE459D"/>
+    <w:rsid w:val="71E97B6A"/>
+    <w:rsid w:val="74E463A8"/>
+    <w:rsid w:val="7571D056"/>
+    <w:rsid w:val="7760A233"/>
+    <w:rsid w:val="78AE050A"/>
+    <w:rsid w:val="7DBC3C53"/>
+    <w:rsid w:val="7E9035E8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6454DBE4"/>
-  <w15:docId w15:val="{0AC5C866-8A63-4378-A387-8FFBB52EB817}"/>
+  <w15:docId w15:val="{4AF1F2B7-2313-4DBE-AA12-155DE025B60D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -10564,58 +14275,59 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="004E62A3"/>
+    <w:rsid w:val="007B759A"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="486" w:hanging="413"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="250"/>
       <w:ind w:left="484" w:hanging="358"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
@@ -10657,50 +14369,51 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="129"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
@@ -10883,88 +14596,182 @@
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000B1E6A"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003F4E28"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000C5DAA"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="007B759A"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="007B759A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0003228F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0003228F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0003228F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0003228F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="457457150">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1288124493">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:careers@dundee.ac.uk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.geckoform.com/public/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/ukpga/2010/15/contents" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DisclosureAct@disclosurescotland.gov.scot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.geckoform.com/public/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mygov.scot/check-role-needs-pvg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.geckoform.com/public/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mygov.scot/pvg-scheme/regulated-roles" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:careers@dundee.ac.uk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:careers@dundee.ac.uk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mygov.scot/check-role-needs-pvg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:careers@dundee.ac.uk" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dsupdate@disclosurescotland.gov.scot" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mygov.scot/pvg-scheme/regulated-roles" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:careers@dundee.ac.uk" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/ukpga/2010/15/contents" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mygov.scot/disclosure-scotland-code-of-practice" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dundee.ac.uk/30-hour-internships-placement-proposal" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dundee.ac.uk/30-hour-internships-placement-proposal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:careers@dundee.ac.uk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DisclosureAct@disclosurescotland.gov.scot" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dundee.ac.uk/30-hour-internships-placement-proposal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mygov.scot/manage-pvg/leave" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -11210,123 +15017,408 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f38008e1-cc1a-4b73-8294-04e8a607cd44">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C5887741BD5C3A46A72E4ECFE59A3DFE" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2d8abbf0607d8b1cc80ded69f9eff9d8">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f38008e1-cc1a-4b73-8294-04e8a607cd44" xmlns:ns3="11a1193b-6398-45f2-a65e-e96e80c571be" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="aa81d0af7edb0436ca18259e28373f25" ns2:_="" ns3:_="">
+    <xsd:import namespace="f38008e1-cc1a-4b73-8294-04e8a607cd44"/>
+    <xsd:import namespace="11a1193b-6398-45f2-a65e-e96e80c571be"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f38008e1-cc1a-4b73-8294-04e8a607cd44" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="13" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="55643730-4106-43af-9ce9-7aa0c1c95a00" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="16" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="20" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="21" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="11a1193b-6398-45f2-a65e-e96e80c571be" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{96CBA728-DE05-493C-B6C2-D1BC5A8F4094}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{734AC92D-FEF1-4F73-8318-52F22F9777D0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="f38008e1-cc1a-4b73-8294-04e8a607cd44"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5CB0BE40-D5C6-43B8-80D2-75E5F5A81707}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{33326262-10FD-4DEA-88FA-21B9F82D0D02}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="f38008e1-cc1a-4b73-8294-04e8a607cd44"/>
+    <ds:schemaRef ds:uri="11a1193b-6398-45f2-a65e-e96e80c571be"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>11691</Characters>
+  <Pages>1</Pages>
+  <Words>2578</Words>
+  <Characters>14697</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>27</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>122</Lines>
+  <Paragraphs>34</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company>University of Dundee</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13714</CharactersWithSpaces>
+  <CharactersWithSpaces>17241</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Nick Angus</dc:creator>
+  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2023-06-26T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word for Microsoft 365</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
     <vt:filetime>2024-06-17T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Producer">
     <vt:lpwstr>Microsoft® Word for Microsoft 365</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_SetDate">
     <vt:lpwstr>2025-05-12T15:31:26Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_Name">
     <vt:lpwstr>Private</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_SiteId">
     <vt:lpwstr>ae323139-093a-4d2a-81a6-5d334bcd9019</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_ActionId">
     <vt:lpwstr>c6f0efc9-94fd-4359-a3a3-24d6ebde6a8b</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_a618d1e0-f5d7-4da7-8ddd-3b83021a2c85_Tag">
     <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="ContentTypeId">
+    <vt:lpwstr>0x010100C5887741BD5C3A46A72E4ECFE59A3DFE</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>